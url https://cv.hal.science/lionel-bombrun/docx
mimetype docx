--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1594,1127 +1594,1127 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral-Spatial Rotation Forest for Hyperspectral Image Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junshi Xia</w:t>
+                <w:t xml:space="preserve">Color Texture Image Retrieval Based on Local Extrema Features and Riemannian Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Tan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peijun Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2017.2720259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (4), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging3040043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647598v1</w:t>
+                <w:t xml:space="preserve">hal-01629218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color Texture Image Retrieval Based on Local Extrema Features and Riemannian Distance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure tensor Riemannian statistical models for CBIR and classification of remote sensing images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+                <w:t xml:space="preserve">Roxana Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Donias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging3040043⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (1), pp.248-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2604680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629218v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure tensor Riemannian statistical models for CBIR and classification of remote sensing images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Donias</w:t>
+                <w:t xml:space="preserve">Riemannian Gaussian Distributions on the Space of Symmetric Positive Definite Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Regniers</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Manton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 55 (1), pp.248-260. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (4), pp.2153 - 2170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2604680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2017.2653803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471744v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian Gaussian Distributions on the Space of Symmetric Positive Definite Matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
+                <w:t xml:space="preserve">Spatial pattern analysis of flavescence dorée repartition in vineyards from the Bordeaux region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Manton</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barna Keresztes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710191v1</w:t>
+                <w:t xml:space="preserve">hal-01647929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial pattern analysis of flavescence dorée repartition in vineyards from the Bordeaux region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Rançon</w:t>
+                <w:t xml:space="preserve">Spectral-Spatial Rotation Forest for Hyperspectral Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junshi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barna Keresztes</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peijun Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (10), pp.4605-4613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2017.2720259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647929v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Classification of Very High Resolution Optical Images Using Wavelet-Based Textural Features</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Regniers</w:t>
+                <w:t xml:space="preserve">An M-Estimator for Robust Centroid Estimation on the Manifold of Covariance Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Lafon</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Terebes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Borda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2526078⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, IEEE Signal Processing Letters, 23 (9), pp.1255 - 1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2016.2594149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316398v1</w:t>
+                <w:t xml:space="preserve">hal-01385302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An M-Estimator for Robust Centroid Estimation on the Manifold of Covariance Matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioana Ilea</w:t>
+                <w:t xml:space="preserve">Supervised Classification of Very High Resolution Optical Images Using Wavelet-Based Textural Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monica Borda</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, IEEE Signal Processing Letters, 23 (9), pp.1255 - 1259. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (6), pp.3722-3735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2016.2594149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2526078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385302v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian Laplace Distribution on the Space of Symmetric Positive Definite Matrices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
+                <w:t xml:space="preserve">Spectral-Spatial Classification of Hyperspectral Images Using ICA and Edge-Preserving Filter via an Ensemble Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junshi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tülay Adali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e18030098⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (8), pp.4971 - 4982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2553842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379726v1</w:t>
+                <w:t xml:space="preserve">hal-01379723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral-Spatial Classification of Hyperspectral Images Using ICA and Edge-Preserving Filter via an Ensemble Strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junshi Xia</w:t>
+                <w:t xml:space="preserve">Riemannian Laplace Distribution on the Space of Symmetric Positive Definite Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 54 (8), pp.4971 - 4982. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2553842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e18030098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379723v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Riemannian Averaged Fixed-Point Algorithm for MGGD Parameter Estimation</w:t>
               </w:r>
@@ -2752,51 +2752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tülay Adali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (12), pp.2314-2318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2830,51 +2830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-Based Texture Features for the Classification of Age Classes in a Maritime Pine Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Regniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3064,51 +3064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de texture basée sur les ondelettes pour la détection de parcelles viticoles à partir d'images Pleiades panchromatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Regniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4846,276 +4846,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'ensemble d'apprentissage profond basé sur la représentation au second ordre de descripteurs multi-couches d'un CNN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Akodad</w:t>
+                <w:t xml:space="preserve">Analyse exploratoire de métriques en segmentation d'images : application en proxidétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Elchaoui Elghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'Etudes du Traitement du Signal et des Images (GRETSI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263890v1</w:t>
+                <w:t xml:space="preserve">hal-04263897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire de métriques en segmentation d'images : application en proxidétection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Melki</w:t>
+                <w:t xml:space="preserve">Deep Ensemble Learning Model Based on Covariance Pooling of Multi-Layer CNN Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Akodad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hakim Elchaoui Elghor</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Puscasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junshi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'Etudes du Traitement du Signal et des Images (GRETSI 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1081-1085, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263897v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boucle d’indexation interactive basée sur les gains d’information : application a un jeu de données expert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Vilfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5157,191 +5183,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'Etudes du Traitement du Signal et des Images (GRETSI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Ensemble Learning Model Based on Covariance Pooling of Multi-Layer CNN Features</w:t>
+                <w:t xml:space="preserve">Modèle d'ensemble d'apprentissage profond basé sur la représentation au second ordre de descripteurs multi-couches d'un CNN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Akodad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Junshi Xia</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Groupe d'Etudes du Traitement du Signal et des Images (GRETSI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897868⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04263872v1</w:t>
+                <w:t xml:space="preserve">hal-04263890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content-based image retrieval: Colorfulness and Depth visual perception quantification</w:t>
               </w:r>
@@ -6043,391 +6043,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image classification based on log-Euclidean Fisher Vectors for covariance matrix descriptors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Akodad</w:t>
+                <w:t xml:space="preserve">Covariance matrices encoding based on the log-Euclidean and affine invariant Riemannian metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Yaacoub</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608154⟩</w:t>
+              <w:t xml:space="preserve">The IEEE Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Salt Lake City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2018.00080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930156v1</w:t>
+                <w:t xml:space="preserve">hal-01930136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance matrices encoding based on the log-Euclidean and affine invariant Riemannian metrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioana Ilea</w:t>
+                <w:t xml:space="preserve">Image classification based on log-Euclidean Fisher Vectors for covariance matrix descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Akodad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Salt Lake City, United States. </w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Xi'an, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPRW.2018.00080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930136v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric learning approach on the space of complex covariance matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hatem Hajri</w:t>
+                <w:t xml:space="preserve">Classification approach based on the product of riemannian manifolds from Gaussian parametrization space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Said</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, France. </w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710217v1</w:t>
+                <w:t xml:space="preserve">hal-01716919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-occurrence Matrix of Covariance Matrices: A Novel Coding Model for the Classification of Texture Images</w:t>
               </w:r>
@@ -6515,144 +6515,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification approach based on the product of riemannian manifolds from Gaussian parametrization space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A geometric learning approach on the space of complex covariance matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Beijing, France. </w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716919v1</w:t>
+                <w:t xml:space="preserve">hal-01710217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matrice de co-occurrence des matrices de covariance : un nouveau modèle de codage pour la classification de textures</w:t>
               </w:r>
@@ -6740,678 +6740,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolSAR image denoising using directional diffusion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
+                <w:t xml:space="preserve">Texture retrieval from very high resolution remote sensing images using local extrema-based descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Tan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 12th IEEE International Symposium on Electronics and Telecommunications (ISETC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISETC.2016.7781126⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710228v1</w:t>
+                <w:t xml:space="preserve">hal-01710222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of hyperspectral data with ensemble of subspace ICA and edge-preserving filtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junshi Xia</w:t>
+                <w:t xml:space="preserve">An M-estimator for robust centroid estimation on the manifold of covariance matrices: performance analysis and application to image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
+              <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.2196 - 2200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315337v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An M-estimator for robust centroid estimation on the manifold of covariance matrices: performance analysis and application to image classification</w:t>
+                <w:t xml:space="preserve">Texture image classification with Riemannian fisher vectors issued from a Laplacian model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ilea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO'16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> IEEE Image, Video, and Multidimensional Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVMSPW.2016.7528231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379604v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture retrieval from very high resolution remote sensing images using local extrema-based descriptors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Regniers</w:t>
+                <w:t xml:space="preserve">Spectral-spatial rotation forest for hyperspectral image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junshi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Michel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peijun Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geosicence and Remote Sensing Symposium (IGARSS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Pékin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729472⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01710222v1</w:t>
+                <w:t xml:space="preserve">hal-01379973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture image classification with Riemannian fisher vectors issued from a Laplacian model</w:t>
+                <w:t xml:space="preserve">Texture image classification with Riemannian fisher vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ilea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Terebes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Borda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE Image, Video, and Multidimensional Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.3543 - 3547, </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVMSPW.2016.7528231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385369v1</w:t>
+                <w:t xml:space="preserve">hal-01379593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral-spatial rotation forest for hyperspectral image classification</w:t>
+                <w:t xml:space="preserve">Multiple features learning via rotation strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junshi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
@@ -7419,1250 +7419,1276 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peijun Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geosicence and Remote Sensing Symposium (IGARSS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.2206 - 2210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379973v1</w:t>
+                <w:t xml:space="preserve">hal-01379724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture image classification with Riemannian fisher vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioana Ilea</w:t>
+                <w:t xml:space="preserve">PolSAR image denoising using directional diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Terebes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Borda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Malutan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monica Borda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 12th IEEE International Symposium on Electronics and Telecommunications (ISETC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Timisoara, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISETC.2016.7781126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01379593v1</w:t>
+                <w:t xml:space="preserve">hal-01710228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple features learning via rotation strategy</w:t>
+                <w:t xml:space="preserve">Classification of hyperspectral data with ensemble of subspace ICA and edge-preserving filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junshi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tülay Adali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532750⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01379724v1</w:t>
+                <w:t xml:space="preserve">hal-01315337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture classification using Rao's distance: an EM algorithm on the Poincaré half plane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
+                <w:t xml:space="preserve">Statistical hypothesis test for maritime pine forest SAR images classification based on the geodesic distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Terebes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2015, Remote sensing: understanding the Earth for a safer world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2015, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229049v1</w:t>
+                <w:t xml:space="preserve">hal-02740462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical hypothesis test for maritime pine forest SAR images classification based on the geodesic distance</w:t>
+                <w:t xml:space="preserve">Statistical hypothesis test for robust classification on the space of covariance matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ilea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romulus Terebes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Borda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2015, Remote sensing: understanding the Earth for a safer world</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326502⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02740462v1</w:t>
+                <w:t xml:space="preserve">hal-01228770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical hypothesis test for maritime pine forest SAR images classification based on the geodesic distance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioana Ilea</w:t>
+                <w:t xml:space="preserve">Texture Classification Using Rao’s Distance on the Space of Covariance Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geometric Science of Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.371-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188075v1</w:t>
+                <w:t xml:space="preserve">hal-01228766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">texture-based forest cover classification using random forests and ensemble margin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Li Guo</w:t>
+                <w:t xml:space="preserve">Classification robuste sur l’espace des matrices de covariance : Application à l’imagerie polarimétrique radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Terebes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Borda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.3072-3075</w:t>
+              <w:t xml:space="preserve">XXVème colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188174v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical hypothesis test for robust classification on the space of covariance matrices</w:t>
+                <w:t xml:space="preserve">Statistical hypothesis test for maritime pine forest SAR images classification based on the geodesic distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ilea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romulus Terebes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Québec, Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.3215-3218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228770v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification robuste sur l’espace des matrices de covariance : Application à l’imagerie polarimétrique radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioana Ilea</w:t>
+                <w:t xml:space="preserve">texture-based forest cover classification using random forests and ensemble margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Boukir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monica Borda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.3072-3075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205304v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Classification Using Rao’s Distance on the Space of Covariance Matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
+                <w:t xml:space="preserve">Classification of oyster habitats by combining wavelet-based texture features and polarimetric SAR descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Science of Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.3890-3893</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_40⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01228766v1</w:t>
+                <w:t xml:space="preserve">hal-01188201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles probabilistes Riemanniens de tenseurs de structure pour le traitement d’images texturées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Rosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Regniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Donias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVème Colloque GRETSI (Gretsi 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1-4</w:t>
@@ -8685,398 +8711,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of oyster habitats by combining wavelet-based texture features and polarimetric SAR descriptors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Regniers</w:t>
+                <w:t xml:space="preserve">Texture classification using Rao's distance: an EM algorithm on the Poincaré half plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.3890-3893</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188201v1</w:t>
+                <w:t xml:space="preserve">hal-01229049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet based texture modeling for panchromatic very high resolution image classification : application to oyster racks detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Regniers</w:t>
+                <w:t xml:space="preserve">Intrinsic prior for Bayesian classification of texture images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Québec, Canada. pp.5148-5151</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustic, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Florence, Italy. pp.4392-4396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064413v1</w:t>
+                <w:t xml:space="preserve">hal-01007742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic prior for Bayesian classification of texture images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wavelet based texture modeling for panchromatic very high resolution image classification : application to oyster racks detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Schutz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustic, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Florence, Italy. pp.4392-4396</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Québec, Canada. pp.5148-5151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007742v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet based texture modeling for the classification of very high resolution maritime pine forest images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Regniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9084,51 +9084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2014, Québec, Canada. </w:t>
@@ -9166,51 +9166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet based texture modeling for the classification of very high resolution maritime pine forest images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Regniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9218,51 +9218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Québec, Canada. pp.2027-2030</w:t>
@@ -9291,51 +9291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centroid-based texture classification using the SIRV representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9380,247 +9380,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification d'images texturées basée sur K-barycentres : meilleure gestion de la diversité intra-classe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">K-Centroids-Based Supervised Classi cation of Texture Images using the SIRV modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Geometric Science of Information (GSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878736v1</w:t>
+                <w:t xml:space="preserve">hal-00878827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-Centroids-Based Supervised Classi cation of Texture Images using the SIRV modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Classification d'images texturées basée sur K-barycentres : meilleure gestion de la diversité intra-classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Science of Information (GSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Groupe d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878827v1</w:t>
+                <w:t xml:space="preserve">hal-00878736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture based image retrieval and classification of very high resolution maritime pine forest images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Regniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9697,51 +9697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centroid-based texture classification using the generalized Gamma distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9805,51 +9805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-centroids based supervised classification of texture images: handling the intra-class diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10093,1470 +10093,1483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de texture par le Maximum de Vraisemblance dans les images RSO Polarimétriques Haute Résolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indexation d'images texturées couleur fondée sur la distance géodésique entre des variables elliptiquement distribuées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Lasmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verdoolaege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.167</w:t>
+              <w:t xml:space="preserve">XXIIIème colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00646098v1</w:t>
+                <w:t xml:space="preserve">hal-00661704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete coverage of log-cumulant space in terms of distributions for Polarimetric SAR data</w:t>
+                <w:t xml:space="preserve">Bistatic Polarimetric SAR Decomposition in Terms of Roll-Invariant Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Harant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. pp.1-8</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry (POLinSAR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Frascati, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661716v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation d'images texturées couleur fondée sur la distance géodésique entre des variables elliptiquement distribuées.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterogeneous Clutter Models for Change Detection in PolSAR Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geert Verdoolaege</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661704v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistatic Polarimetric SAR Decomposition in Terms of Roll-Invariant Parameters</w:t>
+                <w:t xml:space="preserve">Multivariate texture retrieval using the geodesic distance between elliptically distributed random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Lasmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verdoolaege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry (POLinSAR 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium. pp.3637 - 3640, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661711v1</w:t>
+                <w:t xml:space="preserve">hal-00661686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Clutter Models for Change Detection in PolSAR Imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Vu Phan</w:t>
+                <w:t xml:space="preserve">Using Quad‐Pol and Single‐Pol RADARSAT‐2 Data for Monitoring Cold Alpine and Outlet Antarctic Glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 7 p</w:t>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640858v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate texture retrieval using the geodesic distance between elliptically distributed random variables</w:t>
+                <w:t xml:space="preserve">Multivariate texture retrieval using the SIRV representation and the geodesic distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Lasmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Verdoolaege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Prague, Czech Republic. pp.865 - 868, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116506⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00661686v1</w:t>
+                <w:t xml:space="preserve">hal-00661682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Quad‐Pol and Single‐Pol RADARSAT‐2 Data for Monitoring Cold Alpine and Outlet Antarctic Glaciers</w:t>
+                <w:t xml:space="preserve">Maximum Likelihood Shift Estimation using High Resolution Polarimetric SAR Clutter Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Le Meur</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640859v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate texture retrieval using the SIRV representation and the geodesic distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Polarimetric SAR Models for Danube Delta Monitoring using PALSAR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Totir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Ionita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661682v1</w:t>
+                <w:t xml:space="preserve">hal-00561179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Likelihood Shift Estimation using High Resolution Polarimetric SAR Clutter Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A complete coverage of log-cumulant space in terms of distributions for Polarimetric SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stian Normann Anfinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harant</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640768v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Polarimetric SAR Models for Danube Delta Monitoring using PALSAR Images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+                <w:t xml:space="preserve">Suivi de texture par le Maximum de Vraisemblance dans les images RSO Polarimétriques Haute Résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 8 p</w:t>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561179v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolSAR images characterization through blind sources separation techniques</w:t>
+                <w:t xml:space="preserve">On Hierarchical Segmentation of High Resolution PolSAR Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Totir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Toma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Honolulu, Hawaii, United States. pp.4</w:t>
+              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aachen, Germany. pp.174-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520572v1</w:t>
+                <w:t xml:space="preserve">hal-00544164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Hierarchical Segmentation of High Resolution PolSAR Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combined TSVM model and GLRT detector for a roll invariant target detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Toma</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Aachen, Germany. pp.174-177</w:t>
+              <w:t xml:space="preserve">, Jun 2010, Aix-la-Chapelle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544164v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined TSVM model and GLRT detector for a roll invariant target detection.</w:t>
+                <w:t xml:space="preserve">KummerU clutter model for PolSAR data: Application to segmentation and classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Aix-la-Chapelle, Germany</w:t>
+              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cargèse, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491982v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roll Invariant Target Detection based on PolSAR Clutter Models</w:t>
               </w:r>
@@ -11581,51 +11594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11874,681 +11887,668 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KummerU clutter model for PolSAR data: Application to segmentation and classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fisher PDF for Maximum Likelihood Texture Tracking with High Resolution PolSAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Cargèse, France. pp.4</w:t>
+              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aachen, Germany. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488337v1</w:t>
+                <w:t xml:space="preserve">hal-00507089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fisher PDF for Maximum Likelihood Texture Tracking with High Resolution PolSAR Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical Segmentation of Polarimetric SAR Images using Heterogeneous Clutter Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.5-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5418271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00507089v1</w:t>
+                <w:t xml:space="preserve">hal-00398923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Segmentation of Polarimetric SAR Images using Heterogeneous Clutter Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PolSAR images characterization through blind sources separation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Totir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, Hawaii, United States. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5418271⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00398923v1</w:t>
+                <w:t xml:space="preserve">hal-00520572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation and Classification of Polarimetric SAR Data based on the KummerU Distribution</w:t>
+                <w:t xml:space="preserve">Preliminary Terra SAR-X observations for temperate glaciers on the Chamonix Mont Blanc test site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Fallourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2009 - 4th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. pp.6</w:t>
+              <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. Paper 2565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371281v1</w:t>
+                <w:t xml:space="preserve">hal-00447082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Terra SAR-X observations for temperate glaciers on the Chamonix Mont Blanc test site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring temperate glaciers : combined use of multi-date TerraSAR-X images and continous GPS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. Paper 2565</w:t>
+              <w:t xml:space="preserve">The Fifth International Workshop on the Analysis of Multi-temporal Remote Sensing Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Groton, Connecticut, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447082v1</w:t>
+                <w:t xml:space="preserve">hal-00449054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring temperate glaciers : combined use of multi-date TerraSAR-X images and continous GPS measurements</w:t>
+                <w:t xml:space="preserve">Monitoring temperate glaciers: combined use of multi-date TerraSAR-X images and continous GPS measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fallourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harant</w:t>
@@ -12562,357 +12562,357 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Workshop on the Analysis of Multi-temporal Remote Sensing Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Groton, Connecticut, United States</w:t>
+              <w:t xml:space="preserve">MULTITEMP 2009 -5th International Workshop on the Analysis of Multitemporal Remote Sensing Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Groton, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449054v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring temperate glaciers: combined use of multi-date TerraSAR-X images and continous GPS measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation of Polarimetric SAR images based on the SIRV model and the Kummeru PDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MULTITEMP 2009 -5th International Workshop on the Analysis of Multitemporal Remote Sensing Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Groton, United States. 8 p</w:t>
+              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448516v1</w:t>
+                <w:t xml:space="preserve">hal-00398934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of Polarimetric SAR images based on the SIRV model and the Kummeru PDF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation and Classification of Polarimetric SAR Data based on the KummerU Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.4</w:t>
+              <w:t xml:space="preserve">POLinSAR 2009 - 4th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398934v1</w:t>
+                <w:t xml:space="preserve">hal-00371281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalized Coherency Matrix Estimation Under the SIRV Model. Alpine Glacier Polsar Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13190,176 +13190,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring temperate glaciers by high resolution Pol-InSAR data: First analysis of Argentière E-SAR acquisitions and in-situ measurements.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional surface velocities of Argentiere and Mer de Glace glaciers, France, derived from radar interferometry : Analysis and comparison with in-situ measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2007 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Barcelone, Spain. 4p</w:t>
+              <w:t xml:space="preserve">EGU 2007 - European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.Vol. 9, 10032,2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00264866v1</w:t>
+                <w:t xml:space="preserve">hal-00175928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring temperate glaciers by high resolution Pol-InSAR data: first analysis of Argentière E-SAR acquisitions and in-situ measurements</w:t>
+                <w:t xml:space="preserve">Monitoring temperate glaciers by high resolution Pol-InSAR data: First analysis of Argentière E-SAR acquisitions and in-situ measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
@@ -13398,569 +13398,569 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2007 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CDROM</w:t>
+              <w:t xml:space="preserve">, 2007, Barcelone, Spain. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164163v1</w:t>
+                <w:t xml:space="preserve">halshs-00264866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des glaciers tempérés à partir de données Pol-InSAR haute résolution spatiale : premières analyses d'acquisitions E-SAR couplées à des mesures in-situ sur le glacier d'Argentière.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring temperate glaciers by high resolution Pol-InSAR data: first analysis of Argentière E-SAR acquisitions and in-situ measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Irena Hajnsek</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Hydrotechnique de France (SHF), Section de Glaciologie-Nivologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Saint Martin d'Hères, France</w:t>
+              <w:t xml:space="preserve">IGARSS 2007 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175936v1</w:t>
+                <w:t xml:space="preserve">hal-00164163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional surface velocities of Argentiere and Mer de Glace glaciers, France, derived from radar interferometry : Analysis and comparison with in-situ measurements.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivi des glaciers tempérés à partir de données Pol-InSAR haute résolution spatiale : premières analyses d'acquisitions E-SAR couplées à des mesures in-situ sur le glacier d'Argentière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2007 - European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.Vol. 9, 10032,2007</w:t>
+              <w:t xml:space="preserve">Société Hydrotechnique de France (SHF), Section de Glaciologie-Nivologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Saint Martin d'Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175928v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent-stable scatterers detection in SAR multi-interferograms: feature fuzzy fusion in Alpine glacier geophysical context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-date ERS tandem interferogram analysis: application to alpine glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Petillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2007 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">MULTITEMP 2007 - 4th International Workshop on the Analysis of Multitemporal Remote Sensing Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Leuven, Belgium. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144076v1</w:t>
+                <w:t xml:space="preserve">halshs-00264864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-date ERS tandem interferogram analysis: application to alpine glaciers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coherent-stable scatterers detection in SAR multi-interferograms: feature fuzzy fusion in Alpine glacier geophysical context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MULTITEMP 2007 - 4th International Workshop on the Analysis of Multitemporal Remote Sensing Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Leuven, Belgium. pp.1-6</w:t>
+              <w:t xml:space="preserve">IGARSS 2007 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00264864v1</w:t>
+                <w:t xml:space="preserve">hal-00144076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Alpine Glaciers with ALOS SAR and Optical data</w:t>
               </w:r>
@@ -13972,51 +13972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Petillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14097,51 +14097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14190,316 +14190,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Statistical Hypothesis Test for Mines Detection in SAS Imagery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+                <w:t xml:space="preserve">High Resolution SAR Interferometry: influence of local topography in the context of glacier monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Petillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Maussang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreea Julea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
+              <w:t xml:space="preserve">International Geoscience And Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Denver, United States. pp.4008-4011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069634v1</w:t>
+                <w:t xml:space="preserve">hal-00164175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution SAR Interferometry: influence of local topography in the context of glacier monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Petillot</w:t>
+                <w:t xml:space="preserve">Use of Statistical Hypothesis Test for Mines Detection in SAS Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Julea</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Hétet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience And Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Denver, United States. pp.4008-4011</w:t>
+              <w:t xml:space="preserve">14th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164175v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Resolution SAR Interferometry: influence of local topography in the context of glacier monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Petillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Julea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14690,51 +14690,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet based texture modeling for VHR image classification: application to the differentiation of maritime pine forest age classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Regniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14947,51 +14947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change detection in remote sensing observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Derrode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16007,51 +16007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B8E3023"/>
+    <w:nsid w:val="1F146BE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16238,51 +16238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-bombrun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9036-3988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137837461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443836v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Silva Osterne Ribeiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juv&#234;ncio Santos Nobre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Casimiro Cavalcante" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vilfroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urruty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Grancey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lebrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06615-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109426" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Abbad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Drissi El Maliani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Kadaoui Abbassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3366494" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRS.2024.3488475" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Akodad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshi Xia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203292" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Proen&#231;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lubac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11080968" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barna Keresztes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11010001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ilea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Said" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4070085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hajri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Vemuri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2713829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930194v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Terebes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Malutan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Borda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijun Du" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2720259" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging3040043" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Rosu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Donias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regniers" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2604680" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710191v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2653803" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316398v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2526078" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385302v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2594149" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18030098" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379723v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay Adali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2553842" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zois Boukouvalas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2478803" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2353656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084330v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e16074015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084325v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2282909" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Totir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2060730" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m11-031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2100365" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554873v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2010.2096200" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2026434" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350055v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beaulieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2008.923262" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2006.890554" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Melki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diallo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263874v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Chaoui El Ghor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296678v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263890v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263897v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Millet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Elchaoui Elghor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263895v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263872v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Puscasu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897868" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Vilfroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461892" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191149" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263898v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pagot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715375" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294885v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yaacoub" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608154" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930136v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2018.00080" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710217v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952574" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629171v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716919v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296272" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629143v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710228v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2016.7781126" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315337v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379604v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710222v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729472" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385369v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2016.7528231" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379973v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379593v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533019" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379724v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532750" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229049v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740462v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326502" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188075v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188174v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boukir" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Guo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228770v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205304v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228766v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_40" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267051v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188201v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tinel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007742v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schutz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740589v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946861" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064405v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865595v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878736v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878827v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878727v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Grenier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878744v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841939v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744600v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288677" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744580v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646098v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661716v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Normann Anfinsen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661704v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Lasmar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verdoolaege" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661711v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640858v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vu Phan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661686v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116506" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640859v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661682v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946541" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640768v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561179v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Constantinescu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ionita" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520572v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544164v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Toma" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491982v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520566v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653522" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520554v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653280" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488337v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507089v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398923v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418271" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371281v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447082v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449054v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448516v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398934v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353606v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4778796" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369374v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449849v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan P&#233;tillot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264866v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164163v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175936v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Hajnsek" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175928v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144076v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264864v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Petillot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264871v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164168v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069634v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maussang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moisan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;tet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164175v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264815v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449814v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chanussot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2005.1526490" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801699v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449255v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02520-5_10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437081v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derrode" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449722v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971391v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roussel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spigai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483449v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248573v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485794v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369350v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05449326v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-bombrun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9036-3988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137837461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443836v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Silva Osterne Ribeiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juv&#234;ncio Santos Nobre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Casimiro Cavalcante" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vilfroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urruty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Grancey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lebrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06615-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109426" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Abbad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Drissi El Maliani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Kadaoui Abbassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3366494" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRS.2024.3488475" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Akodad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshi Xia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203292" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Proen&#231;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lubac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11080968" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barna Keresztes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11010001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ilea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Said" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4070085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hajri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Vemuri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2713829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930194v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Terebes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Malutan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Borda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629218v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging3040043" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Rosu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Donias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regniers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2604680" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2653803" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijun Du" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2720259" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2594149" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2526078" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay Adali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2553842" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18030098" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zois Boukouvalas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2478803" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2353656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084330v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e16074015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084325v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2282909" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Totir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2060730" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m11-031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2100365" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554873v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2010.2096200" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2026434" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350055v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beaulieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2008.923262" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2006.890554" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Melki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diallo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263874v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Chaoui El Ghor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296678v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263897v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Millet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Elchaoui Elghor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263872v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Puscasu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897868" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263895v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Vilfroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461892" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191149" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263898v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pagot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715375" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294885v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930136v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2018.00080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yaacoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608154" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716919v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296272" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629171v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710217v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952574" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629143v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729472" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379604v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2016.7528231" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379593v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379724v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532750" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710228v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2016.7781126" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315337v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740462v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326502" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228770v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228766v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_40" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205304v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188075v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boukir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Guo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188201v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267051v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229049v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007742v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schutz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064413v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tinel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740589v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946861" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064405v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865595v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878827v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878736v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878727v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Grenier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878744v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841939v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744600v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288677" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744580v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661704v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Lasmar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verdoolaege" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661711v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640858v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vu Phan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661686v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116506" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640859v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661682v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946541" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640768v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561179v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Constantinescu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ionita" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661716v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Normann Anfinsen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646098v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544164v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Toma" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491982v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488337v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520566v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653522" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520554v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653280" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507089v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398923v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418271" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520572v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447082v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448516v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398934v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371281v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353606v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4778796" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369374v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449849v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan P&#233;tillot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175928v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264866v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164163v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175936v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Hajnsek" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264864v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Petillot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144076v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264871v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164168v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164175v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069634v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maussang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moisan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;tet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264815v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449814v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chanussot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2005.1526490" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801699v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449255v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02520-5_10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437081v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derrode" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449722v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971391v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roussel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spigai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483449v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248573v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485794v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369350v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05449326v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>