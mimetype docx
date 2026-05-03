--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2434,287 +2434,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral-Spatial Classification of Hyperspectral Images Using ICA and Edge-Preserving Filter via an Ensemble Strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junshi Xia</w:t>
+                <w:t xml:space="preserve">Riemannian Laplace Distribution on the Space of Symmetric Positive Definite Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2553842⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e18030098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01379723v1</w:t>
+                <w:t xml:space="preserve">hal-01379726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian Laplace Distribution on the Space of Symmetric Positive Definite Matrices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
+                <w:t xml:space="preserve">Spectral-Spatial Classification of Hyperspectral Images Using ICA and Edge-Preserving Filter via an Ensemble Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junshi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tülay Adali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (3), pp.98. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (8), pp.4971 - 4982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e18030098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2553842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379726v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Riemannian Averaged Fixed-Point Algorithm for MGGD Parameter Estimation</w:t>
               </w:r>
@@ -2752,51 +2752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tülay Adali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (12), pp.2314-2318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6290,144 +6290,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification approach based on the product of riemannian manifolds from Gaussian parametrization space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A geometric learning approach on the space of complex covariance matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Beijing, France. </w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01716919v1</w:t>
+                <w:t xml:space="preserve">hal-01710217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-occurrence Matrix of Covariance Matrices: A Novel Coding Model for the Classification of Texture Images</w:t>
               </w:r>
@@ -6515,144 +6515,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric learning approach on the space of complex covariance matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hatem Hajri</w:t>
+                <w:t xml:space="preserve">Classification approach based on the product of riemannian manifolds from Gaussian parametrization space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Said</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, New Orleans, France. </w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710217v1</w:t>
+                <w:t xml:space="preserve">hal-01716919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matrice de co-occurrence des matrices de covariance : un nouveau modèle de codage pour la classification de textures</w:t>
               </w:r>
@@ -6740,282 +6740,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture retrieval from very high resolution remote sensing images using local extrema-based descriptors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Regniers</w:t>
+                <w:t xml:space="preserve">An M-estimator for robust centroid estimation on the manifold of covariance matrices: performance analysis and application to image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.2196 - 2200</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710222v1</w:t>
+                <w:t xml:space="preserve">hal-01379604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An M-estimator for robust centroid estimation on the manifold of covariance matrices: performance analysis and application to image classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
+                <w:t xml:space="preserve">Texture retrieval from very high resolution remote sensing images using local extrema-based descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Tan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO'16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379604v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture image classification with Riemannian fisher vectors issued from a Laplacian model</w:t>
               </w:r>
@@ -7484,282 +7484,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01379724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolSAR image denoising using directional diffusion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raul Malutan</w:t>
+                <w:t xml:space="preserve">Classification of hyperspectral data with ensemble of subspace ICA and edge-preserving filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junshi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tülay Adali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 12th IEEE International Symposium on Electronics and Telecommunications (ISETC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710228v1</w:t>
+                <w:t xml:space="preserve">hal-01315337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of hyperspectral data with ensemble of subspace ICA and edge-preserving filtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junshi Xia</w:t>
+                <w:t xml:space="preserve">PolSAR image denoising using directional diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Terebes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Borda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Malutan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 12th IEEE International Symposium on Electronics and Telecommunications (ISETC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Timisoara, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISETC.2016.7781126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315337v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical hypothesis test for maritime pine forest SAR images classification based on the geodesic distance</w:t>
               </w:r>
@@ -7818,331 +7818,352 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romulus Terebes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2015, Remote sensing: understanding the Earth for a safer world</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.3215-3218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740462v1</w:t>
+                <w:t xml:space="preserve">hal-01188075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical hypothesis test for robust classification on the space of covariance matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioana Ilea</w:t>
+                <w:t xml:space="preserve">texture-based forest cover classification using random forests and ensemble margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Boukir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monica Borda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Québec, Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.3072-3075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228770v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Classification Using Rao’s Distance on the Space of Covariance Matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
+                <w:t xml:space="preserve">Statistical hypothesis test for maritime pine forest SAR images classification based on the geodesic distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Terebes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Science of Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2015, Remote sensing: understanding the Earth for a safer world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2015, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_40⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01228766v1</w:t>
+                <w:t xml:space="preserve">hal-02740462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification robuste sur l’espace des matrices de covariance : Application à l’imagerie polarimétrique radar</w:t>
+                <w:t xml:space="preserve">Statistical hypothesis test for robust classification on the space of covariance matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ilea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
@@ -8173,565 +8194,544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Romulus Terebes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Borda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205304v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical hypothesis test for maritime pine forest SAR images classification based on the geodesic distance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioana Ilea</w:t>
+                <w:t xml:space="preserve">Texture Classification Using Rao’s Distance on the Space of Covariance Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geometric Science of Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.371-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188075v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">texture-based forest cover classification using random forests and ensemble margin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Li Guo</w:t>
+                <w:t xml:space="preserve">Classification robuste sur l’espace des matrices de covariance : Application à l’imagerie polarimétrique radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Terebes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Borda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.3072-3075</w:t>
+              <w:t xml:space="preserve">XXVème colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188174v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of oyster habitats by combining wavelet-based texture features and polarimetric SAR descriptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles probabilistes Riemanniens de tenseurs de structure pour le traitement d’images texturées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Regniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Donias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.3890-3893</w:t>
+              <w:t xml:space="preserve">XXVème Colloque GRETSI (Gretsi 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188201v1</w:t>
+                <w:t xml:space="preserve">hal-01267051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles probabilistes Riemanniens de tenseurs de structure pour le traitement d’images texturées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxana Rosu</w:t>
+                <w:t xml:space="preserve">Classification of oyster habitats by combining wavelet-based texture features and polarimetric SAR descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Colloque GRETSI (Gretsi 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.3890-3893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267051v1</w:t>
+                <w:t xml:space="preserve">hal-01188201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture classification using Rao's distance: an EM algorithm on the Poincaré half plane</w:t>
               </w:r>
@@ -8806,247 +8806,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic prior for Bayesian classification of texture images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wavelet based texture modeling for panchromatic very high resolution image classification : application to oyster racks detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Schutz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Tinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustic, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Florence, Italy. pp.4392-4396</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Québec, Canada. pp.5148-5151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007742v1</w:t>
+                <w:t xml:space="preserve">hal-01064413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet based texture modeling for panchromatic very high resolution image classification : application to oyster racks detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Regniers</w:t>
+                <w:t xml:space="preserve">Intrinsic prior for Bayesian classification of texture images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Québec, Canada. pp.5148-5151</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustic, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Florence, Italy. pp.4392-4396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064413v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet based texture modeling for the classification of very high resolution maritime pine forest images</w:t>
               </w:r>
@@ -9084,51 +9084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2014, Québec, Canada. </w:t>
@@ -9218,51 +9218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Québec, Canada. pp.2027-2030</w:t>
@@ -9285,312 +9285,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centroid-based texture classification using the SIRV representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Classification d'images texturées basée sur K-barycentres : meilleure gestion de la diversité intra-classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.3810-3814</w:t>
+              <w:t xml:space="preserve">Groupe d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865595v1</w:t>
+                <w:t xml:space="preserve">hal-00878736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-Centroids-Based Supervised Classi cation of Texture Images using the SIRV modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Centroid-based texture classification using the SIRV representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Science of Information (GSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.3810-3814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878827v1</w:t>
+                <w:t xml:space="preserve">hal-00865595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification d'images texturées basée sur K-barycentres : meilleure gestion de la diversité intra-classe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">K-Centroids-Based Supervised Classi cation of Texture Images using the SIRV modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Geometric Science of Information (GSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878736v1</w:t>
+                <w:t xml:space="preserve">hal-00878827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture based image retrieval and classification of very high resolution maritime pine forest images</w:t>
               </w:r>
@@ -9697,51 +9697,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centroid-based texture classification using the generalized Gamma distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9805,51 +9805,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-centroids based supervised classification of texture images: handling the intra-class diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10093,51 +10093,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation d'images texturées couleur fondée sur la distance géodésique entre des variables elliptiquement distribuées.</w:t>
+                <w:t xml:space="preserve">Multivariate texture retrieval using the geodesic distance between elliptically distributed random variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
@@ -10155,172 +10155,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Lasmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Verdoolaege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium. pp.3637 - 3640, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661704v1</w:t>
+                <w:t xml:space="preserve">hal-00661686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bistatic Polarimetric SAR Decomposition in Terms of Roll-Invariant Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Quad‐Pol and Single‐Pol RADARSAT‐2 Data for Monitoring Cold Alpine and Outlet Antarctic Glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry (POLinSAR 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Frascati, Italy. pp.1-5</w:t>
+              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661711v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Clutter Models for Change Detection in PolSAR Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Vu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10348,537 +10413,472 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate texture retrieval using the geodesic distance between elliptically distributed random variables</w:t>
+                <w:t xml:space="preserve">Bistatic Polarimetric SAR Decomposition in Terms of Roll-Invariant Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geert Verdoolaege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry (POLinSAR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Frascati, Italy. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661686v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Quad‐Pol and Single‐Pol RADARSAT‐2 Data for Monitoring Cold Alpine and Outlet Antarctic Glaciers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indexation d'images texturées couleur fondée sur la distance géodésique entre des variables elliptiquement distribuées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Lasmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verdoolaege</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">XXIIIème colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640859v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate texture retrieval using the SIRV representation and the geodesic distance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximum Likelihood Shift Estimation using High Resolution Polarimetric SAR Clutter Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geert Verdoolaege</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661682v1</w:t>
+                <w:t xml:space="preserve">hal-00640768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Likelihood Shift Estimation using High Resolution Polarimetric SAR Clutter Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multivariate texture retrieval using the SIRV representation and the geodesic distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Gay</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Lasmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verdoolaege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Prague, Czech Republic. pp.865 - 868, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640768v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Polarimetric SAR Models for Danube Delta Monitoring using PALSAR Images</w:t>
               </w:r>
@@ -10983,931 +10983,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete coverage of log-cumulant space in terms of distributions for Polarimetric SAR data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de texture par le Maximum de Vraisemblance dans les images RSO Polarimétriques Haute Résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Harant</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. pp.1-8</w:t>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661716v1</w:t>
+                <w:t xml:space="preserve">hal-00646098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de texture par le Maximum de Vraisemblance dans les images RSO Polarimétriques Haute Résolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A complete coverage of log-cumulant space in terms of distributions for Polarimetric SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stian Normann Anfinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.167</w:t>
+              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646098v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Hierarchical Segmentation of High Resolution PolSAR Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roll Invariant Target Detection based on PolSAR Clutter Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Toma</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5653522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00544164v1</w:t>
+                <w:t xml:space="preserve">hal-00520566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined TSVM model and GLRT detector for a roll invariant target detection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximum likelihood texture tracking in highly heterogeneous PolSAR clutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, Hawaii, United States. pp.4031-4034, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491982v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KummerU clutter model for PolSAR data: Application to segmentation and classification</w:t>
+                <w:t xml:space="preserve">Extension of the Target Scattering Vector Model to the Bistatic Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5653280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488337v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roll Invariant Target Detection based on PolSAR Clutter Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Hierarchical Segmentation of High Resolution PolSAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Totir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Toma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aachen, Germany. pp.174-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520566v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum likelihood texture tracking in highly heterogeneous PolSAR clutter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combined TSVM model and GLRT detector for a roll invariant target detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aix-la-Chapelle, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507088v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Target Scattering Vector Model to the Bistatic Case</w:t>
+                <w:t xml:space="preserve">KummerU clutter model for PolSAR data: Application to segmentation and classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cargèse, France. pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5653280⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00520554v1</w:t>
+                <w:t xml:space="preserve">hal-00488337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fisher PDF for Maximum Likelihood Texture Tracking with High Resolution PolSAR Data</w:t>
               </w:r>
@@ -12057,51 +12057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12868,51 +12868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalized Coherency Matrix Estimation Under the SIRV Model. Alpine Glacier Polsar Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13144,222 +13144,222 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2008 - 7th European Conference on Synthetic Aperture Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany</w:t>
+              <w:t xml:space="preserve">7th European Conference on Synthetic Aperture Radar, EUSAR 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional surface velocities of Argentiere and Mer de Glace glaciers, France, derived from radar interferometry : Analysis and comparison with in-situ measurements.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring temperate glaciers by high resolution Pol-InSAR data: First analysis of Argentière E-SAR acquisitions and in-situ measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Landes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2007 - European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.Vol. 9, 10032,2007</w:t>
+              <w:t xml:space="preserve">IGARSS 2007 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Barcelone, Spain. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175928v1</w:t>
+                <w:t xml:space="preserve">halshs-00264866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring temperate glaciers by high resolution Pol-InSAR data: First analysis of Argentière E-SAR acquisitions and in-situ measurements.</w:t>
+                <w:t xml:space="preserve">Monitoring temperate glaciers by high resolution Pol-InSAR data: first analysis of Argentière E-SAR acquisitions and in-situ measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
@@ -13398,319 +13398,319 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2007 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, Barcelone, Spain. 4p</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00264866v1</w:t>
+                <w:t xml:space="preserve">hal-00164163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring temperate glaciers by high resolution Pol-InSAR data: first analysis of Argentière E-SAR acquisitions and in-situ measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi des glaciers tempérés à partir de données Pol-InSAR haute résolution spatiale : premières analyses d'acquisitions E-SAR couplées à des mesures in-situ sur le glacier d'Argentière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Hajnsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2007 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CDROM</w:t>
+              <w:t xml:space="preserve">Société Hydrotechnique de France (SHF), Section de Glaciologie-Nivologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Saint Martin d'Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164163v1</w:t>
+                <w:t xml:space="preserve">hal-00175936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des glaciers tempérés à partir de données Pol-InSAR haute résolution spatiale : premières analyses d'acquisitions E-SAR couplées à des mesures in-situ sur le glacier d'Argentière.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional surface velocities of Argentiere and Mer de Glace glaciers, France, derived from radar interferometry : Analysis and comparison with in-situ measurements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irena Hajnsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Hydrotechnique de France (SHF), Section de Glaciologie-Nivologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Saint Martin d'Hères, France</w:t>
+              <w:t xml:space="preserve">EGU 2007 - European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.Vol. 9, 10032,2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175936v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-date ERS tandem interferogram analysis: application to alpine glaciers</w:t>
               </w:r>
@@ -14190,260 +14190,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution SAR Interferometry: influence of local topography in the context of glacier monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ivan Petillot</w:t>
+                <w:t xml:space="preserve">Use of Statistical Hypothesis Test for Mines Detection in SAS Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Julea</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frederic Maussang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hétet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience And Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Denver, United States. pp.4008-4011</w:t>
+              <w:t xml:space="preserve">14th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164175v1</w:t>
+                <w:t xml:space="preserve">hal-00069634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Statistical Hypothesis Test for Mines Detection in SAS Imagery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Moisan</w:t>
+                <w:t xml:space="preserve">High Resolution SAR Interferometry: influence of local topography in the context of glacier monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Petillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hétet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreea Julea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
+              <w:t xml:space="preserve">International Geoscience And Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Denver, United States. pp.4008-4011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069634v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Resolution SAR Interferometry: influence of local topography in the context of glacier monitoring</w:t>
               </w:r>
@@ -14455,51 +14455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Petillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Julea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16007,51 +16007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F146BE2"/>
+    <w:nsid w:val="89AF9C42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16238,51 +16238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-bombrun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9036-3988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137837461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443836v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Silva Osterne Ribeiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juv&#234;ncio Santos Nobre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Casimiro Cavalcante" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vilfroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urruty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Grancey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lebrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06615-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109426" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Abbad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Drissi El Maliani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Kadaoui Abbassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3366494" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRS.2024.3488475" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Akodad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshi Xia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203292" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Proen&#231;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lubac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11080968" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barna Keresztes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11010001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ilea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Said" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4070085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hajri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Vemuri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2713829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930194v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Terebes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Malutan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Borda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629218v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging3040043" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Rosu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Donias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regniers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2604680" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2653803" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijun Du" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2720259" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2594149" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2526078" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379723v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay Adali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2553842" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18030098" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zois Boukouvalas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2478803" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2353656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084330v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e16074015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084325v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2282909" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Totir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2060730" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m11-031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2100365" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554873v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2010.2096200" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2026434" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350055v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beaulieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2008.923262" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2006.890554" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Melki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diallo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263874v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Chaoui El Ghor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296678v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263897v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Millet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Elchaoui Elghor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263872v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Puscasu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897868" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263895v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Vilfroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461892" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191149" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263898v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pagot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715375" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294885v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930136v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2018.00080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yaacoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608154" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716919v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296272" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629171v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710217v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952574" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629143v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710222v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729472" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379604v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2016.7528231" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379593v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379724v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532750" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710228v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2016.7781126" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315337v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740462v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326502" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228770v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228766v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_40" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205304v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188075v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boukir" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Guo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188201v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267051v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229049v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007742v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schutz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064413v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tinel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740589v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946861" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064405v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865595v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878827v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878736v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878727v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Grenier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878744v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841939v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744600v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288677" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744580v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661704v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Lasmar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verdoolaege" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661711v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640858v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vu Phan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661686v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116506" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640859v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661682v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946541" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640768v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561179v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Constantinescu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ionita" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661716v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Normann Anfinsen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646098v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544164v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Toma" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491982v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488337v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520566v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653522" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520554v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653280" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507089v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398923v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418271" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520572v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447082v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448516v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398934v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371281v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353606v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4778796" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369374v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449849v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan P&#233;tillot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175928v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264866v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164163v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175936v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Hajnsek" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264864v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Petillot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144076v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264871v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164168v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164175v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069634v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maussang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moisan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;tet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264815v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449814v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chanussot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2005.1526490" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801699v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449255v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02520-5_10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437081v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derrode" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449722v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971391v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roussel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spigai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483449v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248573v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485794v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369350v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05449326v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-bombrun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9036-3988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137837461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443836v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Silva Osterne Ribeiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juv&#234;ncio Santos Nobre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Casimiro Cavalcante" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vilfroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urruty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Grancey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lebrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06615-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109426" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Abbad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Drissi El Maliani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Kadaoui Abbassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3366494" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRS.2024.3488475" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Akodad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshi Xia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203292" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Proen&#231;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lubac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11080968" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barna Keresztes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11010001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ilea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Said" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4070085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hajri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Vemuri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2713829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930194v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Terebes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Malutan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Borda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629218v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging3040043" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Rosu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Donias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regniers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2604680" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2653803" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijun Du" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2720259" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2594149" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2526078" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18030098" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379723v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay Adali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2553842" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zois Boukouvalas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2478803" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2353656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084330v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e16074015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084325v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2282909" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Totir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2060730" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m11-031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2100365" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554873v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2010.2096200" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2026434" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350055v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beaulieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2008.923262" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2006.890554" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Melki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diallo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263874v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Chaoui El Ghor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296678v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263897v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Millet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Elchaoui Elghor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263872v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Puscasu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897868" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263895v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Vilfroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461892" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191149" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263898v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pagot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715375" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294885v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930136v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2018.00080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yaacoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608154" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710217v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952574" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629171v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716919v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296272" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629143v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379604v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710222v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729472" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2016.7528231" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379593v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379724v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532750" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315337v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710228v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2016.7781126" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188174v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boukir" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Guo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740462v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326502" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228770v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_40" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205304v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267051v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188201v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229049v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tinel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007742v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schutz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740589v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946861" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064405v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878736v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865595v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878827v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878727v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Grenier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878744v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841939v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744600v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288677" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744580v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661686v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Lasmar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verdoolaege" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116506" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640859v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640858v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vu Phan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661711v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661704v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640768v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661682v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946541" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561179v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Constantinescu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ionita" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646098v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Normann Anfinsen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520566v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653522" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507088v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520554v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653280" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544164v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Toma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488337v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507089v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398923v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418271" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520572v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447082v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448516v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398934v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371281v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353606v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4778796" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369374v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449849v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan P&#233;tillot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264866v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164163v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175936v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Hajnsek" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175928v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264864v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Petillot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144076v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264871v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164168v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069634v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maussang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moisan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;tet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164175v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264815v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449814v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chanussot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2005.1526490" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801699v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449255v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02520-5_10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437081v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derrode" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449722v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971391v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roussel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spigai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483449v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248573v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485794v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369350v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05449326v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>