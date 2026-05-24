--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -121,4109 +121,4515 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">137837461</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">9j_2gVUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative Cholesky Decomposition and family of scale mixture of Normal distribution: A joint modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius Silva Osterne Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juvêncio Santos Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Casimiro Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 238, pp.110207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05443836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal prediction for regression models with asymmetrically distributed errors: application to aircraft navigation during landing maneuver</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Learning-based SAR-Optical Registration for Navigation: Insights from a Multi-Year, Multi-Season Continental-Scale Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Vacar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 113 (10), pp.7841-7866. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63, pp.5223615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10994-024-06615-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2025.3624474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067937v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general robust approach for joint modeling of the family of scale mixture of Normal distribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Conformal prediction for regression models with asymmetrically distributed errors: application to aircraft navigation during landing maneuver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Vilfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Urruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence de Grancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lebrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109426⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 113 (10), pp.7841-7866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-024-06615-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05443814v1</w:t>
+                <w:t xml:space="preserve">hal-05067937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian Generalized Gaussian Distributions on the Space of SPD Matrices for Image Classification</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A general robust approach for joint modeling of the family of scale mixture of Normal distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vinícius Silva Osterne Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juvêncio Santos Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Casimiro Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12, pp.26096-26109. </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220, pp.109426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3366494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2024.109426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443827v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention-Based Deep Recurrent Neural Network for Semantic Segmentation of 4-D Radar Data Acquired During Landing Maneuver</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riemannian Generalized Gaussian Distributions on the Space of SPD Matrices for Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Carré</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Zakariae Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Drissi El Maliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahar Kadaoui Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radar Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TRS.2024.3488475⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.26096-26109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2024.3366494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067921v1</w:t>
+                <w:t xml:space="preserve">hal-05443827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble Learning Approaches Based on Covariance Pooling of CNN Features for High Resolution Remote Sensing Scene Classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Attention-Based Deep Recurrent Neural Network for Semantic Segmentation of 4-D Radar Data Acquired During Landing Maneuver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Vilfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Urruty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lebrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12203292⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Radar Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.1135-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRS.2024.3488475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967495v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of High-Resolution Pléiades Imagery to Monitor Salt Marsh Evolution After Spartina Invasion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploratory Analysis on Pixelwise Image Segmentation Metrics with an Application in Proximal Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+                <w:t xml:space="preserve">Paul Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Lubac</w:t>
+                <w:t xml:space="preserve">Estelle Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Marieu</w:t>
+                <w:t xml:space="preserve">Boubacar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Ygorra</w:t>
+                <w:t xml:space="preserve">Hakim Elchaoui Elghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (8), pp.968. </w:t>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs11080968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs14040996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294897v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of SIFT Encoded and Deep Learning Features for the Classification and Detection of Esca Disease in Bordeaux Vineyards</w:t>
+                <w:t xml:space="preserve">Ensemble Learning Approaches Based on Covariance Pooling of CNN Features for High Resolution Remote Sensing Scene Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Rançon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sara Akodad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barna Keresztes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Junshi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (1), pp.1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs11010001⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (20), pp.3292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12203292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294893v1</w:t>
+                <w:t xml:space="preserve">hal-02967495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fisher Vector Coding for Covariance Matrix Descriptors Based on the Log-Euclidean and Affine Invariant Riemannian Metrics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification of Atlantic Coastal Sand Dune Vegetation Using In Situ, UAV, and Airborne Hyperspectral Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Said</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quentin Laporte-Fauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lubac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Michalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging4070085⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12142222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930149v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian Distributions on Riemannian Symmetric Spaces: Statistical Learning With Structured Covariance Matrices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+                <w:t xml:space="preserve">Potential of High-Resolution Pléiades Imagery to Monitor Salt Marsh Evolution After Spartina Invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Proença</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Frappart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lubac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baba Vemuri</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Marieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ygorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIT.2017.2713829⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11080968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710198v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarimetric radar image classication using directional diffusion and descriptive statistics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Comparison of SIFT Encoded and Deep Learning Features for the Classification and Detection of Esca Disease in Bordeaux Vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barna Keresztes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rev. Roum. Sci. Techn. – Électrotechn. et Énerg</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs11010001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930194v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color Texture Image Retrieval Based on Local Extrema Features and Riemannian Distance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fisher Vector Coding for Covariance Matrix Descriptors Based on the Log-Euclidean and Affine Invariant Riemannian Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 3 (4), pp.43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging3040043⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 4 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging4070085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629218v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure tensor Riemannian statistical models for CBIR and classification of remote sensing images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Gaussian Distributions on Riemannian Symmetric Spaces: Statistical Learning With Structured Covariance Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baba Vemuri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2604680⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (2), pp.752 - 772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2017.2713829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471744v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian Gaussian Distributions on the Space of Symmetric Positive Definite Matrices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Polarimetric radar image classication using directional diffusion and descriptive statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Terebes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Malutan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Borda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rev. Roum. Sci. Techn. – Électrotechn. et Énerg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (1), pp.83-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710191v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial pattern analysis of flavescence dorée repartition in vineyards from the Bordeaux region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spectral-Spatial Rotation Forest for Hyperspectral Image Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junshi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peijun Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (10), pp.4605-4613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2017.2720259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647929v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral-Spatial Rotation Forest for Hyperspectral Image Classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Color Texture Image Retrieval Based on Local Extrema Features and Riemannian Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Tan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peijun Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2017.2720259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (4), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jimaging3040043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647598v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An M-Estimator for Robust Centroid Estimation on the Manifold of Covariance Matrices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Structure tensor Riemannian statistical models for CBIR and classification of remote sensing images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Donias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2016.2594149⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (1), pp.248-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2604680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385302v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Classification of Very High Resolution Optical Images Using Wavelet-Based Textural Features</w:t>
+                <w:t xml:space="preserve">Riemannian Gaussian Distributions on the Space of Symmetric Positive Definite Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Regniers</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Manton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2526078⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (4), pp.2153 - 2170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2017.2653803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316398v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riemannian Laplace Distribution on the Space of Symmetric Positive Definite Matrices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spatial pattern analysis of flavescence dorée repartition in vineyards from the Bordeaux region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barna Keresztes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (2), pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379726v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral-Spatial Classification of Hyperspectral Images Using ICA and Edge-Preserving Filter via an Ensemble Strategy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An M-Estimator for Robust Centroid Estimation on the Manifold of Covariance Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Terebes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Borda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2553842⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, IEEE Signal Processing Letters, 23 (9), pp.1255 - 1259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2016.2594149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379723v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Riemannian Averaged Fixed-Point Algorithm for MGGD Parameter Estimation</w:t>
+                <w:t xml:space="preserve">Supervised Classification of Very High Resolution Optical Images Using Wavelet-Based Textural Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zois Boukouvalas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Olivier Regniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tülay Adali</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2015.2478803⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (6), pp.3722-3735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2526078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230086v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet-Based Texture Features for the Classification of Age Classes in a Maritime Pine Forest</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Riemannian Laplace Distribution on the Space of Symmetric Positive Definite Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Regniers</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2014.2353656⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e18030098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716751v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Riemannian Priors on the Univariate Normal Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spectral-Spatial Classification of Hyperspectral Images Using ICA and Edge-Preserving Filter via an Ensemble Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junshi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tülay Adali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e16074015⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (8), pp.4971 - 4982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2016.2553842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084330v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de texture basée sur les ondelettes pour la détection de parcelles viticoles à partir d'images Pleiades panchromatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Riemannian Averaged Fixed-Point Algorithm for MGGD Parameter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zois Boukouvalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Regniers</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tülay Adali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (12), pp.2314-2318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2015.2478803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084325v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter Estimation For Multivariate Generalized Gaussian Distributions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Wavelet-Based Texture Features for the Classification of Age Classes in a Maritime Pine Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2013.2282909⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (3), pp.621 - 625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2014.2353656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879851v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Segmentation of Polarimetric SAR Images Using Heterogeneous Clutter Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">New Riemannian Priors on the Univariate Normal Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Felix Totir</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2010.2060730⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.4015 - 4031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e16074015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561129v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roll-invariant target decomposition in bistatic polarimetric SAR imagery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modélisation de texture basée sur les ondelettes pour la détection de parcelles viticoles à partir d'images Pleiades panchromatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 208, pp.117-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661692v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Displacement Estimation by Maximum Likelihood Texture Tracking</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Parameter Estimation For Multivariate Generalized Gaussian Distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Gay</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTSP.2010.2100365⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (23), pp.5960-5971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2013.2282909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00638868v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Temperate Glacier Displacement by Multi-Temporal TerraSAR-X Images and Continuous GPS Measurements</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Segmentation of Polarimetric SAR Images Using Heterogeneous Clutter Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Totir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSTARS.2010.2096200⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49 (2), pp.726-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2010.2060730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00554873v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM error retrieval by analyzing time series of differential interferograms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Roll-invariant target decomposition in bistatic polarimetric SAR imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jerome I. Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2009.2026434⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (2), pp.204-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5589/m11-031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00441633v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interférométrie radar satellitaire et mesures GPS à la surface du glacier d'Argentière : comparaisons et validations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Displacement Estimation by Maximum Likelihood Texture Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (3), pp.567-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTSP.2010.2100365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448521v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00638868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fisher distribution for texture modeling of polarimetric sar data</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring Temperate Glacier Displacement by Multi-Temporal TerraSAR-X Images and Continuous GPS Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2008.923262⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (2), pp.372-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSTARS.2010.2096200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00350055v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00554873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">DEM error retrieval by analyzing time series of differential interferograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome I. Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (4), pp.830-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2009.2026434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00441633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interférométrie radar satellitaire et mesures GPS à la surface du glacier d'Argentière : comparaisons et validations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (2), pp.109-126</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fisher distribution for texture modeling of polarimetric sar data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.512-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2008.923262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00350055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Combining airborne photographs and spaceborne SAR data to monitor temperate glaciers. Potentials and limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (4), pp.905-924. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TGRS.2006.890554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00264399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4233,10440 +4639,10440 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Efficiency and Informativeness of Deep Conformal Classifiers using the Penalised Inverse Probability Nonconformity Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Statistique de la Société Française des Statistiques (SFdS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des Statistiques (SFdS), May 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Penalized Inverse Probability Measure for Conformal Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE/CVF, Jun 2024, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Group-Conditional Conformal Prediction via Quantile Regression Calibration for Crop and Weed Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubacar Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE/CVF International Conference on Computer Vision Workshops (ICCVW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE/CVF, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of pixelwise segmentation metrics using clustering of variables and self-organizing maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. El Chaoui El Ghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Angers (FR), France. pp.37-44, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1360.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gaussian mixture model with multiple tangent planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Akodad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Helsinki, Finland. pp.950-954</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire de métriques en segmentation d'images : application en proxidétection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modèle d'ensemble d'apprentissage profond basé sur la représentation au second ordre de descripteurs multi-couches d'un CNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Akodad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'Etudes du Traitement du Signal et des Images (GRETSI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263897v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Ensemble Learning Model Based on Covariance Pooling of Multi-Layer CNN Features</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Analyse exploratoire de métriques en segmentation d'images : application en proxidétection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Elchaoui Elghor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Groupe d'Etudes du Traitement du Signal et des Images (GRETSI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263872v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boucle d’indexation interactive basée sur les gains d’information : application a un jeu de données expert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Vilfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Urruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'Etudes du Traitement du Signal et des Images (GRETSI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'ensemble d'apprentissage profond basé sur la représentation au second ordre de descripteurs multi-couches d'un CNN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Deep Ensemble Learning Model Based on Covariance Pooling of Multi-Layer CNN Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Akodad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Puscasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junshi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'Etudes du Traitement du Signal et des Images (GRETSI 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bordeaux, France. pp.1081-1085, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP46576.2022.9897868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04263890v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content-based image retrieval: Colorfulness and Depth visual perception quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Vilfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Urruty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lille, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CBMI50038.2021.9461892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster Kernel For Learning Similarities Between Symmetric Positive Definite Matrix Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Akodad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.3304-3308, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9191149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection des symptômes de maladies du bois par proxi et télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROVITI 2020 : Dépérissement du vignoble et maladies du bois.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture Classification Using RGGD Statistical Model of CNN Feature Maps Encoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariae Abbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Drissi El Maliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Hassouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Tahar Kadaoui Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 32nd European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1202-1206, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ensemble learning approach for the classification of remote sensing scenes based on covariance pooling of CNN features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Akodad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Vilfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Casimiro Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, La Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encodage de matrices de covariance par les vecteurs de Fisher log-euclidien : application à la classification supervisée d'images satellitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Akodad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covariance matrices encoding based on the log-Euclidean and affine invariant Riemannian metrics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Image classification based on log-Euclidean Fisher Vectors for covariance matrix descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Akodad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The IEEE Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CVPRW.2018.00080⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Xi'an, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930136v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image classification based on log-Euclidean Fisher Vectors for covariance matrix descriptors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Covariance matrices encoding based on the log-Euclidean and affine invariant Riemannian metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608154⟩</w:t>
+              <w:t xml:space="preserve">The IEEE Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Salt Lake City, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CVPRW.2018.00080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930156v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A geometric learning approach on the space of complex covariance matrices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Classification approach based on the product of riemannian manifolds from Gaussian parametrization space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Said</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952574⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710217v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence Matrix of Covariance Matrices: A Novel Coding Model for the Classification of Texture Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A geometric learning approach on the space of complex covariance matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd conference on Geometric Science of Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, New Orleans, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7952574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629171v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification approach based on the product of riemannian manifolds from Gaussian parametrization space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Co-occurrence Matrix of Covariance Matrices: A Novel Coding Model for the Classification of Texture Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd conference on Geometric Science of Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716919v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matrice de co-occurrence des matrices de covariance : un nouveau modèle de codage pour la classification de textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ilea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An M-estimator for robust centroid estimation on the manifold of covariance matrices: performance analysis and application to image classification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Classification of hyperspectral data with ensemble of subspace ICA and edge-preserving filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junshi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tülay Adali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.2196 - 2200</w:t>
+              <w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379604v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture retrieval from very high resolution remote sensing images using local extrema-based descriptors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">PolSAR image denoising using directional diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Terebes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Borda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Malutan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729472⟩</w:t>
+              <w:t xml:space="preserve">2016 12th IEEE International Symposium on Electronics and Telecommunications (ISETC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Timisoara, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISETC.2016.7781126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710222v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture image classification with Riemannian fisher vectors issued from a Laplacian model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Texture retrieval from very high resolution remote sensing images using local extrema-based descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Tan Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE Image, Video, and Multidimensional Signal Processing Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVMSPW.2016.7528231⟩</w:t>
+              <w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385369v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral-spatial rotation forest for hyperspectral image classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">An M-estimator for robust centroid estimation on the manifold of covariance matrices: performance analysis and application to image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geosicence and Remote Sensing Symposium (IGARSS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Pékin, China</w:t>
+              <w:t xml:space="preserve">24th European Signal Processing Conference (EUSIPCO'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. pp.2196 - 2200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379973v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture image classification with Riemannian fisher vectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Texture image classification with Riemannian fisher vectors issued from a Laplacian model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ilea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533019⟩</w:t>
+              <w:t xml:space="preserve"> IEEE Image, Video, and Multidimensional Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVMSPW.2016.7528231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379593v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple features learning via rotation strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Spectral-spatial rotation forest for hyperspectral image classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junshi Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peijun Du</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Geosicence and Remote Sensing Symposium (IGARSS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Pékin, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01379724v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of hyperspectral data with ensemble of subspace ICA and edge-preserving filtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Texture image classification with Riemannian fisher vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Terebes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Borda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, United States. pp.3543 - 3547, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7533019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315337v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolSAR image denoising using directional diffusion</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Multiple features learning via rotation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junshi Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 12th IEEE International Symposium on Electronics and Telecommunications (ISETC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISETC.2016.7781126⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States. pp.2206 - 2210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2016.7532750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710228v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01379724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical hypothesis test for maritime pine forest SAR images classification based on the geodesic distance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Texture classification using Rao's distance: an EM algorithm on the Poincaré half plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.3215-3218</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188075v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01229049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">texture-based forest cover classification using random forests and ensemble margin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Statistical hypothesis test for maritime pine forest SAR images classification based on the geodesic distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Terebes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2015, Remote sensing: understanding the Earth for a safer world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2015, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188174v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical hypothesis test for maritime pine forest SAR images classification based on the geodesic distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ilea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romulus Terebes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2015, Remote sensing: understanding the Earth for a safer world</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.3215-3218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740462v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical hypothesis test for robust classification on the space of covariance matrices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">texture-based forest cover classification using random forests and ensemble margin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Boukir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monica Borda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Québec, Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.3072-3075</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228770v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture Classification Using Rao’s Distance on the Space of Covariance Matrices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Statistical hypothesis test for robust classification on the space of covariance matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Terebes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Borda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Science of Information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Québec, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228766v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification robuste sur l’espace des matrices de covariance : Application à l’imagerie polarimétrique radar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Texture Classification Using Rao’s Distance on the Space of Covariance Matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Monica Borda</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geometric Science of Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France. pp.371-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205304v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles probabilistes Riemanniens de tenseurs de structure pour le traitement d’images texturées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Classification robuste sur l’espace des matrices de covariance : Application à l’imagerie polarimétrique radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romulus Terebes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Borda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Colloque GRETSI (Gretsi 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">XXVème colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267051v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of oyster habitats by combining wavelet-based texture features and polarimetric SAR descriptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles probabilistes Riemanniens de tenseurs de structure pour le traitement d’images texturées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Rosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Regniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Donias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.3890-3893</w:t>
+              <w:t xml:space="preserve">XXVème Colloque GRETSI (Gretsi 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188201v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture classification using Rao's distance: an EM algorithm on the Poincaré half plane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Classification of oyster habitats by combining wavelet-based texture features and polarimetric SAR descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Regniers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Ilea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Québec, Canada</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Milan, Italy. pp.3890-3893</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229049v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet based texture modeling for panchromatic very high resolution image classification : application to oyster racks detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Regniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Québec, Canada. pp.5148-5151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic prior for Bayesian classification of texture images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustic, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Florence, Italy. pp.4392-4396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet based texture modeling for the classification of very high resolution maritime pine forest images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Regniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2014, Québec, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet based texture modeling for the classification of very high resolution maritime pine forest images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Regniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Tinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Québec, Canada. pp.2027-2030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01064405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification d'images texturées basée sur K-barycentres : meilleure gestion de la diversité intra-classe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Centroid-based texture classification using the SIRV representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.3810-3814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878736v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centroid-based texture classification using the SIRV representation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Classification d'images texturées basée sur K-barycentres : meilleure gestion de la diversité intra-classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Melbourne, Australia. pp.3810-3814</w:t>
+              <w:t xml:space="preserve">Groupe d'Etudes du Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865595v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-Centroids-Based Supervised Classi cation of Texture Images using the SIRV modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Science of Information (GSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture based image retrieval and classification of very high resolution maritime pine forest images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Regniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. pp.4038-4041</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centroid-based texture classification using the generalized Gamma distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Najim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Marrakech, Morocco. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-centroids based supervised classification of texture images: handling the intra-class diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Schutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Vancouver, Canada. pp.1498-1502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00841939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the maximum likelihood estimators for the parameters of multivariate generalized Gaussian distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.3525 - 3528, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate texture retrieval using the Kullback-Leibler divergence between bivariate generalized Gamma times an Uniform distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.2413-2416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate texture retrieval using the geodesic distance between elliptically distributed random variables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Suivi de texture par le Maximum de Vraisemblance dans les images RSO Polarimétriques Haute Résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geert Verdoolaege</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.167</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661686v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00646098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Quad‐Pol and Single‐Pol RADARSAT‐2 Data for Monitoring Cold Alpine and Outlet Antarctic Glaciers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">A complete coverage of log-cumulant space in terms of distributions for Polarimetric SAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stian Normann Anfinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640859v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous Clutter Models for Change Detection in PolSAR Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Vu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bistatic Polarimetric SAR Decomposition in Terms of Roll-Invariant Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry (POLinSAR 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Frascati, Italy. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indexation d'images texturées couleur fondée sur la distance géodésique entre des variables elliptiquement distribuées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Lasmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Verdoolaege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Likelihood Shift Estimation using High Resolution Polarimetric SAR Clutter Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multivariate texture retrieval using the geodesic distance between elliptically distributed random variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Gay</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Lasmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verdoolaege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bruxelles, Belgium. pp.3637 - 3640, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2011.6116506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640768v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate texture retrieval using the SIRV representation and the geodesic distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Using Quad‐Pol and Single‐Pol RADARSAT‐2 Data for Monitoring Cold Alpine and Outlet Antarctic Glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661682v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Polarimetric SAR Models for Danube Delta Monitoring using PALSAR Images</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multivariate texture retrieval using the SIRV representation and the geodesic distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Lasmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Verdoolaege</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Prague, Czech Republic. pp.865 - 868, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2011.5946541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561179v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de texture par le Maximum de Vraisemblance dans les images RSO Polarimétriques Haute Résolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Maximum Likelihood Shift Estimation using High Resolution Polarimetric SAR Clutter Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2011 - XXIIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.167</w:t>
+              <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646098v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete coverage of log-cumulant space in terms of distributions for Polarimetric SAR data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Recent Polarimetric SAR Models for Danube Delta Monitoring using PALSAR Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Totir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Constantinescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Ionita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2011 - 5th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. pp.1-8</w:t>
+              <w:t xml:space="preserve">, Jan 2011, Frascati, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661716v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roll Invariant Target Detection based on PolSAR Clutter Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">PolSAR images characterization through blind sources separation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Totir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.4, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, Hawaii, United States. pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520566v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum likelihood texture tracking in highly heterogeneous PolSAR clutter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On Hierarchical Segmentation of High Resolution PolSAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Totir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Toma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aachen, Germany. pp.174-177</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507088v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Target Scattering Vector Model to the Bistatic Case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A combined TSVM model and GLRT detector for a roll invariant target detection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aix-la-Chapelle, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520554v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Hierarchical Segmentation of High Resolution PolSAR Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Roll Invariant Target Detection based on PolSAR Clutter Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Toma</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5653522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544164v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined TSVM model and GLRT detector for a roll invariant target detection.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Maximum likelihood texture tracking in highly heterogeneous PolSAR clutter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, Hawaii, United States. pp.4031-4034, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491982v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KummerU clutter model for PolSAR data: Application to segmentation and classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Extension of the Target Scattering Vector Model to the Bistatic Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2010.5653280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488337v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fisher PDF for Maximum Likelihood Texture Tracking with High Resolution PolSAR Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">KummerU clutter model for PolSAR data: Application to segmentation and classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Aachen, Germany. pp.n.c</w:t>
+              <w:t xml:space="preserve">SONDRA - 2nd SONDRA Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Cargèse, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507089v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Segmentation of Polarimetric SAR Images using Heterogeneous Clutter Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fisher PDF for Maximum Likelihood Texture Tracking with High Resolution PolSAR Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ferro-Famil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSAR 2010 - 8th European Conference on Synthetic Aperture Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Aachen, Germany. pp.n.c</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398923v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PolSAR images characterization through blind sources separation techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Segmentation of Polarimetric SAR Images using Heterogeneous Clutter Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2010 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. pp.5-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2009.5418271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520572v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary Terra SAR-X observations for temperate glaciers on the Chamonix Mont Blanc test site</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Segmentation and Classification of Polarimetric SAR Data based on the KummerU Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fallourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. Paper 2565</w:t>
+              <w:t xml:space="preserve">POLinSAR 2009 - 4th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447082v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring temperate glaciers : combined use of multi-date TerraSAR-X images and continous GPS measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Preliminary Terra SAR-X observations for temperate glaciers on the Chamonix Mont Blanc test site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fallourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Workshop on the Analysis of Multi-temporal Remote Sensing Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Groton, Connecticut, United States</w:t>
+              <w:t xml:space="preserve">IGARSS 2009 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Le Cap, South Africa. Paper 2565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00449054v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring temperate glaciers: combined use of multi-date TerraSAR-X images and continous GPS measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fallourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Harant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MULTITEMP 2009 -5th International Workshop on the Analysis of Multitemporal Remote Sensing Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Groton, United States. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of Polarimetric SAR images based on the SIRV model and the Kummeru PDF</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring temperate glaciers : combined use of multi-date TerraSAR-X images and continous GPS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fallourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Harant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.4</w:t>
+              <w:t xml:space="preserve">The Fifth International Workshop on the Analysis of Multi-temporal Remote Sensing Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Groton, Connecticut, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398934v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00449054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation and Classification of Polarimetric SAR Data based on the KummerU Distribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Segmentation of Polarimetric SAR images based on the SIRV model and the Kummeru PDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POLinSAR 2009 - 4th International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Frascati, Italy. pp.6</w:t>
+              <w:t xml:space="preserve">GRETSI 2009 - XXIIème Colloque francophone de traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00371281v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalized Coherency Matrix Estimation Under the SIRV Model. Alpine Glacier Polsar Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2008 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2008.4778796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of polarimetric SAR data based on the fisher distribution for texture modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2008 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Boston, MA, United States. pp.350-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring alpine glacier activity by a combined use of terrasar-x images and continuous gps measurements - the argentière glacier experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Pétillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Conference on Synthetic Aperture Radar, EUSAR 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Friedrichshafen, Germany. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring temperate glaciers by high resolution Pol-InSAR data: First analysis of Argentière E-SAR acquisitions and in-situ measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2007 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Barcelone, Spain. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00264866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring temperate glaciers by high resolution Pol-InSAR data: first analysis of Argentière E-SAR acquisitions and in-situ measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2007 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi des glaciers tempérés à partir de données Pol-InSAR haute résolution spatiale : premières analyses d'acquisitions E-SAR couplées à des mesures in-situ sur le glacier d'Argentière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Hajnsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Hydrotechnique de France (SHF), Section de Glaciologie-Nivologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Saint Martin d'Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional surface velocities of Argentiere and Mer de Glace glaciers, France, derived from radar interferometry : Analysis and comparison with in-situ measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Landes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Grussenmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2007 - European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Vienne, Austria. pp.Vol. 9, 10032,2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-date ERS tandem interferogram analysis: application to alpine glaciers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Petillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MULTITEMP 2007 - 4th International Workshop on the Analysis of Multitemporal Remote Sensing Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Leuven, Belgium. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00264864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent-stable scatterers detection in SAR multi-interferograms: feature fuzzy fusion in Alpine glacier geophysical context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2007 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Alpine Glaciers with ALOS SAR and Optical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Petillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LSI 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, -, Japan. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00264871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature detection in POLinSAR images by an interactive fuzzy fusion approach. Application to glacier monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POLinSAR 2007 - 3rd International Workshop on Science and Applications of SAR Polarimetry and Polarimetric Interferometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Frascati, Italy. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Statistical Hypothesis Test for Mines Detection in SAS Imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Maussang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Resolution SAR Interferometry: influence of local topography in the context of glacier monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Petillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Julea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geoscience And Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Denver, United States. pp.4008-4011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Resolution SAR Interferometry: influence of local topography in the context of glacier monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vasile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Petillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Julea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geoscience And Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Denver, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00264815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airborne remote sensing of vineyards for the detection of dead vine trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Chanussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 IEEE International Geoscience and Remote Sensing Symposium, 2005. IGARSS '05.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Seoul, South Korea. pp.3090-3093, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IGARSS.2005.1526490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14676,398 +15082,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet based texture modeling for VHR image classification: application to the differentiation of maritime pine forest age classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Regniers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pleiades Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toulouse, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warped Riemannian Metrics for Location-Scale Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Remote Sensing Scene Classification Based on Covariance Pooling of Multi-layer CNN Features Guided by Saliency Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Akodad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Structures of Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-02520-5_10⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition and Artificial Intelligence. ICPRAI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.579-590, 2022, 978-3-031-09037-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-09037-0_47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449255v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Warped Riemannian Metrics for Location-Scale Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geometric Structures of Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.251-296, 2019, Signals and Communication Technology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-02520-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Change detection in remote sensing observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Derrode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Chanussot, Ch. Collet and K. Chehdi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multivariate Image Processing: Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp. 95-142, 2010, Digital Signal and Image Processing Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15077,504 +15600,622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de segmentation d’image(s) et de localisation d’éléments caractéristiques prédéterminés d’un environnement d’atterrissage d’un aéronef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Vilfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lebrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Urruty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2309055. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vine Vigour Characterization using a Multi-temporal X-band SAR Very High Resolution dataset</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Uncertainty Guarantees on Automated Precision Weeding using Conformal Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubacar Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01971391v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GEOMETRIC LEARNING APPROACH ON THE SPACE OF COMPLEX COVARIANCE MATRICES</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vine Vigour Characterization using a Multi-temporal X-band SAR Very High Resolution dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Samalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Spigai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483449v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A GEOMETRIC LEARNING APPROACH ON THE SPACE OF COMPLEX COVARIANCE MATRICES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bombrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Riemannian Laplace distribution on the space of symmetric positive definite matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Hajri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana Ilea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salem Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Berthoumieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15584,151 +16225,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de grands déplacements a partir de données Radar a Synthese d'Ouverture (RSO) multivariées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Doin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fallourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] GIPSA-LAB. 2009, 66 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15738,100 +16379,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'outils et de méthodes de télédétection spatiale optique et radar nécessaires à la haute résolution spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Institut National Polytechnique de Grenoble - INPG, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00369350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15841,105 +16482,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles stochastiques multivariés et méthodes de classification sur l’espace des matrices de covariance : applications en proxidétection et télédétection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bombrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université bordeaux, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05449326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId310"/>
+      <w:footerReference w:type="default" r:id="rId326"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16007,51 +16648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="89AF9C42"/>
+    <w:nsid w:val="BD75F98A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16238,51 +16879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-bombrun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9036-3988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137837461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443836v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Silva Osterne Ribeiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juv&#234;ncio Santos Nobre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Casimiro Cavalcante" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110207" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vilfroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urruty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Grancey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lebrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06615-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443814v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109426" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443827v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Abbad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Drissi El Maliani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Kadaoui Abbassi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3366494" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067921v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRS.2024.3488475" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Akodad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshi Xia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203292" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Proen&#231;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lubac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11080968" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barna Keresztes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11010001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930149v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ilea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Said" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4070085" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hajri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Vemuri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2713829" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930194v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Terebes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Malutan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Borda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629218v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging3040043" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Rosu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Donias" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regniers" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2604680" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710191v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2653803" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647598v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijun Du" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2720259" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385302v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2594149" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2526078" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379726v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18030098" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379723v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay Adali" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2553842" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zois Boukouvalas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2478803" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716751v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2353656" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084330v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e16074015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084325v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2282909" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561129v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Totir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2060730" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661692v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m11-031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638868v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2100365" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554873v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2010.2096200" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441633v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2026434" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448521v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350055v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beaulieu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2008.923262" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2006.890554" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Melki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diallo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dias" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594598v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188005v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263874v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Chaoui El Ghor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296678v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263897v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Millet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Elchaoui Elghor" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263872v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Puscasu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897868" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263895v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263877v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Vilfroy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461892" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959479v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191149" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263898v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pagot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444874v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715375" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294885v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930136v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2018.00080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yaacoub" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608154" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710217v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952574" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629171v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716919v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296272" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629143v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379604v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710222v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729472" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2016.7528231" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379973v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379593v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533019" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379724v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532750" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315337v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710228v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2016.7781126" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188174v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boukir" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Guo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740462v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326502" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228770v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228766v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_40" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205304v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267051v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188201v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229049v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064413v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tinel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007742v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schutz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740589v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946861" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064405v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878736v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865595v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878827v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878727v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Grenier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878744v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841939v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744600v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288677" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744580v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661686v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Lasmar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verdoolaege" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116506" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640859v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640858v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vu Phan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661711v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661704v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640768v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661682v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946541" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561179v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Constantinescu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ionita" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646098v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661716v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Normann Anfinsen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520566v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653522" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507088v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520554v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653280" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544164v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Toma" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491982v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488337v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507089v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398923v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418271" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520572v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447082v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448516v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398934v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371281v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353606v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4778796" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369374v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449849v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan P&#233;tillot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264866v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164163v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175936v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Hajnsek" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175928v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264864v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Petillot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144076v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264871v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164168v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069634v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maussang" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moisan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;tet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164175v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264815v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449814v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chanussot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bas" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2005.1526490" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801699v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449255v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02520-5_10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437081v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derrode" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449722v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971391v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roussel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spigai" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483449v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248573v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485794v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369350v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05449326v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-bombrun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9036-3988" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137837461" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=9j_2gVUAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443836v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Silva Osterne Ribeiro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bombrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juv&#234;ncio Santos Nobre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Casimiro Cavalcante" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Berthoumieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110207" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403251v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourmaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Vacar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2025.3624474" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vilfroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Urruty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Grancey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lebrat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-024-06615-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443814v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2024.109426" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443827v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariae Abbad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Drissi El Maliani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Hassouni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Kadaoui Abbassi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3366494" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067921v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRS.2024.3488475" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720003v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Melki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Millet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Diallo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Elchaoui Elghor" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14040996" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967495v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Akodad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junshi Xia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203292" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044522v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laporte-Fauret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lubac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Marieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12142222" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294897v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Proen&#231;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ygorra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11080968" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294893v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ran&#231;on" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barna Keresztes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11010001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930149v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ilea" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Said" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4070085" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710198v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Hajri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baba Vemuri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2713829" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930194v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romulus Terebes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Malutan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Borda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647598v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peijun Du" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2720259" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629218v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Tan Pham" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mercier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging3040043" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471744v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Rosu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Donias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Regniers" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2604680" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710191v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Manton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2653803" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647929v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385302v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2016.2594149" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316398v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2526078" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379726v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e18030098" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379723v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#252;lay Adali" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2016.2553842" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zois Boukouvalas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2015.2478803" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716751v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Samalens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2014.2353656" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e16074015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084325v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879851v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2013.2282909" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561129v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vasile" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Totir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2060730" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661692v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5589/m11-031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638868v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Harant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferro-Famil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2010.2100365" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00554873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fallourd" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2010.2096200" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441633v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2009.2026434" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Koehl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350055v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Beaulieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2008.923262" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264399v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grussenmeyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2006.890554" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dias" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594598v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188005v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Melki" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Millet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Diallo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Chaoui El Ghor" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1360.5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296678v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263890v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263897v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263895v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263872v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Puscasu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP46576.2022.9897868" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263877v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Vilfroy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bour" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI50038.2021.9461892" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959479v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9191149" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263898v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pagot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444874v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715375" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294876v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294885v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930156v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Yaacoub" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608154" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930136v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPRW.2018.00080" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716919v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296272" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710217v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7952574" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629171v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629143v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315337v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710228v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2016.7781126" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710222v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729472" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379604v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385369v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVMSPW.2016.7528231" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379973v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379593v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7533019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379724v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532750" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229049v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740462v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Champion" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326502" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188075v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188174v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Boukir" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Guo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228770v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228766v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_40" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205304v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267051v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188201v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064413v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Tinel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007742v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Schutz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740589v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946861" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064405v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865595v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878736v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878827v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878727v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Grenier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878744v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Najim" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841939v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744600v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288677" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744580v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646098v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661716v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stian Normann Anfinsen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640858v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Vu Phan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661711v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661704v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Lasmar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Verdoolaege" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661686v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2011.6116506" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640859v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Meur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661682v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2011.5946541" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640768v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561179v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Constantinescu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Ionita" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520572v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544164v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Toma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491982v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ovarlez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520566v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653522" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507088v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520554v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2010.5653280" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488337v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507089v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398923v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2009.5418271" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371281v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447082v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448516v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449054v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398934v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353606v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tison" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2008.4778796" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369374v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449849v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan P&#233;tillot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264866v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Landes" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164163v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175936v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Hajnsek" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175928v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264864v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Petillot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144076v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Valet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264871v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164168v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069634v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Maussang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Moisan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;tet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164175v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264815v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449814v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chanussot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2005.1526490" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801699v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768102v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-09037-0_47" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449255v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02520-5_10" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00437081v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derrode" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449722v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869897v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971391v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roussel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Spigai" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483449v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248573v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485794v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369350v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05449326v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>