--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LIONEL BRETILLON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lionel-bretillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6957-100X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149670303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (154)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “N-3 PUFA deficiency disrupts oligodendrocyte maturation and myelin integrity during brain development”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Decoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Galadriel Briere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (3), pp.796-796. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.24321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dietary n-3 polyunsaturated fatty acid intake during the perinatal and post-weaning periods on the phospholipid and ganglioside composition of olfactory tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soubeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Mézière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 191, pp.102556. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plefa.2023.102556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal cholesterol metabolism is perturbated in response to experimental glaucoma in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Léger-Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Morala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (3), pp.e0264787. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0264787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary n-3 polyunsaturated fatty acid deficiency alters olfactory mucosa sensitivity in young mice but has no impact on olfactory behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soubeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutritional Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (8), pp.706-719. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1028415X.2022.2082642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic differences in rod and cone membrane composition: implications for cone degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Verra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Spinnhirny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Sandu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.022-05684. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-022-05684-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens Regulate Retinal Connexin 43 Expression and Müller Glial Cells Gap Junction Intercellular Communication and Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Karadayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.864599. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2022.864599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N‐3 PUFA deficiency disrupts oligodendrocyte maturation and myelin integrity during brain development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Decoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Galadriel Briere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (1), pp.50-70. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.24088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of erythrocyte membrane phospholipid composition in preterm newborns with retinopathy of prematurity: The omegaROP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Karadayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.921691. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2022.921691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macular Pigment and Open-Angle Glaucoma in the Elderly: The Montrachet Population-Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Binquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (7), pp.1830. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11071830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALGOVUE Clinical Trial: Effects of the Daily Consumption of Eggs Enriched with Lutein and Docosahexaenoic Acid on Plasma Composition and Macular Pigment Optical Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen-Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Thabuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.3347. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13103347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the retinal content in omega‐3 fatty acids for age‐related macular‐degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte M. J. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.e404. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ctm2.404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomic profile of human nasal mucosa and associations with circulating fatty acids and olfactory deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Gudziol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Menzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.16771. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93817-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal dietary omega-3 deficiency worsens the deleterious effects of prenatal inflammation on the gut-brain axis in the offspring across lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Leyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Decoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Briere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quadros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.579-602. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41386-020-00793-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESVEGA, a nutraceutical omega-3/resveratrol supplementation, reduces angiogenesis in a preclinical mouse model of choroidal neovascularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Courtaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Chiara Guerrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (20), pp.11023. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms222011023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal exposure to diets with different n-6:n-3 fatty acid ratios affects olfactory tissue fatty acid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soubeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.10785. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-67725-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability and spatial distribution of fatty acids in the rat retina after dietary omega-3 supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vidal Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bokkyoo Jun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (12), pp.1733-1746. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.RA120001057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential omega-3 fatty acids tune microglial phagocytosis of synaptic elements in the mouse developing brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïra Rossitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Greenhalgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.6133. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-19861-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye lymphatic defects induced by bone morphogenetic protein 9 deficiency have no functional consequences on intraocular pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela Subileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Carret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vilgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.16040. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71877-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of patched drug efflux increases vemurafenib effectiveness against resistant braf(V600E) melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Signetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelli Elizarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méliné Simsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.1500. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12061500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early impairments in the retina of rats fed with high fructose/high fat diet are associated with glucose metabolism deregulation but not dyslipidaemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lalarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Febvret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42528-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a diet supplemented with fat from pressed-cooked cheese, butter or palm oil on blood lipids, faecal fat excretion and body composition of rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95, pp.44-49. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First international descriptive and interventional survey for cholesterol and non-cholesterol sterol determination by gas- and liquid-chromatography–Urgent need for harmonisation of analytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Lütjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingemar Bjorkhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Friedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Kerksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Lövgren-Sandblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 190, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2019.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of dimension reduction in penalized regression methods for high dimensional grouped data: a case study in low sample size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.3628-3634. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is 24(S)-hydroxycholesterol a potent modulator of cholesterol metabolism in Müller cells? An in vitro study about neuron to glia communication in the retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Léger Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Morala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189, pp.107857. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exer.2019.107857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of erythrocyte membrane polyunsaturated fatty acids in preterm newborns with retinopathy of prematurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis S. Semama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chantegret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.7930. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44476-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Eye Epidemiology spectral-domain optical coherence tomography classification of macular diseases for epidemiological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gattoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriëlle H.S. Buitendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunde Peto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Schmitz-Valckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (4), pp.364-371. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aos.13883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile of fatty acids, tocopherols, phytosterols and polyphenols in mediterranean oils (argan oils, olive oils, milk thistle seed oils and nigella seed oil) and evaluation of their antioxidant and cytoprotective activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (15), pp.1791-1805. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612825666190705192902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International descriptive and interventional survey for oxycholesterol determination by gas- and liquid-chromatographic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Lütjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingemar Bjorkhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Friedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Kerksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf-Jochen Geilenkeuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.26-32. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary omega-3 deficiency exacerbates inflammation and reveals spatial memory deficits in mice exposed to lipopolysaccharide during gestation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73, pp.427-440. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Decreasing Prevalence of Nonrefractive Visual Impairment in Older Europeans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese von Hanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Mirshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ophthalmology: Journal of The American Academy of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125 (8), pp.1149-1159. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ophtha.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic and Ocular Determinants of Peripapillary Retinal Nerve Fiber Layer Thickness Measurements in the European Eye Epidemiology (E3) Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Breteler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Mauschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter W.M. Bonnemaijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kersten Diers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Rauscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ophthalmology: Journal of The American Academy of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125 (10), pp.1526-1536. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ophtha.2018.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoprotective activities of milk thistle seed oil used in traditional tunisian medicine on 7-ketocholesterol and 24s-hydroxycholesterol-induced toxicity on 158n murine oligodendrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Rezig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vejux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (7), pp.95. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox7070095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive study of rodent olfactory tissue lipid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Deprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.32-43. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plefa.2018.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry eye disease in the elderly in a French population-based study (the Montrachet study: Maculopathy, Optic Nerve, nuTRition, neurovAsCular and HEarT diseases): Prevalence and associated factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Alassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Binquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ocular Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.112 - 119. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtos.2017.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux manger pour mieux voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28/09/2017 (édition Dijon 21D)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docosahexaenoic Acid Modulates Oxidative Stress over PI3K Signaling Pathway Activation in Age Related Macular Degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Babchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 02 (01), pp.1000137. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2576-1471.1000137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effects of major fatty acids present in the Mediterranean diet (oleic acid, docosahexaenoic acid) and in hydrogenated oils (elaidic acid) on 7-ketocholesterol-induced oxiapoptophagy in microglial BV-2 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryam Debbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 207 (Pt B), pp.151-170. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argan Oil-Mediated Attenuation of Organelle Dysfunction, Oxidative Stress and Cell Death Induced by 7-Ketocholesterol in Murine Oligodendrocytes 158N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Karym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryam Debbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (10), pp.2220. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms18102220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation-Induced Increase In Photoreactivity of Bovine Retinal Lipid Extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Koscielniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Serafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zadlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biochemistry and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (3-4), pp.443 - 454. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12013-017-0832-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of age-related macular degeneration in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna M. Colijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriëlle H. S. Buitendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Prokofyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria L. Cachulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ophthalmology: Journal of The American Academy of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124 (12), pp.1753 - 1763. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ophtha.2017.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol metabolism and glaucoma: Modulation of Muller cell membrane organization by 24S-hydroxycholesterol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Léger-Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ferrerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, S0009-3084(17)30020-8 (Part B), pp.179-191. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective Effects of α-Tocopherol, γ-Tocopherol and Oleic Acid, Three Compounds of Olive Oils, and No Effect of Trolox, on 7-Ketocholesterol-Induced Mitochondrial and Peroxisomal Dysfunction in Microglial BV-2 Cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryam Debbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mekahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (12), pp.E1973. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms17121973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganglioside Profiling of the Human Retina: Comparison with Other Ocular Structures, Brain and Plasma Reveals Tissue Specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine P. Creuzot‐Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.e0168794. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution of Macular Pigment in an Elderly French Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Alassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Binquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (10), pp.4469-4475. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.16-19958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships of Macular Pigment Optical Density With Plasma Lutein, Zeaxanthin, and Diet in an Elderly Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Alassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Binquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (3), pp.1160-1167. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.15-18007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophthalmic epidemiology in Europe: the “European Eye Epidemiology” (E3) consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Korobelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriëlle H. S. Buitendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.197 - 210. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-015-0098-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montrachet Study: study design, methodology and analysis of visual acuity and refractive errors in an elderly population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Binquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyiazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (2), pp.e90 - e97. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aos.12842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmatic Ganglioside Profile and Age-Related Macular Degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dossarps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ophthalmic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (1), pp.41 - 48. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000444059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of brain PUFA content in different experimental models of mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids (PLEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plefa.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation of the Auditory Nerve via the Middle Ear Cavity in Rats with Partial Hearing Preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiology and Neurotology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (2), pp.98 - 104. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000444005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docosahexaenoic acid modulates oxidative stress-induced apoptosis via PI3K/Akt m-TOR/p70S6K pathways in human RPE cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjès Babchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (6), pp.786-796. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201400155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of dietary polyunsaturated fatty acids causes synapse dysfunction in the drosophila visual system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Ménagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (8), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0135353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of lutein and docosahexaenoic acid from dietary microalgae into the retina in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen-Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Thabuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (2), pp.222-229. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/09637486.2014.971227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol and ocular pathologies: focus on the role of cholesterol-24S-hydroxylase in cholesterol homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert-Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.D204. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2014056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early adaptive response of the retina to a pro-diabetogenic diet: Impairment of cone response and gene expression changes in high-fructose fed rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doulaye Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 135, pp.37-46. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exer.2015.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxysterols: Influence on plasma membrane rafts microdomains and development of ocular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Filomenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99 (Part B), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.steroids.2015.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantethine alters lipid composition and cholesterol content of membrane rafts, with down-regulation of cxcl12-induced t cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel van Gijsel-Bonnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (230), pp.2415-2425. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.24971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprehending ganglioside diversity: a comprehensive methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chaux-Picquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (9), pp.1821-1835. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.D060764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular connections between autophagy and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediators of Inflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/398483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal high-fat diet increases hippocampal vulnerability to the adverse effects of subsequent high-fat feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine L. Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.82-93. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erythrocyte phospholipid and polyunsaturated fatty acid composition in diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Isaico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0106912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocular surface assessment in soft contact lens wearers; the contribution of tear osmolarity among other tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Muselier-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénigne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Ophthalmologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (4), pp.364-369. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aos.12103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo consequences of cholesterol-24S-hydroxylase (CYP46A1) inhibition by voriconazole on cholesterol homeostasis and function in the rat retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 446 (3), pp.775 - 781. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.01.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of plasmalogens in post-natal retinal vascular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0101076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiques de la nutrition en ophtalmologie – application à la dégénérescence maculaire liée à l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, tome 167 (3), pp.243-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens in the retina: From occurrence in retinal cell membranes to potential involvement in pathophysiology of retinal diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107 (Part A), pp.58-65. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2014.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic syndrome triggered by high-fructose diet favors choroidal neovascularization and impairs retinal light sensitivity in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Febvret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0112450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher sous les Ors de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Cru - Les News du Centre Inra de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Octobre (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mouse model of in vivo chemical inhibition of retinal calcium-independent phospholipase A2 (iPLA2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Saab-Aoudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (4), pp.903-11. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2012.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyunsaturated fatty acids induce modification in the lipid composition and the prostaglandin production of the conjunctival epithelium cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 250 (2), pp.211-222. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-011-1801-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum omega-3 fatty acids are not associated with age-related macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.21-23. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1586/eop.11.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady-state levels of retinal 24S-hydroxycholesterol are maintained by glial cells intervention after elevation of intraocular pressure in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Ophthalmologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (7), pp.e560-e567. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2012.02490.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single nucleotide polymorphism in the cholesterol-24S-hydroxylase (CYP46A1) gene and its association with CFH and LOC387715 gene polymorphisms in age-related macular degeneration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingemar Björkhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (11), pp.7026-33. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.12-9652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term long chain omega3 diet protects from neuroinflammatory processes and memory impairment in aged mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), 13 p. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0036861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatp1 deficiency affects retinal light response and dark adaptation, and induces age-related alterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Chekroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles R. Ducharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e50231. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of serine-plasmalogens in human retina and optic nerve: identification of atypical species with odd carbon chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kornél Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral Vishnuprasad Brahmbhatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (2012), pp.776-783. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.D022962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid composition of the human eye: are red blood cells a good mirror of retinal and optic nerve fatty acids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e35102. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0035102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinas of the diurnal rodent arvicanthis ansorgei are highly resistant to experimentally induced stress and degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille L. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (12), pp.8686-8700. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.11-8162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs in omega 3 and ocular pathologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (5), pp.279-283. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2011.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing dietary linoleic acid promotes long chain omega-3 fatty acid incorporation into rat retina and modifies gene expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (5), pp.628-35. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exer.2011.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24S-hydroxycholesterol and cholesterol-24S-hydroxylase (CYP46A1) in the retina: from cholesterol homeostasis to pathophysiology of glaucoma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (6), pp.496-9. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2011.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary polyunsaturated fatty acids reduce retinal stress induced by an elevation of intraocular pressure in rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.286-95. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nutres.2011.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Omega-3 deficiency abolishes endocannabinoid mediated neuronal functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Mato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Sepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (3), pp.345-350. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nn.2736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hedgehog receptor patched is involved in cholesterol transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier R. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.e23834. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments alimentaires. Science ou marketing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (31), pp.94-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronutrition : de la théorie à l'application en clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités Ophtalmologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into the genetics of age-related macular degeneration in connection with lipid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid nutrition and eye health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipid Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (6), pp.130-133. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lite.201000028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments alimentaires. Science ou marketing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine P. Creuzot‐Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (31), pp.94-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplémentation en acide folique, vitamines B6 et B12 et incidence de la DMLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions Ophtalmologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (15), pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition et pathologies de la vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutriform Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of phosphatidylcholines containing very-long-chain polyunsaturated fatty acid in bovine and human retina using liquid chromatography/tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1217 (49), pp.7738-7748. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2010.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effect of maternal diet supplementation with alpha-linolenic adcid or n-3 long-chain polyunsaturated fatty acids on glial cell phosphatidylethanolamine and phosphatidylserine fatty acid profile in neonate rat brains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bezelgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-7075-7-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acides gras polyinsaturés de la rétine : ont-ils une origine alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipid Nutri +</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et vision : entre promotion et protection du vieillissement de la rétine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Scientifique de l'Institut Français pour la Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 141, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and structural effect of intravitreal indocyanine green, triamcinolone acetonide, trypan blue, and brilliant blue G on rat retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Passemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RETINA. The Journal of Retinal and Vitreous Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (8), pp.1294-1301. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/IAE.0b013e3181d205aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into the genetics of age-related macular degeneration in connection with lipid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.15-18. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1586/eop.09.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acides gras polyinsaturés de la rétine : ont-ils une origine alimentaire ? Lipid Nutri+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouche-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Informations Scientifiques - ITERG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ins and outs of cholesterol in the vertebrate retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven J. Fliesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (12), pp.3399-3413. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.R010538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dietary omega-3 and omega-6 fatty acids on IOP elevation, electroretinographic changes and retinal ganglion cell loss in a laser-induced rat model of glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salinas-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine P. Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 248 (4), pp.605-606. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-009-1228-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronutrition : de la théorie à l'application en clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités Ophtalmologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition for the eye: different susceptibility of the retina and the lacrimal gland to dietary omega-6 and omega-3 polyunsaturated fatty acid incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ophthalmic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.216-224. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000217726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered expression of genes functioning in lipid homeostasis is associated with lipid deposition in NOD mouse lacrimal gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Xiaodong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Macveigh-Aloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (3), pp.319-332. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exer.2009.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary n-3 and n-6 PUFA enhance DHA incorporation in retinal phospholipids without affecting PGE1 and PGE2 levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (5), pp.465-470. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11745-009-3289-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une place pour la micronutrition dans les glaucomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités Ophtalmologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 165, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary open-angle glaucoma: association with cholesterol 24S-hydroxylase (CYP46A1) gene polymorphism and plasma 24-hydroxycholesterol levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingemar Björkhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Diczfalusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (12), pp.5712-5717. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.09-3655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of a 2-month dietary supplementation with polyunsaturated fatty acids in dry eye induced by scopolamine in a rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 247 (8), pp.1039-1050. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-009-1080-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red blood cell plasmalogens and docosahexaenoic acid are independently reduced in primary open-angle glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (6), pp.840-853. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exer.2009.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dietary combination of omega-3 and omega-6 polyunsaturated fatty acids is more efficient than single supplementations in the prevention of retinal damage induced by elevation of intraocular pressure in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salinas-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 247 (9), pp.1191-1203. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-009-1094-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branched-chain fatty acids, increased in tears of blepharitis patients, are not toxic for conjunctival cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 93 (10), pp.1391-n/a. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bjo.2008.156356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ApoB100,LDLR-/- mice exhibit reduced electroretinographic response and cholesteryl esters deposits in the retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias-W. Seeliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (4), pp.1307-1314. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.07-0808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in meibomian fatty acids and ocular surface in patients with meibomian gland dysfunction after minocycline treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (S1), pp.92. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0181-5512(08)70862-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in meibomian fatty acids and clinical signs in patients with meibomian gland dysfunction after minocycline treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Muselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (6), pp.819-822. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bjo.2007.133900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in meibomian fatty acid composition in patients with meibomian gland dysfunction and aqueous-deficient dry eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (1), pp.116-119. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bjo.2007.126144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">224 Modification des teneurs en plasmalogènes et en acide docosahexaénoïque (DHA) dans les érythrocytes des patients glaucomateux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marie Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Athis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (S1), pp.80. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0181-5512(08)70821-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid and fatty acid profile of the retina, retinal pigment epithelium/choroid, and the lacrimal gland, and associations with adipose tissue fatty acids in human subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (6), pp.521-528. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exer.2008.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholestérol et rétine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions Ophtalmologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (116), pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition lipidique périnatale et vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions Ophtalmologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 117 (tome 13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary cyclic fatty acids derived from linolenic acid do not exhibit intrinsic toxicity in the rat during gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (10), pp.1534-1537. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108002668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course of ocular surface and lacrimal gland changes in a new scopolamine-induced dry eye model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 246 (6), pp.857-867. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-008-0784-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">023 Prix EVER Théa segment antérieur. Évaluation d’un modèle de glaucome induit par laser chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marie Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salinas-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (S1), pp.22. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0181-5512(08)70617-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effects of Myocardial Postconditioning are Associated With Reduced Oxidative Stress in a Senescent Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Delemasure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Debin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (12), pp.1802 - 1808. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/tp.0b013e3181775367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rosuvastatin on the NAD(P)H oxidase activity in the retina and electroretinographic response of spontaneously hypertensive rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 151 (7), pp.979-986. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.bjp.0707322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">042 Effets de colorants intravitréens sur l’électrorétinogramme chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillaubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (S2), pp.2S162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol-24S-hydroxylase (CYP46A1) is specifically expressed in neurons of the neural retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Diczfalusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingemar Bjorkhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.361-366. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02713680701231857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens in the retina: In situ hybridization of dihydroxyacetone phosphate acyltransferase (DHAP-AT) - the first enzyme involved in their biosynthesis - and comparative study of retinal and retinal pigment epithelial lipid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (1), pp.143-151. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exer.2006.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxysterols induced inflammation and oxidation in primary porcine retinal pigment epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (3), pp.271-280. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02713680601187951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">008 Évaluation d’un modèle de glaucome induit par laser chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marie Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salinas-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (S2), pp.2S153. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0181-5512(07)79820-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In senescence accelerated mouse (SAM) heart, the protective effect of postconditioning is associated with a decrease in oxidative stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delemasure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Debin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (supplement 1), pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The retina is more susceptible than the brain and the liver to the incorporation of trans isomers of DHA in rats consuming trans isomers of alpha-linolenic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (5), pp.515-525. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2006033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo oxidation of [9-14C] cyclic fatty acids derived from linolenic acid in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Taran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (2), pp.189-193. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2006008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo oxydation of [9-14C] cyclic fatty acids derived from linoleic acid in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Taran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (2), pp.189-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ hybridization of dihydroxyacetone phosphate acyltransferase, the regulating enzyme involved in plasmalogen biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 136 (1-2), pp.142-147. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molbrainres.2005.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolites of conjugated isomers of alpha-linolenic acid (CLnA) in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juanéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.1422-1427. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0481958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo oxydation of carboxyl-labelled cyclic fatty acids formed from linoleic and linolenic acids in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sergiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44, pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo oxidation of carboxyl-labelled cyclic fatty acids formed from linoleic and linolenic acids in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sergiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (2), pp.123-130. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2004019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Might analysis synthesis and metabolism of CLA contribuate to explain the biological effects of CLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2003, pp.363-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acide gras trans et acide linoléique conjugué (CLA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in health effects of trans gamma-linolenic acid isomers in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103, pp.478-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomerization increases the postprandial oxidation of linoleic acid but not alpha-linolenic acid in men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Scrimgeour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (6), pp.995-997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiepileptic drugs increase plasma levels of 4beta-hydroxycholesterol in humans. Evidence for involvement of cytochrome P450 3A4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoub Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Bertilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrika Broomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 276 (42), pp.38685-38689. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M105127200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated linoleic acid (CLA) and functional food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8, pp.328-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the turnover of brain cholesterol in patients in patients with Alzheimer's disease. Abnormal induction of the cholesterol-catabolic enzyme CYP46 in glial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bogdanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Diczfaluzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lannfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 314, pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomères trans de l'acide alpha-linolénique et agrégation plaquettaire chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (1), pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No effect of dietary trans isomers of alpha-linolenic acid on platelet aggregation and haemostatic factors in European healthy men : the TRANSLinE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beaufrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H.F. Vermunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrombosis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 100, pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma levels of 24S-hydroxycholesterol reflect the balance between cerebral production and hepatic metabolism and are inversely related to body surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Lütjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torulf Widhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Bindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (5), pp.840-845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma levels of 24S-hydroxycholesterol in patients with neurological diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.O. Wahlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lütjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Minthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 293, pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue sur le devenir métabolique dea acides gras trans polyinsaturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6 (2), pp.188-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of conjugated linoleic acid isomers on the hepatic microsomal desaturation activities in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (9), pp.965-969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro desaturation or elongation of monotrans isomers of linoleic acid by rat liver microsomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mairot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 185, pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desaturation and chain elongation of (1-14C) mono-trans isomers of linoleic and alpha-linolenic acids in perfused rat liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39 (11), pp.2228-2236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative metabolism of (1-14C) mono-trans isomers of linoleic and alpha linoleic acids in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1390, pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative metabolism of (1-14C) mono-trans isomers of essential fatty acids in the fasting rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 57 (2), n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of 18:3 delta 9 cis, 12 cis, 15 trans in rat liver microsomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32 (7), pp.731-735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of complex gangliosides does not affect retinal structure and function in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Adsiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Seattle, WA, United States. pp.1691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol metabolism, oxysterols and retinal integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Léger-Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. international ISSFAL congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Study of Fatty Acids and Lipids, Jul 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of cholesterol metabolism in an experimental model of glaucoma in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Léger Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vancouver, Canada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’alimentation dans le fonctionnement, le vieillissement et les pathologies liées à l’âge de la rétine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RETINA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipides, santé et vieillissement DMLA et pathologies oculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique annuelle du Groupe Lipides et Nutrition (GLN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens and cell‐cell communication between retinal glial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nice, France. 1 p., </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2017.01552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of docosahexaenoic acid on the viability of human tenon's fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Lazzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Creuzot-Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nice, France. 1 p., </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2017.04121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pro-diabetic diet triggers early functional and structural changes in the rat retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lalarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baltimore, Maryland, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of 24-S-hydroxycholesterol in membrane dynamics during retinal gliosis in glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baltimore, Maryland, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary fatty acids in the retina: beyond DHA, is EPA the underestimate intermediate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjès Babchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. congress of the international society for the study of fatty acids and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of 24-S-hydroxycholesterol in Müller glial cell’s membrane dynamics in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seattle, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol homeostasis and retinal stress in anterior ischemic optic neuropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouchepillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Seattle, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens and cell-cell communication between retinal glial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seattle, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of lipid membrane organization of Müller Glial Cells (MGC) by 24-(S)-hydroxycholesterol (24-S-OHC) in glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Lachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENOR Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal enrichment in omega-3 polyunsaturated fatty acids limits choroidal neovascularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Kirmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seattle, WA, United States. pp.5806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a reduction of plasmalogen levels on Muller cell metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seattle, United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could 24-S-hydroxycholesterol play a role in Müller glial cell's membrane dynamics in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EVER, European Association for Vision and Eye Research, Belgique., Oct 2016, Nice, France. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2016.0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fat-high fructose diet triggered metabolic syndrome and retinal neovascular complications in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lalarme,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decocq-Poumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marie Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARVO, May 2016, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gangliosides in the retina: a comparative inventory with brain and other ocular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marie Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARVO, May 2016, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fat-high fructose diet triggered metabolic syndrome and retinal neovascular complications in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lalarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decocq-Poumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seattle, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation de la lutéine et du DHA sous forme d’émulsions sèches : intérêt pour les pathologies rétiniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjès Babchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique annuelle du Groupe Lipides et Nutrition (GLN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol homeostasis and retinal stress in anterior ischemic optic neuropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouche-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARVO, May 2016, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carotenoids under the spotlight: from diet to the retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. congress of the international society for the study of fatty acids and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens and cell-cell communication between retinal glial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assoc Res Vis &amp; Ophthalmol, May 2016, Seattle, United States. pp.4207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a reduction of plasmalogen levels on Muller cell metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assoc Res Vis &amp; Ophthalmol, May 2016, Seattle, United States. pp.4204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4812 - A0028 Gangliosides in the retina: a comparative inventory with brain and other ocular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seattle, Etats-Unis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lens status and macular pigment optical density in an old French population (MONTRACHET's study: Maculopathy, Optic Nerve, nuTRition, neurovAsCular and HEarT diseases)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Alassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Binquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nice, France. 1 p., </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2015.0460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acids and the prevention of ocular pathologies: where do we stand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées Chevreul 2015 - lipid and brain 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude des Lipides (SFEL). FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of plasmalogens in the photoreactivity of human retinal lipid extracts of different age groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz J. Sarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka A. Broniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K. Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena M. Olchawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Denver, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between erythrocyte and ciliary epithelium phosphatidylcholine concentrations in healthy humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E. Zhiguo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinopathy of prematurity screening: evaluation of a first screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dossarps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie de Lazzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Denver, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholestérol et pathologies oculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GLN 2014 du 18 novembre 2014 : « cholestérol alimentaire : ami ou ennemi ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Lipides et Nutrition., 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of sub-retinal deposits in age-related macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium on Microgenomics in France and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary fatty acids and the prevention of Age-related Macular Degeneration: retinal incorporation and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. congress of the international society for the study of fatty acids and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of plasmalogens and iPLA2 in the control of post-natal retinal vascular development in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipides et rétine - Aspects biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. journées francophones de nutrition - JFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Brussels, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens, erythrocyte deformability, and retinal vascular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">european association for vision and eye research (EVER) annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens, astrocytes, and retinal vascular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2014.2223.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macular pigment optical density in a French population over 75 years old (MONTRACHET’s study: Maculopathy, Optic Nerve, nuTRition, neurovAsCular and HEarT diseases)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Binquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. </w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2014.1664.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary ω3 fatty acids & metabolic syndrome in the rat: consequences on sensitivity and retinal functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Febvret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orlando, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acids and glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">european association for vision and eye research (EVER) annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2014.3722.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary omega 3 fatty acids and metabolic syndrome in the rat retina: consequences on retinal functionality and complications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International society for the study of fatty acids and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiques de la nutrition en ophtalmologie – application à la dégénérescence maculaire liée à l’âge nutrition in ophthalmology – clinical application to age-related macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance thématique "L’oeil et la nutrition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating markers of retinal and optic nerve lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seattle, Washington, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of rafts subtypes in monocytes of diabetic patients with and without neovascular complication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France. 1 p., </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2013.4664.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma gangliosides and age-related macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dossarps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Vision and Eye Research (EVER). BEL., Sep 2013, Nice, France. 284 p., </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2013.4776.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic syndrome triggered by fructose feeding exacerbated laser-induced choroidal neovascularization in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Febvret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seattle, Washington, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of plasmalogens and iPLA2 in the control of post-natal retinal vascular development in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. GEM - 10. GERLI lipidomics meeting: from membranes to pathologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saint-Jean-Cap-Ferrat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of sub-retinal deposits in age-related macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Annual Conference of European Proteomics Association (Eupa) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraocular pressure and central corneal thickness in an old French population: The MONTRACHET study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Francoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonython-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Binquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Vision and Eye Research (EVER). BEL., Sep 2003, Nice, France. pp.Abstract 2724, </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2013.2724.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyunsaturated fatty acids and plasmalogens in diabetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Isaico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seattle, Washington, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraocular pressure and central corneal thickness in an old French population: The MONTRACHET study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Francoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Binquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonython-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of plasmalogens and polyunsaturated fatty acids in the pathogenesis of glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International society for ocular pharmacoly and toxicology (ISOPT) annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of tear osmolarity measurement to ocular surface assessment in soft contact lens wearers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Muselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénigne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. 1 p., </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2012.T057.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docosahexaenoic acid protects human RPE cells against oxidative stress via PI3K/Akt m-TOR/p70-p85S6K pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Babchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. european association for vision and eye research conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France. 1 p., </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2012.S055.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LDL receptor in the retina: the missing link in aging, the new target in dietary prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. european association for vision and eye research conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. 1 p., </w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2012.3661.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol metabolism via cyp46a1 in glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International society for eye research (ISER) annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fructose diet induced short-term impairment of cone sensitivity and gene expression in rat retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. 1 p., </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2012.4287.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens, polyunsaturated fatty acids (PUFA), and glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International society for eye research (ISER) annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de l’activité rétinienne par les acides gras alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès de physiologie, de pharmacologie et de thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Dijon, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des lipides dans les maladies de l’œil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôle des lipides dans les maladies de l'oeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association RETINA France., Jun 2012, Dijon, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating plasmalogens in patients with primary open angle glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European eye epidemiology (E3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bordeaux, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualiment: the scientifist expertise to promote innovation in food companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International society for nutraceuticals &amp; functional foods annual conference - ISNFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sapporo, Japan. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in metabolic and behavioral responses to Western life style: analysis of the transcortin-deficient mouse after high fat diet and chronic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Minni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine C. Tridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Communauté de Travail des Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur., Dec 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of plasmalogens in erythrocytes of patients with diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural changes in the outer retina and retinal pigment epithelium of the apob100,LDLR-/- mouse, a murine model of aging of the human retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Kantelip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fort Lauderdale, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing the dietary intake of linoleic acid promotes the efficacy of dietary long chain omega-3 fatty acids to incorporate the rat retina and modifies gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fort Lauderdale, Florida, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogen levels are reduced in erythrocytes from patients with diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Isaico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fort Lauderdale, Floride, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs in omega 3 and ocular pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul 2011 - Lipids and Brain 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of fatty acids on choline- and ethanolamine-phospholipids in human ocular and non-ocular tissues by liquid chromatography/tandem mass spectrometry (LC-ESI-MS/MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fort Lauderdale, Florida, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol metabolism in glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European eye epidemiology (E3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hedgehog receptor patched is involved in cholesterol transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. EBSA European Biophysics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens in the pathogenesis of glaucomatous optic neuropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutraceutical, Functional Foods, and Dietary Supplements: Science, Methodologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Nutraceuticals and Functional Foods (ISNFF). INT., Nov 2011, Sapporo, Japan. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens in the regulation of retinal vascular development: design of a mouse model with chemical inhibition of IPLA2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fort Lauderdale, Florida, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo consequences of cholesterol-24s-hydroxylase (CYP46A1) inhibition by voriconazole on cholesterol homeostasis and function in the rat retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fort Lauderdale, Florida, United States. pp.519-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplémentation en acide folique, vitamines B6 et B12 et incidence de la DMLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès Ophtatlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new HPLC-ESI-MS/MS method to characterize and quantify phosphatidyl-choline with VLC-PUFA: Application to human retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, Florida, United States. pp.5954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuron-glia interactions: May 24S-hydroxycholesterol be a signal molecule in the retina in the course of retinal ganglion cell loss?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, Florida, United States. pp.E-Abstract 5954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of environmental AMD risk factors in a population of patients suffering from stroke and myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Héraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2010.3213.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of aging and a pro-diabetic diet on retinal function in a murine model of aging of the human eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine P. Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, Florida, United States. pp.e-abstract 1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dietary omega-3 and omega-6 fatty acids on IOP elevation, electroretinographic changes and retinal ganglion cell loss in a laser-induced rat model of glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salinas-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Fort Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétine et stress olfactif : du vieillissement à la pathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation : Trace Elément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Nations Educational Scientific and Cultural Organization (UNESCO). Labo/service de l'auteur, Ville service, INT., Sep 2010, Rovaltain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de risque nutritionnels dans les pathologies oculaires liées à l'âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation : Trace Elément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Nations Educational Scientific and Cultural Organization (UNESCO). Labo/service de l'auteur, Ville service, INT., Sep 2010, Rovaltain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red blood cell levels of choline-phospholipids as a mirror of retinal and optic nerve compositions: Human data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., May 2009, Fort Lauderdale (Florida), United States. pp.E-Abstract 6124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid profile of tenon's capsule in glaucoma patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Héraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2010.3151.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of 24S-hydroxycholesterol as a biomarker of optic neuropathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2009, Fort Lauderdale, Florida, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition and prevention of aging and pathology of the retina - From concept to clinical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Blackcurrant international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2010, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal ganglion cell loss evaluation by flow cytometry after intravitreal injection of endothelin-1 in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Sequeira-Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine P. Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, Florida, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of phosphatidylcholines containing very long chain polyunsaturated fatty acid (VLC-PUFA) in bovine and human retina by liquid chromatography/tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Journées françaises de spectrométrie de masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of CYP46A1 with CFH, LOC387715 and HTRA1 gene polymorphisms in age-related macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingemar Bjorkhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, Florida, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of environmental AMD risk factors in a population of patients suffering from stroke and myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine P. Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, Florida, United States. pp.E-Abstract 540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et vision : entre promotion et protection du vieillissement de la rétine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation et vision : entre promotion et protection du vieillissement de la rétine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthophylls: from blood to retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Oct 2010, Héraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronutrition et dégénérescence de la rétine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique pour le grand public et les patients atteints de pathologies visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de patients SOS Rétinites., Sep 2010, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would circulating cholesteryl esters be considered as markers for fatty acid composition of the human retina?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, Florida, United States. pp.E-Abstract 5978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid profile of tenon's capsule in glaucoma patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot‐Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, Florida, United States. pp.E-Abstract 2677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocular surface response in contact lens wearers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Muselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénigme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, Florida, United States. pp.e-abstract 1542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of aging and a pro-diabetic diet on retinal function in a murine model of aging of the human eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Portoroz, Slovenia. 1 p., </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2009.272.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of dietary omega-3 polyunsaturated fatty acid deficiency on retinal function and intraocular pressure in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marie Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N.C., France. 1 p., </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2009.2427.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipides et fonctionnement de l'oeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vive le gras (conférences de gastronomie moléculaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel (UNINE). Neuchâtel, CHE., Oct 2007, Neuchâtel, Suisse. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in meibomian fatty acids and ocular surface in patients with meibomian gland dysfunction after minocycline treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Research in Vision and Ophthalmology, Apr 2008, Fort Lauderdale, Florida, United States. pp.e-Abstract 2391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating ether-lipids as an early marker of POAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Portoroz, Slovenia. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2008.4456.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No consequence of dietary omega-3 polyunsaturated fatty acid deficiency on the severity of scopolamine-induced dry eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fort Lauderdale, United States. pp.E-Abstract 118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course of IOP elevation, electroretinographic changes and retinal ganglion cell loss in a rat model of glaucoma induced by laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salinas-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Fort Lauderdale, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal n-3 long chain polyunsaturated fatty acids increase n-3 fatty acids in brain glial cells and retina in the rat and improve rod sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bezelgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Fort Lauderdale, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased oxidative stress is responsible for ether-lipid loss in the retina of senescence accelerated mouse (SAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Fort Lauderdale, United States. pp.E-Abstract 2088-B638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of dietary supplements in ophthalmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Fort lauderdale, United States. pp.E-Abstract 4397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docosahexaenoic acid and ether-lipid changes and ERG alterations during retinal ischemia-reperfusion in the rat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroretinographic and retinal lipid modifications in a rat model of glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Arnavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Villamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of the cholesterol 24-hydroxylase (CYP46) gene in patients with agre-related macular degeneration or primary open-angle glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for research in vision and ophthalmology annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Fort Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial activation and oxidation of the mono trans isomers of linoleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Meeting of the European Section of AOCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of (1-14C) mono trans isomers of linoleic and alpha-linoleic acids in perfused rat liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. Congrès de l'American Oil Chemist's Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative metabolism of (1-14C) mono-trans isomers of essential fatty acids in the fasting rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congres Essential Fatty Acids and Eicosanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diets unbalanced in n-3 polyunsaturated fatty acids on the mouse olfactory function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soubeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSiV 2021: Chemical Signals in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual meeting, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogen depletion in Müller glia alters both Cx43 expression and gap junction intercellular communication with neighbouring astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Karadayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounzer Koudsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Baltimore, Maryland, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ApoB100,LDLR-/- mouse model as an experimental model to study aging of the retina: focus on autophagy, inflammation and oxidative stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Albouery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vancouver, Canada, United States. ASSOC RESEARCH VISION OPHTHALMOLOGY INC, Investigative Ophthalmology and Visual Science, 60 (9), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24-(S)-hydroxycholesterol is a potent modulator of cholesterol metabolism in rat retinal Müller glia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Léger Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. european meeting on Glial cells in health and disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal. Wiley, Glia, 67 (SI), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the use of a circulating biomarker of retinal omega-3 polyunsaturated fatty acids in supplementation conditions: the BLISAR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vancouver, Canada, United States. Association for Research in Vision and Ophthalmology, Investigative Ophthalmology and Visual Science, 60 (9), 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a circulating biomarker highly associated to retinal omega-3 polyunsaturated fatty acid content: the BLISAR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vancouver, Canada, United States. Association for Research in Vision and Ophthalmology, Investigative Ophthalmology and Visual Science, 60 (9), 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of a predictor of retinal omega-3 polyunsaturated fatty acids with advanced age-related macular degeneration: the BLISAR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris P. Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vancouver, Canada, United States. Association for Research in Vision and Ophthalmology, Investigative Ophthalmology and Visual Science, 60 (9), 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol metabolism, autophagy and aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Albouery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Days on Autophagy (CFATG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Grande Motte, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the vitreomacular interface in a French population-based study (The MONTRACHET study: Maculopathy, Optic Nerve, nuTRition, neurovAsCular and HEarT diseases)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouche-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Binquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 56 (7), 1 p., 2015, Investigative Ophthalmology and Visual Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is driving the decision to perform filtering surgery in glaucoma patients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie de Lazzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 56 (7), 1 p., 2015, Investigative Ophthalmology and Visual Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of plasmalogens in retinal glial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine P. Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 56 (7), 1 p., 2015, Investigative Ophthalmology and Visual Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability of dietary omega-3 DHA and lutein for the retina: results from a preclinical study in mini-pigs with encapsulated nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjès Babchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 56 (7), 1 p., 2015, Investigative Ophthalmology &amp; Visual Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol homeostasis in the nervous system and retinal pathologies: Role of cholesterol 24S-hydroxylase (CYP46A1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. journées francophones de nutrition - JFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Masson SAS Editeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de Nutrition et de Diététique, 50 (6), 8 p., 2015, Cahiers de Nutrition et de Diététique. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2015.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory cytokines decrease viability and alter ganglioside profile in retinal pigment epithelium cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dossarps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Acta Ophthalmologica, 91 (s252), 284 p., 2013, Abstracts from the 2013 European Association for Vision and Eye Research Conference. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2013.F001.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration centrale de la perception sensorielle associée à l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fioramonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Datiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées qualiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of tear osmolarity measurement to ocular surface assessment in contact lens wearers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Muselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénigne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Fort Lauderdale, United States. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 53, 1 p., 2012, Investigative Ophthalmology and Visual Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of post-natal retinal vascular development in mice models of iPLA2 inhibition and plasmalogen deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Fort Lauderdale, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 53, 1 p., 2012, Investigative Ophthalmology and Visual Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of rod sensitivity and gene expression changes in the retina of fructose-fed insulin-resistant mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine P. Creuzot Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Fort Lauderdale, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 53, 1 p., 2012, Investigative Ophthalmology and Visual Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of 24s-hydroxycholesterol on primary glial Müller cells. New insights on Müller cells function and cholesterol homeostasis in the retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fort Lauderdale, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 53, 1 p., 2012, Investigative Ophthalmology and Visual Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional n-3 polyunsaturated fatty acids deficiency affects microglia phenotype and brain cytokine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th FENS forum of neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is spectral domain optical coherence tomography useful in improving the contour line with the heidelberg retina tomograph?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Francoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Fort Lauderdale, Floride, United States. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 53, 1 p., 2012, Investigative Ophthalmology and Visual Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of fatty acids in mice brain: effect of inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Castanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul de la Société Française pour l’Etude des Lipides (SFEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional omega-3 deficiency and emotional behaviors: a role of CB1R?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Manzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul 2011 - Lipids and Brain 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of perinatal high fat diet on metabolic parameters, visual function and behaviour in adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul 2011 - Lipids and Brain 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPE/Choroid and Neuroretina Differences in Lipid Profile in Humans, and Possible Correlations to Dietary Lipid Intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Fort Lauderdale, United States. , Investigative Ophthalmology and Visual Science, 49, pp.e-abstract 764, 2008, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary prevention of visual function and cognitive decline by omega-3 polyunsaturated fatty acids in Senescence Accelerated Mouse P8 (SAM P8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moranis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fort Lauderdale, United States. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 49, 2008, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of lipid accumulation in lacrimal gland from NOD mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K J Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fort Lauderdale, United States. Association for Research in Vision and Ophthalmology, Investigative Ophthalmology and Visual Science, 49, 2008, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ether-lipid and docosahexaenoic acid (DHA) levels in erythrocytes of patients with glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Fort Lauderdale, United States. , Investigative Ophthalmology and Visual Science, 49, pp.e-abstract 1571, 2008, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of Branched-Chain Fatty Acids in Conjunctival Cell Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Fort Lauderdale, United States. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 48, pp.e-Abstract 5305, 2007, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid composition of lacrimal glands in rats: comparison with human lacrimal glands and possible nutritional modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Fort Lauderdale, United States. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 48, pp.e-Abstract 440, 2007, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory effects of GLA and EPA on a scopolamine-induced dry eye rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Fort Lauderdale, United States. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 48, pp.e-Abstract 376, 2007, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exorbital Lacrimal Gland Is 100 Times More Susceptible Than the Retina to Dietary Supplies in Long Chain Omega-6 and Omega 3 Polyunsaturated Fatty Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Fort Lauderdale, United States. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 48, 2007, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of intravitreal injection of Indocyanine Green, Triamcinolone Acetonide and Trypan Blue on the electroretinographic response of rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guillaubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Fort Lauderdale, United States. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 48 (5), pp.e-abstract 82, 2007, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary docosahexaenoic acid (DHA) protects retinal function against Ischemia-reperfusion in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Fort Lauderdale, United States. Investigative Ophthalmology and Visual Science, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice display cholesterol deposits in the retina and reduced electroretinographic response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias-W. Seeliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Fort Lauderdale, United States. Investigative Ophthalmology and Visual Science, 47, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inflammatory model of dry eye syndrome using scopolamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guillaubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. international conference of the international society for ocular cell biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cambridge, United Kingdom. Investigative Ophthalmology and Visual Science, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxysterols Incorporate in Primary Porcine Retinal Pigment Epithelial Cells and Induce Inflammation and Oxidative Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Fort Lauderdale, United States. </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 47, 2006, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary superoxide dismutase protects against light-induced retinal oxidative stress in young senescence accelerated mice (SAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Fort Lauderdale, United States. Investigative Ophthalmology and Visual Science, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Course of Inflammation and Apoptosis in a Scopolamine–Induced Dry Eye Rat Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guillaubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Fort Lauderdale, United States. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 47, pp.e-Abstract 5573, 2006, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparision of fatty acids in the tear film lipid layer of normal individuals and patients suffering from chronic blepharitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Pisella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Passemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Fort Lauderdale, United States. Investigative Ophthalmology and Visual Science, 46, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed analysis of retinal and retinal pigment epithelium phospholipid species: focus on ether-lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Fort Lauderdale, Floride, United States. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 46, 2 p., 2005, Proceedings of Association for Research in Vision and Ophthalmology Annual Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an experimental model of dry eye in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guillaubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology 2005 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Fort Lauderdale, United States. Investigative Ophthalmology and Visual Science, 46, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docosahexaenoic acid and ether-lipids are correlated to ERG alterations during retinal ischemia-reperfusion in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for research in vision and ophthalmology annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Fort Lauderdale, United States. Investigative Ophthalmology and Visual Science, 46, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related study of the retinal function and morphology of Senescence Accelerated Mouse (SAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Reme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fort Lauderdale, United States. Investigative Ophthalmology and Visual Science, 45, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Oxidative Stress in Aging of the Retina in the ApoB100,LDLR-/- Mouse, a Murine Model of Aging of the Human Retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marie Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50 (13), pp.4500, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ether-Lipids Are Involved in Retinal Vegf Expression and in Postnatal Hyaloid Vessel Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Ivings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50 (13), pp.e-Abstract 2925, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens au goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mutelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°7, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.44-69, 2025, </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/eqsf-0337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel insoupçonné des aliments fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°3, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.44-65, 2023, </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/TBQH-Z030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Microbiote Intestinal notre nouvel allié santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°2, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.46-65, 2022, </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/Z3BN-R647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Polyunsaturated Fatty Acids, Intraocular Pressure, and Glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Nutrition, Diet, and the Eye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.497-511, 2019, </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-815245-4.00030-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary polyunsaturated fatty acids, intraocular pressure, and glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of nutrition, diet, and the eye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 663 p., 2014, 978-0-12-401717-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements médicaux de la DMLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen, Salomon Yves ; Souied, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dégénérescence Maculaire Liée à l'Âge (DMLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médecine Sciences Publications Lavoisier, pp.73-79, 2012, Rétine, 978-2-257-20516-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements médicaux de la DMLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dégénérescence Maculaire Liée à l'Âge (DMLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (1ère ed.), Médecine Sciences Publications Lavoisier, 2012, Rétine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomicronutriments et pathologies oculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les phytomicro-nutriments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, Tec et Doc, pp.1-12, 2012, 978-2743014179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CSGA a ouvert ses portes pour fêter les 20 ans du bâtiment CSG sur le campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chambaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon et son équipe récompensés par la Fondation de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fondation de France récompense les recherches d’une équipe du CSGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du contenu de la rétine en acides gras polyinsaturés oméga-3 à travers le dosage de 7 molécules d’esters de cholestérol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021058914; FR3100971. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour la fabrication d'une émulsion sèche en poudre contenant au moins un principe actif lipophile et émulsion sèche obtenue par ce procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Francisco Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2014076432 A1. 2013, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaine du Cerveau 2018 : le CSGA mobilisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Ruffino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pedard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des oméga 3 pour la rétine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la teneur en acides gras polyinsaturés longue chaîne n-3 dans différentes viandes/chairs, détermination de leurs propriétés nutritionnelles chez un animal modèle et acceptabilité par les consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential omega-3 fatty acids tune microglial phagocytosis of synaptic elements in the developing brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Greenhalgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Lacabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking investment for nutritionsensitive food systems research: turning N4G commitments into UNFSS+4 actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Maître D’hôtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisia Lourme-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cirad, Montpellier, France; Inrae; IRD; IFPRI; CGIAR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets bénéfiques des Omega 3 sur le cœur, la vision et le développement cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2016, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches du métabolisme des acides gras trans polyinsaturés chez l'homme et chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 1998. Français. </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02842361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMLA, quels espoirs ? Focus sur une maladie méconnue mais tellement perturbante : la DMLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œil était dans l’assiette…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId936"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LIONEL BRETILLON </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lionel-bretillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6957-100X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">149670303</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (154)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “N-3 PUFA deficiency disrupts oligodendrocyte maturation and myelin integrity during brain development”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Decoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Galadriel Briere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (3), pp.796-796. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.24321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary n-3 polyunsaturated fatty acid deficiency alters olfactory mucosa sensitivity in young mice but has no impact on olfactory behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soubeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutritional Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (8), pp.706-719. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1028415X.2022.2082642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of dietary n-3 polyunsaturated fatty acid intake during the perinatal and post-weaning periods on the phospholipid and ganglioside composition of olfactory tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soubeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Mézière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 191, pp.102556. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plefa.2023.102556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic differences in rod and cone membrane composition: implications for cone degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Verra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Spinnhirny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Sandu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 260, pp.3131-3148. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-022-05684-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens Regulate Retinal Connexin 43 Expression and Müller Glial Cells Gap Junction Intercellular Communication and Migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Karadayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.864599. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2022.864599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal cholesterol metabolism is perturbated in response to experimental glaucoma in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Léger-Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Morala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (3), pp.e0264787. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0264787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03728218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N‐3 PUFA deficiency disrupts oligodendrocyte maturation and myelin integrity during brain development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Decoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Galadriel Briere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (1), pp.50-70. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.24088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of erythrocyte membrane phospholipid composition in preterm newborns with retinopathy of prematurity: The omegaROP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Karadayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.921691. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2022.921691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macular Pigment and Open-Angle Glaucoma in the Elderly: The Montrachet Population-Based Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alassane Seydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Binquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Chamard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (7), pp.1830. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm11071830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03643374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipidomic profile of human nasal mucosa and associations with circulating fatty acids and olfactory deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Gudziol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Menzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.16771. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-93817-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESVEGA, a nutraceutical omega-3/resveratrol supplementation, reduces angiogenesis in a preclinical mouse model of choroidal neovascularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Courtaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Aires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Chiara Guerrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (20), pp.11023. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms222011023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03429086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal dietary omega-3 deficiency worsens the deleterious effects of prenatal inflammation on the gut-brain axis in the offspring across lifetime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Leyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Decoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Briere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quadros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 46 (3), pp.579-602. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41386-020-00793-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the retinal content in omega‐3 fatty acids for age‐related macular‐degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte M. J. Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical and Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.e404. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ctm2.404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ALGOVUE Clinical Trial: Effects of the Daily Consumption of Eggs Enriched with Lutein and Docosahexaenoic Acid on Plasma Composition and Macular Pigment Optical Density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen-Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Thabuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bourdillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (10), pp.3347. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu13103347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential omega-3 fatty acids tune microglial phagocytosis of synaptic elements in the mouse developing brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïra Rossitto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Greenhalgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (1), pp.6133. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-020-19861-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability and spatial distribution of fatty acids in the rat retina after dietary omega-3 supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vidal Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bokkyoo Jun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 61 (12), pp.1733-1746. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.RA120001057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye lymphatic defects induced by bone morphogenetic protein 9 deficiency have no functional consequences on intraocular pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela Subileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Carret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vilgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.16040. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-71877-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02979188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of patched drug efflux increases vemurafenib effectiveness against resistant braf(V600E) melanoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Signetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelli Elizarov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méliné Simsir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Douguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (6), pp.1500. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12061500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal exposure to diets with different n-6:n-3 fatty acid ratios affects olfactory tissue fatty acid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiro Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soubeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.10785. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-67725-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02904434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of dimension reduction in penalized regression methods for high dimensional grouped data: a case study in low sample size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.3628-3634. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btz135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is 24(S)-hydroxycholesterol a potent modulator of cholesterol metabolism in Müller cells? An in vitro study about neuron to glia communication in the retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Léger Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Morala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 189, pp.107857. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exer.2019.107857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profile of fatty acids, tocopherols, phytosterols and polyphenols in mediterranean oils (argan oils, olive oils, milk thistle seed oils and nigella seed oil) and evaluation of their antioxidant and cytoprotective activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (15), pp.1791-1805. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612825666190705192902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of erythrocyte membrane polyunsaturated fatty acids in preterm newborns with retinopathy of prematurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Meillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis S. Semama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chantegret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.7930. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44476-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Eye Epidemiology spectral-domain optical coherence tomography classification of macular diseases for epidemiological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Gattoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriëlle H.S. Buitendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunde Peto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Schmitz-Valckenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 97 (4), pp.364-371. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aos.13883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First international descriptive and interventional survey for cholesterol and non-cholesterol sterol determination by gas- and liquid-chromatography–Urgent need for harmonisation of analytical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Lütjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingemar Bjorkhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Friedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Kerksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Lövgren-Sandblom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 190, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsbmb.2019.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early impairments in the retina of rats fed with high fructose/high fat diet are associated with glucose metabolism deregulation but not dyslipidaemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lalarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Febvret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42528-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a diet supplemented with fat from pressed-cooked cheese, butter or palm oil on blood lipids, faecal fat excretion and body composition of rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvette Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beuvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dairy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95, pp.44-49. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.idairyj.2019.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Decreasing Prevalence of Nonrefractive Visual Impairment in Older Europeans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Le Goff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therese von Hanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Mirshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Khawaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ophthalmology: Journal of The American Academy of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125 (8), pp.1149-1159. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ophtha.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systemic and Ocular Determinants of Peripapillary Retinal Nerve Fiber Layer Thickness Measurements in the European Eye Epidemiology (E3) Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Breteler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Mauschitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pieter W.M. Bonnemaijer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kersten Diers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Rauscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ophthalmology: Journal of The American Academy of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125 (10), pp.1526-1536. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ophtha.2018.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytoprotective activities of milk thistle seed oil used in traditional tunisian medicine on 7-ketocholesterol and 24s-hydroxycholesterol-induced toxicity on 158n murine oligodendrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Rezig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Vejux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (7), pp.95. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox7070095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary omega-3 deficiency exacerbates inflammation and reveals spatial memory deficits in mice exposed to lipopolysaccharide during gestation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Amadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain, Behavior, and Immunity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73, pp.427-440. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbi.2018.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive study of rodent olfactory tissue lipid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Deprêtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 131, pp.32-43. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plefa.2018.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry eye disease in the elderly in a French population-based study (the Montrachet study: Maculopathy, Optic Nerve, nuTRition, neurovAsCular and HEarT diseases): Prevalence and associated factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Alassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Binquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ocular Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (1), pp.112 - 119. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtos.2017.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International descriptive and interventional survey for oxycholesterol determination by gas- and liquid-chromatographic methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Lütjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingemar Bjorkhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Friedrichs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anja Kerksiek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf-Jochen Geilenkeuser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 153, pp.26-32. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2018.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effects of major fatty acids present in the Mediterranean diet (oleic acid, docosahexaenoic acid) and in hydrogenated oils (elaidic acid) on 7-ketocholesterol-induced oxiapoptophagy in microglial BV-2 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryam Debbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Meddeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 207 (Pt B), pp.151-170. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01912331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argan Oil-Mediated Attenuation of Organelle Dysfunction, Oxidative Stress and Cell Death Induced by 7-Ketocholesterol in Murine Oligodendrocytes 158N</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Badreddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mostafa Karym</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryam Debbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (10), pp.2220. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms18102220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidation-Induced Increase In Photoreactivity of Bovine Retinal Lipid Extract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Koscielniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Serafin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Oles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zadlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Biochemistry and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 75 (3-4), pp.443 - 454. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12013-017-0832-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docosahexaenoic Acid Modulates Oxidative Stress over PI3K Signaling Pathway Activation in Age Related Macular Degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Babchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cell Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 02 (01), pp.1000137. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4172/2576-1471.1000137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of age-related macular degeneration in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna M. Colijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriëlle H. S. Buitendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Prokofyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria L. Cachulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ophthalmology: Journal of The American Academy of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 124 (12), pp.1753 - 1763. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ophtha.2017.05.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol metabolism and glaucoma: Modulation of Muller cell membrane organization by 24S-hydroxycholesterol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Léger-Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Ferrerro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, S0009-3084(17)30020-8 (Part B), pp.179-191. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2017.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux manger pour mieux voir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bien Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28/09/2017 (édition Dijon 21D)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophthalmic epidemiology in Europe: the “European Eye Epidemiology” (E3) consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Korobelnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriëlle H. S. Buitendijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Foster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Hammond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.197 - 210. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-015-0098-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships of Macular Pigment Optical Density With Plasma Lutein, Zeaxanthin, and Diet in an Elderly Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Alassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Binquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Cottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (3), pp.1160-1167. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.15-18007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmatic Ganglioside Profile and Age-Related Macular Degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dossarps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ophthalmic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 56 (1), pp.41 - 48. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000444059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Montrachet Study: study design, methodology and analysis of visual acuity and refractive errors in an elderly population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Binquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nyiazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Ophthalmologica Scandinavica -Supplement-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 94 (2), pp.e90 - e97. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aos.12842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Distribution of Macular Pigment in an Elderly French Population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Alassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Binquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 57 (10), pp.4469-4475. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.16-19958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of brain PUFA content in different experimental models of mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids (PLEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.plefa.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation of the Auditory Nerve via the Middle Ear Cavity in Rats with Partial Hearing Preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Guigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Leterme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tourrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Audiology and Neurotology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (2), pp.98 - 104. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000444005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective Effects of α-Tocopherol, γ-Tocopherol and Oleic Acid, Three Compounds of Olive Oils, and No Effect of Trolox, on 7-Ketocholesterol-Induced Mitochondrial and Peroxisomal Dysfunction in Microglial BV-2 Cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryam Debbabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Nury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mekahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Bezine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (12), pp.E1973. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms17121973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganglioside Profiling of the Human Retina: Comparison with Other Ocular Structures, Brain and Plasma Reveals Tissue Specificities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine P. Creuzot‐Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (12), pp.e0168794. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0168794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol and ocular pathologies: focus on the role of cholesterol-24S-hydroxylase in cholesterol homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert-Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (2), pp.D204. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2014056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01233911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of dietary polyunsaturated fatty acids causes synapse dysfunction in the drosophila visual system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Ménagé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ferveur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (8), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0135353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incorporation of lutein and docosahexaenoic acid from dietary microalgae into the retina in quail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen-Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pouillart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Thabuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Sciences and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (2), pp.222-229. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/09637486.2014.971227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxysterols: Influence on plasma membrane rafts microdomains and development of ocular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Filomenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steroids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99 (Part B), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.steroids.2015.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early adaptive response of the retina to a pro-diabetogenic diet: Impairment of cone response and gene expression changes in high-fructose fed rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doulaye Dembele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 135, pp.37-46. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exer.2015.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docosahexaenoic acid modulates oxidative stress-induced apoptosis via PI3K/Akt m-TOR/p70S6K pathways in human RPE cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjès Babchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (6), pp.786-796. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.201400155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprehending ganglioside diversity: a comprehensive methodological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Chaux-Picquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (9), pp.1821-1835. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.D060764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantethine alters lipid composition and cholesterol content of membrane rafts, with down-regulation of cxcl12-induced t cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel van Gijsel-Bonnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Molino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Khrestchatisky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cellular Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (230), pp.2415-2425. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jcp.24971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular connections between autophagy and inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediators of Inflammation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2015/398483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal high-fat diet increases hippocampal vulnerability to the adverse effects of subsequent high-fat feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine L. Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Garate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychoneuroendocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53, pp.82-93. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psyneuen.2014.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens in the retina: From occurrence in retinal cell membranes to potential involvement in pathophysiology of retinal diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107 (Part A), pp.58-65. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2014.07.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of plasmalogens in post-natal retinal vascular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0101076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiques de la nutrition en ophtalmologie – application à la dégénérescence maculaire liée à l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, tome 167 (3), pp.243-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo consequences of cholesterol-24S-hydroxylase (CYP46A1) inhibition by voriconazole on cholesterol homeostasis and function in the rat retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 446 (3), pp.775 - 781. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.01.118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erythrocyte phospholipid and polyunsaturated fatty acid composition in diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Isaico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (9), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0106912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01222439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocular surface assessment in soft contact lens wearers; the contribution of tear osmolarity among other tests.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Muselier-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénigne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Ophthalmologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (4), pp.364-369. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aos.12103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic syndrome triggered by high-fructose diet favors choroidal neovascularization and impairs retinal light sensitivity in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Febvret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (11), pp.1-13. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0112450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01212001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher sous les Ors de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Cru - Les News du Centre Inra de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Octobre (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mouse model of in vivo chemical inhibition of retinal calcium-independent phospholipase A2 (iPLA2).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Saab-Aoudé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (4), pp.903-11. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2012.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single nucleotide polymorphism in the cholesterol-24S-hydroxylase (CYP46A1) gene and its association with CFH and LOC387715 gene polymorphisms in age-related macular degeneration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingemar Björkhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (11), pp.7026-33. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.12-9652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum omega-3 fatty acids are not associated with age-related macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, pp.21-23. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1586/eop.11.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady-state levels of retinal 24S-hydroxycholesterol are maintained by glial cells intervention after elevation of intraocular pressure in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Ophthalmologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (7), pp.e560-e567. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2012.02490.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatp1 deficiency affects retinal light response and dark adaptation, and induces age-related alterations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Chekroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles R. Ducharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (11), pp.e50231. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0050231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term long chain omega3 diet protects from neuroinflammatory processes and memory impairment in aged mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (5), 13 p. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0036861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of serine-plasmalogens in human retina and optic nerve: identification of atypical species with odd carbon chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kornél Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral Vishnuprasad Brahmbhatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 53 (2012), pp.776-783. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.D022962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid composition of the human eye: are red blood cells a good mirror of retinal and optic nerve fatty acids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (4), pp.e35102. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0035102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyunsaturated fatty acids induce modification in the lipid composition and the prostaglandin production of the conjunctival epithelium cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 250 (2), pp.211-222. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-011-1801-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs in omega 3 and ocular pathologies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18 (5), pp.279-283. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2011.0407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary polyunsaturated fatty acids reduce retinal stress induced by an elevation of intraocular pressure in rats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (4), pp.286-95. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nutres.2011.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional Omega-3 deficiency abolishes endocannabinoid mediated neuronal functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lafourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Mato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Duffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marja Sepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (3), pp.345-350. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nn.2736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00612705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hedgehog receptor patched is involved in cholesterol transport.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier R. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (9), pp.e23834. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing dietary linoleic acid promotes long chain omega-3 fatty acid incorporation into rat retina and modifies gene expression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 93 (5), pp.628-35. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exer.2011.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24S-hydroxycholesterol and cholesterol-24S-hydroxylase (CYP46A1) in the retina: from cholesterol homeostasis to pathophysiology of glaucoma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Physics of Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (6), pp.496-9. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphyslip.2011.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinas of the diurnal rodent arvicanthis ansorgei are highly resistant to experimentally induced stress and degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille L. Boudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hicks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (12), pp.8686-8700. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.11-8162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition et pathologies de la vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutriform Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.58-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of phosphatidylcholines containing very-long-chain polyunsaturated fatty acid in bovine and human retina using liquid chromatography/tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1217 (49), pp.7738-7748. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2010.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acides gras polyinsaturés de la rétine : ont-ils une origine alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipid Nutri +</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential effect of maternal diet supplementation with alpha-linolenic adcid or n-3 long-chain polyunsaturated fatty acids on glial cell phosphatidylethanolamine and phosphatidylserine fatty acid profile in neonate rat brains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bezelgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (2), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1743-7075-7-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplémentation en acide folique, vitamines B6 et B12 et incidence de la DMLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions Ophtalmologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (15), pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronutrition : de la théorie à l'application en clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités Ophtalmologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid nutrition and eye health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipid Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (6), pp.130-133. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lite.201000028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments alimentaires. Science ou marketing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine P. Creuzot‐Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (31), pp.94-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into the genetics of age-related macular degeneration in connection with lipid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and structural effect of intravitreal indocyanine green, triamcinolone acetonide, trypan blue, and brilliant blue G on rat retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Passemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RETINA. The Journal of Retinal and Vitreous Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (8), pp.1294-1301. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/IAE.0b013e3181d205aa⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insight into the genetics of age-related macular degeneration in connection with lipid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (1), pp.15-18. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1586/eop.09.64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et vision : entre promotion et protection du vieillissement de la rétine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lettre Scientifique de l'Institut Français pour la Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 141, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acides gras polyinsaturés de la rétine : ont-ils une origine alimentaire ? Lipid Nutri+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouche-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'Informations Scientifiques - ITERG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ins and outs of cholesterol in the vertebrate retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven J. Fliesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 51 (12), pp.3399-3413. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.R010538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dietary omega-3 and omega-6 fatty acids on IOP elevation, electroretinographic changes and retinal ganglion cell loss in a laser-induced rat model of glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salinas-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine P. Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 248 (4), pp.605-606. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-009-1228-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronutrition : de la théorie à l'application en clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités Ophtalmologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170, pp.29-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléments alimentaires. Science ou marketing ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (31), pp.94-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary n-3 and n-6 PUFA enhance DHA incorporation in retinal phospholipids without affecting PGE1 and PGE2 levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 44 (5), pp.465-470. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11745-009-3289-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il une place pour la micronutrition dans les glaucomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités Ophtalmologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 165, pp.36-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary open-angle glaucoma: association with cholesterol 24S-hydroxylase (CYP46A1) gene polymorphism and plasma 24-hydroxycholesterol levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingemar Björkhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Diczfalusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (12), pp.5712-5717. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.09-3655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altered expression of genes functioning in lipid homeostasis is associated with lipid deposition in NOD mouse lacrimal gland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaijin Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.L. Xiaodong Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Macveigh-Aloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melinda Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (3), pp.319-332. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exer.2009.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition for the eye: different susceptibility of the retina and the lacrimal gland to dietary omega-6 and omega-3 polyunsaturated fatty acid incorporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ophthalmic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (4), pp.216-224. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000217726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of a 2-month dietary supplementation with polyunsaturated fatty acids in dry eye induced by scopolamine in a rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 247 (8), pp.1039-1050. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-009-1080-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red blood cell plasmalogens and docosahexaenoic acid are independently reduced in primary open-angle glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 89 (6), pp.840-853. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exer.2009.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dietary combination of omega-3 and omega-6 polyunsaturated fatty acids is more efficient than single supplementations in the prevention of retinal damage induced by elevation of intraocular pressure in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salinas-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 247 (9), pp.1191-1203. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-009-1094-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branched-chain fatty acids, increased in tears of blepharitis patients, are not toxic for conjunctival cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 93 (10), pp.1391-n/a. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bjo.2008.156356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid and fatty acid profile of the retina, retinal pigment epithelium/choroid, and the lacrimal gland, and associations with adipose tissue fatty acids in human subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (6), pp.521-528. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exer.2008.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in meibomian fatty acids and clinical signs in patients with meibomian gland dysfunction after minocycline treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Muselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (6), pp.819-822. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bjo.2007.133900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in meibomian fatty acid composition in patients with meibomian gland dysfunction and aqueous-deficient dry eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (1), pp.116-119. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bjo.2007.126144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">224 Modification des teneurs en plasmalogènes et en acide docosahexaénoïque (DHA) dans les érythrocytes des patients glaucomateux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marie Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. d'Athis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (S1), pp.80. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0181-5512(08)70821-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course of ocular surface and lacrimal gland changes in a new scopolamine-induced dry eye model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Graefe's Archive for Clinical and Experimental Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 246 (6), pp.857-867. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00417-008-0784-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">023 Prix EVER Théa segment antérieur. Évaluation d’un modèle de glaucome induit par laser chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marie Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salinas-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (S1), pp.22. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0181-5512(08)70617-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition lipidique périnatale et vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions Ophtalmologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 117 (tome 13)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholestérol et rétine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réflexions Ophtalmologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13 (116), pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary cyclic fatty acids derived from linolenic acid do not exhibit intrinsic toxicity in the rat during gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (10), pp.1534-1537. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108002668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in meibomian fatty acids and ocular surface in patients with meibomian gland dysfunction after minocycline treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (S1), pp.92. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0181-5512(08)70862-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effects of Myocardial Postconditioning are Associated With Reduced Oxidative Stress in a Senescent Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Delemasure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Debin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 85 (12), pp.1802 - 1808. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/tp.0b013e3181775367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ApoB100,LDLR-/- mice exhibit reduced electroretinographic response and cholesteryl esters deposits in the retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias-W. Seeliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylene Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49 (4), pp.1307-1314. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1167/iovs.07-0808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol-24S-hydroxylase (CYP46A1) is specifically expressed in neurons of the neural retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulf Diczfalusy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingemar Bjorkhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (4), pp.361-366. </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02713680701231857⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">042 Effets de colorants intravitréens sur l’électrorétinogramme chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillaubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (S2), pp.2S162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens in the retina: In situ hybridization of dihydroxyacetone phosphate acyltransferase (DHAP-AT) - the first enzyme involved in their biosynthesis - and comparative study of retinal and retinal pigment epithelial lipid composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (1), pp.143-151. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.exer.2006.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">008 Évaluation d’un modèle de glaucome induit par laser chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marie Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salinas-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Français d'Ophtalmologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (S2), pp.2S153. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0181-5512(07)79820-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxysterols induced inflammation and oxidation in primary porcine retinal pigment epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Eye Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (3), pp.271-280. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02713680601187951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rosuvastatin on the NAD(P)H oxidase activity in the retina and electroretinographic response of spontaneously hypertensive rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 151 (7), pp.979-986. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.bjp.0707322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The retina is more susceptible than the brain and the liver to the incorporation of trans isomers of DHA in rats consuming trans isomers of alpha-linolenic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (5), pp.515-525. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2006033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo oxidation of [9-14C] cyclic fatty acids derived from linolenic acid in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Taran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (2), pp.189-193. </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2006008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In senescence accelerated mouse (SAM) heart, the protective effect of postconditioning is associated with a decrease in oxidative stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Delemasure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Debin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (supplement 1), pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo oxydation of [9-14C] cyclic fatty acids derived from linoleic acid in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Loreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Taran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (2), pp.189-193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ hybridization of dihydroxyacetone phosphate acyltransferase, the regulating enzyme involved in plasmalogen biosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 136 (1-2), pp.142-147. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molbrainres.2005.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolites of conjugated isomers of alpha-linolenic acid (CLnA) in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Angers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juanéda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53, pp.1422-1427. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf0481958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo oxidation of carboxyl-labelled cyclic fatty acids formed from linoleic and linolenic acids in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Sergiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (2), pp.123-130. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2004019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo oxydation of carboxyl-labelled cyclic fatty acids formed from linoleic and linolenic acids in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Sergiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44, pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acide gras trans et acide linoléique conjugué (CLA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NAFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 4, pp.13-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Might analysis synthesis and metabolism of CLA contribuate to explain the biological effects of CLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2003, pp.363-369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in health effects of trans gamma-linolenic acid isomers in human</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 103, pp.478-482</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomerization increases the postprandial oxidation of linoleic acid but not alpha-linolenic acid in men</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Scrimgeour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (6), pp.995-997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiepileptic drugs increase plasma levels of 4beta-hydroxycholesterol in humans. Evidence for involvement of cytochrome P450 3A4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacoub Aden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Bertilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrika Broomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 276 (42), pp.38685-38689. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M105127200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conjugated linoleic acid (CLA) and functional food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8, pp.328-332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the turnover of brain cholesterol in patients in patients with Alzheimer's disease. Abnormal induction of the cholesterol-catabolic enzyme CYP46 in glial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bogdanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.G. Lund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Diczfaluzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lannfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 314, pp.45-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No effect of dietary trans isomers of alpha-linolenic acid on platelet aggregation and haemostatic factors in European healthy men : the TRANSLinE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Beaufrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.H.F. Vermunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrombosis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 100, pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma levels of 24S-hydroxycholesterol reflect the balance between cerebral production and hepatic metabolism and are inversely related to body surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Lütjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Stahle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torulf Widhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Bindl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (5), pp.840-845</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma levels of 24S-hydroxycholesterol in patients with neurological diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Siden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.O. Wahlund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lütjohann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Minthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 293, pp.87-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomères trans de l'acide alpha-linolénique et agrégation plaquettaire chez l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (1), pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue sur le devenir métabolique dea acides gras trans polyinsaturés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 6 (2), pp.188-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of conjugated linoleic acid isomers on the hepatic microsomal desaturation activities in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34 (9), pp.965-969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desaturation and chain elongation of (1-14C) mono-trans isomers of linoleic and alpha-linolenic acids in perfused rat liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Sébédio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 39 (11), pp.2228-2236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro desaturation or elongation of monotrans isomers of linoleic acid by rat liver microsomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mairot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 185, pp.17-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative metabolism of (1-14C) mono-trans isomers of linoleic and alpha linoleic acids in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1390, pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative metabolism of (1-14C) mono-trans isomers of essential fatty acids in the fasting rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prostaglandins, Leukotrienes and Essential Fatty Acids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 57 (2), n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of 18:3 delta 9 cis, 12 cis, 15 trans in rat liver microsomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Blond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32 (7), pp.731-735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of complex gangliosides does not affect retinal structure and function in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatice Adsiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Dubus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Seattle, WA, United States. pp.1691</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol metabolism, oxysterols and retinal integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Léger-Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. international ISSFAL congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for the Study of Fatty Acids and Lipids, Jul 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’alimentation dans le fonctionnement, le vieillissement et les pathologies liées à l’âge de la rétine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RETINA France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of cholesterol metabolism in an experimental model of glaucoma in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Léger Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vancouver, Canada, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipides, santé et vieillissement DMLA et pathologies oculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique annuelle du Groupe Lipides et Nutrition (GLN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens and cell‐cell communication between retinal glial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nice, France. 1 p., </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2017.01552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of docosahexaenoic acid on the viability of human tenon's fibroblasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Lazzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Creuzot-Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nice, France. 1 p., </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2017.04121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pro-diabetic diet triggers early functional and structural changes in the rat retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lalarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baltimore, Maryland, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of 24-S-hydroxycholesterol in membrane dynamics during retinal gliosis in glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Baltimore, Maryland, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal enrichment in omega-3 polyunsaturated fatty acids limits choroidal neovascularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Kirmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bellenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seattle, WA, United States. pp.5806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01499370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a reduction of plasmalogen levels on Muller cell metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seattle, United States. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fat-high fructose diet triggered metabolic syndrome and retinal neovascular complications in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lalarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decocq-Poumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seattle, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High fat-high fructose diet triggered metabolic syndrome and retinal neovascular complications in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Lalarme,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Decocq-Poumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marie Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARVO, May 2016, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gangliosides in the retina: a comparative inventory with brain and other ocular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marie Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARVO, May 2016, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could 24-S-hydroxycholesterol play a role in Müller glial cell's membrane dynamics in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EVER, European Association for Vision and Eye Research, Belgique., Oct 2016, Nice, France. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2016.0377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of lipid membrane organization of Müller Glial Cells (MGC) by 24-(S)-hydroxycholesterol (24-S-OHC) in glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Gabrielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gendrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Lachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENOR Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol homeostasis and retinal stress in anterior ischemic optic neuropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouchepillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Seattle, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens and cell-cell communication between retinal glial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seattle, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encapsulation de la lutéine et du DHA sous forme d’émulsions sèches : intérêt pour les pathologies rétiniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjès Babchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique annuelle du Groupe Lipides et Nutrition (GLN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol homeostasis and retinal stress in anterior ischemic optic neuropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouche-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARVO, May 2016, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4812 - A0028 Gangliosides in the retina: a comparative inventory with brain and other ocular structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seattle, Etats-Unis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens and cell-cell communication between retinal glial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assoc Res Vis &amp; Ophthalmol, May 2016, Seattle, United States. pp.4207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a reduction of plasmalogen levels on Muller cell metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Assoc Res Vis &amp; Ophthalmol, May 2016, Seattle, United States. pp.4204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carotenoids under the spotlight: from diet to the retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. congress of the international society for the study of fatty acids and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary fatty acids in the retina: beyond DHA, is EPA the underestimate intermediate?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjès Babchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. congress of the international society for the study of fatty acids and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Stellenbosch, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of 24-S-hydroxycholesterol in Müller glial cell’s membrane dynamics in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Seattle, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of plasmalogens in the photoreactivity of human retinal lipid extracts of different age groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tadeusz J. Sarna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka A. Broniec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna K. Pilat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena M. Olchawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Duda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Denver, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between erythrocyte and ciliary epithelium phosphatidylcholine concentrations in healthy humans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.E. Zhiguo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acids and the prevention of ocular pathologies: where do we stand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">journées Chevreul 2015 - lipid and brain 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française pour l'Etude des Lipides (SFEL). FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinopathy of prematurity screening: evaluation of a first screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pallot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Dossarps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie de Lazzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Denver, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lens status and macular pigment optical density in an old French population (MONTRACHET's study: Maculopathy, Optic Nerve, nuTRition, neurovAsCular and HEarT diseases)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Alassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Binquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nice, France. 1 p., </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2015.0460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens, erythrocyte deformability, and retinal vascular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">european association for vision and eye research (EVER) annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipides et rétine - Aspects biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. journées francophones de nutrition - JFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Brussels, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens, astrocytes, and retinal vascular development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2014.2223.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macular pigment optical density in a French population over 75 years old (MONTRACHET’s study: Maculopathy, Optic Nerve, nuTRition, neurovAsCular and HEarT diseases)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fleck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Binquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2014.1664.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary ω3 fatty acids & metabolic syndrome in the rat: consequences on sensitivity and retinal functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Febvret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orlando, Floride, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of plasmalogens and iPLA2 in the control of post-natal retinal vascular development in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Orlando, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of sub-retinal deposits in age-related macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Symposium on Microgenomics in France and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary fatty acids and the prevention of Age-related Macular Degeneration: retinal incorporation and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. congress of the international society for the study of fatty acids and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary omega 3 fatty acids and metabolic syndrome in the rat retina: consequences on retinal functionality and complications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International society for the study of fatty acids and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty acids and glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">european association for vision and eye research (EVER) annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2014.3722.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiques de la nutrition en ophtalmologie – application à la dégénérescence maculaire liée à l’âge nutrition in ophthalmology – clinical application to age-related macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance thématique "L’oeil et la nutrition"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholestérol et pathologies oculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée GLN 2014 du 18 novembre 2014 : « cholestérol alimentaire : ami ou ennemi ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Lipides et Nutrition., 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of rafts subtypes in monocytes of diabetic patients with and without neovascular complication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France. 1 p., </w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2013.4664.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating markers of retinal and optic nerve lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiguo He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seattle, Washington, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic syndrome triggered by fructose feeding exacerbated laser-induced choroidal neovascularization in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Febvret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seattle, Washington, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of plasmalogens and iPLA2 in the control of post-natal retinal vascular development in the mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. GEM - 10. GERLI lipidomics meeting: from membranes to pathologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Saint-Jean-Cap-Ferrat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraocular pressure and central corneal thickness in an old French population: The MONTRACHET study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Francoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonython-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Binquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Vision and Eye Research (EVER). BEL., Sep 2003, Nice, France. pp.Abstract 2724, </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2013.2724.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of sub-retinal deposits in age-related macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Lucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arnould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannine Lherminier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Annual Conference of European Proteomics Association (Eupa) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma gangliosides and age-related macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dossarps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Vision and Eye Research (EVER). BEL., Sep 2013, Nice, France. 284 p., </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2013.4776.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyunsaturated fatty acids and plasmalogens in diabetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Isaico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Seattle, Washington, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraocular pressure and central corneal thickness in an old French population: The MONTRACHET study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Francoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Binquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonython-Kopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of plasmalogens and polyunsaturated fatty acids in the pathogenesis of glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International society for ocular pharmacoly and toxicology (ISOPT) annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docosahexaenoic acid protects human RPE cells against oxidative stress via PI3K/Akt m-TOR/p70-p85S6K pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Babchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. european association for vision and eye research conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nice, France. 1 p., </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2012.S055.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LDL receptor in the retina: the missing link in aging, the new target in dietary prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. european association for vision and eye research conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. 1 p., </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2012.3661.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol metabolism via cyp46a1 in glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International society for eye research (ISER) annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fructose diet induced short-term impairment of cone sensitivity and gene expression in rat retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. 1 p., </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2012.4287.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of tear osmolarity measurement to ocular surface assessment in soft contact lens wearers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Muselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénigne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Nice, France. 1 p., </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2012.T057.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens, polyunsaturated fatty acids (PUFA), and glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International society for eye research (ISER) annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de l’activité rétinienne par les acides gras alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès de physiologie, de pharmacologie et de thérapeutique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Dijon, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des lipides dans les maladies de l’œil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rôle des lipides dans les maladies de l'oeil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association RETINA France., Jun 2012, Dijon, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability in metabolic and behavioral responses to Western life style: analysis of the transcortin-deficient mouse after high fat diet and chronic stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Minni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine C. Tridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de la Communauté de Travail des Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur., Dec 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Needs in omega 3 and ocular pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul 2011 - Lipids and Brain 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. pp.1-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogen levels are reduced in erythrocytes from patients with diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodica Isaico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fort Lauderdale, Floride, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing the dietary intake of linoleic acid promotes the efficacy of dietary long chain omega-3 fatty acids to incorporate the rat retina and modifies gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fort Lauderdale, Florida, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of plasmalogens in erythrocytes of patients with diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrastructural changes in the outer retina and retinal pigment epithelium of the apob100,LDLR-/- mouse, a murine model of aging of the human retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Kantelip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fort Lauderdale, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualiment: the scientifist expertise to promote innovation in food companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International society for nutraceuticals &amp; functional foods annual conference - ISNFF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sapporo, Japan. 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of fatty acids on choline- and ethanolamine-phospholipids in human ocular and non-ocular tissues by liquid chromatography/tandem mass spectrometry (LC-ESI-MS/MS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Fort Lauderdale, Florida, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol metabolism in glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European eye epidemiology (E3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hedgehog receptor patched is involved in cholesterol transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bidet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Ciantar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rony Nehmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. EBSA European Biophysics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Budapest, Hungary. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo consequences of cholesterol-24s-hydroxylase (CYP46A1) inhibition by voriconazole on cholesterol homeostasis and function in the rat retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fort Lauderdale, Florida, United States. pp.519-519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens in the pathogenesis of glaucomatous optic neuropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutraceutical, Functional Foods, and Dietary Supplements: Science, Methodologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Nutraceuticals and Functional Foods (ISNFF). INT., Nov 2011, Sapporo, Japan. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogens in the regulation of retinal vascular development: design of a mouse model with chemical inhibition of IPLA2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fort Lauderdale, Florida, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01543449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating plasmalogens in patients with primary open angle glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European eye epidemiology (E3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bordeaux, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs de risque nutritionnels dans les pathologies oculaires liées à l'âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation : Trace Elément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Nations Educational Scientific and Cultural Organization (UNESCO). Labo/service de l'auteur, Ville service, INT., Sep 2010, Rovaltain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of 24S-hydroxycholesterol as a biomarker of optic neuropathies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2009, Fort Lauderdale, Florida, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid profile of tenon's capsule in glaucoma patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Héraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2010.3151.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red blood cell levels of choline-phospholipids as a mirror of retinal and optic nerve compositions: Human data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service, Pays service., May 2009, Fort Lauderdale (Florida), United States. pp.E-Abstract 6124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of phosphatidylcholines containing very long chain polyunsaturated fatty acid (VLC-PUFA) in bovine and human retina by liquid chromatography/tandem mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie S. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Journées françaises de spectrométrie de masse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of CYP46A1 with CFH, LOC387715 and HTRA1 gene polymorphisms in age-related macular degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingemar Bjorkhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, Florida, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of environmental AMD risk factors in a population of patients suffering from stroke and myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine P. Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, Florida, United States. pp.E-Abstract 540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition and prevention of aging and pathology of the retina - From concept to clinical application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Blackcurrant international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2010, Beaune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal ganglion cell loss evaluation by flow cytometry after intravitreal injection of endothelin-1 in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anabelle Sequeira-Le Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine P. Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, Florida, United States. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétine et stress olfactif : du vieillissement à la pathologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation : Trace Elément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United Nations Educational Scientific and Cultural Organization (UNESCO). Labo/service de l'auteur, Ville service, INT., Sep 2010, Rovaltain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of dietary omega-3 and omega-6 fatty acids on IOP elevation, electroretinographic changes and retinal ganglion cell loss in a laser-induced rat model of glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salinas-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Fort Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of aging and a pro-diabetic diet on retinal function in a murine model of aging of the human eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine P. Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, Florida, United States. pp.e-abstract 1402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et vision : entre promotion et protection du vieillissement de la rétine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation et vision : entre promotion et protection du vieillissement de la rétine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xanthophylls: from blood to retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Oct 2010, Héraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micronutrition et dégénérescence de la rétine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique pour le grand public et les patients atteints de pathologies visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de patients SOS Rétinites., Sep 2010, Montpellier, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid profile of tenon's capsule in glaucoma patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot‐Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, Florida, United States. pp.E-Abstract 2677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Would circulating cholesteryl esters be considered as markers for fatty acid composition of the human retina?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, Florida, United States. pp.E-Abstract 5978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocular surface response in contact lens wearers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Muselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénigme Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, Florida, United States. pp.e-abstract 1542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplémentation en acide folique, vitamines B6 et B12 et incidence de la DMLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès Ophtatlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, La Baule, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new HPLC-ESI-MS/MS method to characterize and quantify phosphatidyl-choline with VLC-PUFA: Application to human retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, Florida, United States. pp.5954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuron-glia interactions: May 24S-hydroxycholesterol be a signal molecule in the retina in the course of retinal ganglion cell loss?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Fort Lauderdale, Florida, United States. pp.E-Abstract 5954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of environmental AMD risk factors in a population of patients suffering from stroke and myocardial infarction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Dugas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Héraklion, Greece. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2010.3213.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effects of aging and a pro-diabetic diet on retinal function in a murine model of aging of the human eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Portoroz, Slovenia. 1 p., </w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2009.272.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of dietary omega-3 polyunsaturated fatty acid deficiency on retinal function and intraocular pressure in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marie Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N.C., France. 1 p., </w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2009.2427.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating ether-lipids as an early marker of POAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Portoroz, Slovenia. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2008.4456.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipides et fonctionnement de l'oeil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vive le gras (conférences de gastronomie moléculaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Neuchâtel (UNINE). Neuchâtel, CHE., Oct 2007, Neuchâtel, Suisse. 56 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in meibomian fatty acids and ocular surface in patients with meibomian gland dysfunction after minocycline treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Beynat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Research in Vision and Ophthalmology, Apr 2008, Fort Lauderdale, Florida, United States. pp.e-Abstract 2391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No consequence of dietary omega-3 polyunsaturated fatty acid deficiency on the severity of scopolamine-induced dry eye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fort Lauderdale, United States. pp.E-Abstract 118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal n-3 long chain polyunsaturated fatty acids increase n-3 fatty acids in brain glial cells and retina in the rat and improve rod sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Destaillats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Bezelgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Fort Lauderdale, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time course of IOP elevation, electroretinographic changes and retinal ganglion cell loss in a rat model of glaucoma induced by laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Salinas-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Fort Lauderdale, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of dietary supplements in ophthalmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Fort lauderdale, United States. pp.E-Abstract 4397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased oxidative stress is responsible for ether-lipid loss in the retina of senescence accelerated mouse (SAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lauzier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Fort Lauderdale, United States. pp.E-Abstract 2088-B638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docosahexaenoic acid and ether-lipid changes and ERG alterations during retinal ischemia-reperfusion in the rat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Vilamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroretinographic and retinal lipid modifications in a rat model of glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Arnavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Villamoura, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variation of the cholesterol 24-hydroxylase (CYP46) gene in patients with agre-related macular degeneration or primary open-angle glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arnavielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for research in vision and ophthalmology annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Fort Lauderdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of (1-14C) mono trans isomers of linoleic and alpha-linoleic acids in perfused rat liver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89. Congrès de l'American Oil Chemist's Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial activation and oxidation of the mono trans isomers of linoleic acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Meeting of the European Section of AOCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxidative metabolism of (1-14C) mono-trans isomers of essential fatty acids in the fasting rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Sébédio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Poullain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congres Essential Fatty Acids and Eicosanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Edinburg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diets unbalanced in n-3 polyunsaturated fatty acids on the mouse olfactory function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Soubeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSiV 2021: Chemical Signals in Vertebrates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Virtual meeting, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmalogen depletion in Müller glia alters both Cx43 expression and gap junction intercellular communication with neighbouring astrocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Karadayi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounzer Koudsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Bessard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Baltimore, Maryland, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ApoB100,LDLR-/- mouse model as an experimental model to study aging of the retina: focus on autophagy, inflammation and oxidative stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Albouery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vancouver, Canada, United States. ASSOC RESEARCH VISION OPHTHALMOLOGY INC, Investigative Ophthalmology and Visual Science, 60 (9), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of a circulating biomarker highly associated to retinal omega-3 polyunsaturated fatty acid content: the BLISAR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vancouver, Canada, United States. Association for Research in Vision and Ophthalmology, Investigative Ophthalmology and Visual Science, 60 (9), 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24-(S)-hydroxycholesterol is a potent modulator of cholesterol metabolism in rat retinal Müller glia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Léger Charnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. european meeting on Glial cells in health and disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Porto, Portugal. Wiley, Glia, 67 (SI), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the use of a circulating biomarker of retinal omega-3 polyunsaturated fatty acids in supplementation conditions: the BLISAR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vancouver, Canada, United States. Association for Research in Vision and Ophthalmology, Investigative Ophthalmology and Visual Science, 60 (9), 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of a predictor of retinal omega-3 polyunsaturated fatty acids with advanced age-related macular degeneration: the BLISAR project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris P. Hejblum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vancouver, Canada, United States. Association for Research in Vision and Ophthalmology, Investigative Ophthalmology and Visual Science, 60 (9), 1 p., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol metabolism, autophagy and aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Albouery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Days on Autophagy (CFATG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Grande Motte, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability of dietary omega-3 DHA and lutein for the retina: results from a preclinical study in mini-pigs with encapsulated nutrients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjès Babchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Del'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 56 (7), 1 p., 2015, Investigative Ophthalmology &amp; Visual Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is driving the decision to perform filtering surgery in glaucoma patients?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie de Lazzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 56 (7), 1 p., 2015, Investigative Ophthalmology and Visual Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of plasmalogens in retinal glial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Mazzocco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine P. Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 56 (7), 1 p., 2015, Investigative Ophthalmology and Visual Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the vitreomacular interface in a French population-based study (The MONTRACHET study: Maculopathy, Optic Nerve, nuTRition, neurovAsCular and HEarT diseases)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bouche-Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Koehrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Binquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Denver, United States. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 56 (7), 1 p., 2015, Investigative Ophthalmology and Visual Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholesterol homeostasis in the nervous system and retinal pathologies: Role of cholesterol 24S-hydroxylase (CYP46A1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Gambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. journées francophones de nutrition - JFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Masson SAS Editeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de Nutrition et de Diététique, 50 (6), 8 p., 2015, Cahiers de Nutrition et de Diététique. </w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2015.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflammatory cytokines decrease viability and alter ganglioside profile in retinal pigment epithelium cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie A.Y. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dossarps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berdeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Vision and Eye Research (EVER) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nice, France. </w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley-Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Acta Ophthalmologica, 91 (s252), 284 p., 2013, Abstracts from the 2013 European Association for Vision and Eye Research Conference. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1755-3768.2013.F001.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration centrale de la perception sensorielle associée à l’alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fioramonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Datiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées qualiment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France. , 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of tear osmolarity measurement to ocular surface assessment in contact lens wearers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Muselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénigne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Fort Lauderdale, United States. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 53, 1 p., 2012, Investigative Ophthalmology and Visual Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss of rod sensitivity and gene expression changes in the retina of fructose-fed insulin-resistant mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine P. Creuzot Garcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Fort Lauderdale, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 53, 1 p., 2012, Investigative Ophthalmology and Visual Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of 24s-hydroxycholesterol on primary glial Müller cells. New insights on Müller cells function and cholesterol homeostasis in the retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Fort Lauderdale, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 53, 1 p., 2012, Investigative Ophthalmology and Visual Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01529474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative study of post-natal retinal vascular development in mice models of iPLA2 inhibition and plasmalogen deficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Fort Lauderdale, Florida, United States. </w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 53, 1 p., 2012, Investigative Ophthalmology and Visual Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is spectral domain optical coherence tomography useful in improving the contour line with the heidelberg retina tomograph?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Francoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Aho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">annual meeting of the association-for-research-in-vision-and-ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Fort Lauderdale, Floride, United States. </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 53, 1 p., 2012, Investigative Ophthalmology and Visual Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional n-3 polyunsaturated fatty acids deficiency affects microglia phenotype and brain cytokine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Nadjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th FENS forum of neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional omega-3 deficiency and emotional behaviors: a role of CB1R?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Manzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul 2011 - Lipids and Brain 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of perinatal high fat diet on metabolic parameters, visual function and behaviour in adulthood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Darnaudery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul 2011 - Lipids and Brain 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of fatty acids in mice brain: effect of inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique de Smedt-Peyrusse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Castanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Chevreul de la Société Française pour l’Etude des Lipides (SFEL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPE/Choroid and Neuroretina Differences in Lipid Profile in Humans, and Possible Correlations to Dietary Lipid Intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Fort Lauderdale, United States. , Investigative Ophthalmology and Visual Science, 49, pp.e-abstract 764, 2008, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary prevention of visual function and cognitive decline by omega-3 polyunsaturated fatty acids in Senescence Accelerated Mouse P8 (SAM P8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Moranis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fort Lauderdale, United States. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 49, 2008, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ether-lipid and docosahexaenoic acid (DHA) levels in erythrocytes of patients with glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Fort Lauderdale, United States. , Investigative Ophthalmology and Visual Science, 49, pp.e-abstract 1571, 2008, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of lipid accumulation in lacrimal gland from NOD mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K J Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Fort Lauderdale, United States. Association for Research in Vision and Ophthalmology, Investigative Ophthalmology and Visual Science, 49, 2008, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid composition of lacrimal glands in rats: comparison with human lacrimal glands and possible nutritional modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Juaneda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Fort Lauderdale, United States. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 48, pp.e-Abstract 440, 2007, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of Branched-Chain Fatty Acids in Conjunctival Cell Line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Souchier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Fort Lauderdale, United States. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 48, pp.e-Abstract 5305, 2007, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory effects of GLA and EPA on a scopolamine-induced dry eye rat model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Fort Lauderdale, United States. </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 48, pp.e-Abstract 376, 2007, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Exorbital Lacrimal Gland Is 100 Times More Susceptible Than the Retina to Dietary Supplies in Long Chain Omega-6 and Omega 3 Polyunsaturated Fatty Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Fort Lauderdale, United States. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 48, 2007, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of intravitreal injection of Indocyanine Green, Triamcinolone Acetonide and Trypan Blue on the electroretinographic response of rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guillaubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Borey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Fort Lauderdale, United States. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 48 (5), pp.e-abstract 82, 2007, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice display cholesterol deposits in the retina and reduced electroretinographic response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias-W. Seeliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Fort Lauderdale, United States. Investigative Ophthalmology and Visual Science, 47, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An inflammatory model of dry eye syndrome using scopolamine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guillaubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. international conference of the international society for ocular cell biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Cambridge, United Kingdom. Investigative Ophthalmology and Visual Science, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxysterols Incorporate in Primary Porcine Retinal Pigment Epithelial Cells and Induce Inflammation and Oxidative Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leclere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Fort Lauderdale, United States. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 47, 2006, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary superoxide dismutase protects against light-induced retinal oxidative stress in young senescence accelerated mice (SAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amoureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Fort Lauderdale, United States. Investigative Ophthalmology and Visual Science, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Course of Inflammation and Apoptosis in a Scopolamine–Induced Dry Eye Rat Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Viau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guillaubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARVO Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Fort Lauderdale, United States. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 47, pp.e-Abstract 5573, 2006, ARVO Annual Meeting Abstract</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary docosahexaenoic acid (DHA) protects retinal function against Ischemia-reperfusion in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Schnebelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the Association-for-Research-in-Vision-and-Ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Fort Lauderdale, United States. Investigative Ophthalmology and Visual Science, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparision of fatty acids in the tear film lipid layer of normal individuals and patients suffering from chronic blepharitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. J. Pisella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Passemard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the association for research in vision and ophthalmology (ARVO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Fort Lauderdale, United States. Investigative Ophthalmology and Visual Science, 46, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A detailed analysis of retinal and retinal pigment epithelium phospholipid species: focus on ether-lipids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Fort Lauderdale, Floride, United States. </w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Investigative Ophthalmology and Visual Science, 46, 2 p., 2005, Proceedings of Association for Research in Vision and Ophthalmology Annual Congress</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of an experimental model of dry eye in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guillaubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology 2005 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Fort Lauderdale, United States. Investigative Ophthalmology and Visual Science, 46, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docosahexaenoic acid and ether-lipids are correlated to ERG alterations during retinal ischemia-reperfusion in the rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Almanza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for research in vision and ophthalmology annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Fort Lauderdale, United States. Investigative Ophthalmology and Visual Science, 46, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related study of the retinal function and morphology of Senescence Accelerated Mouse (SAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Grimm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. E. Reme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for Research in Vision and Ophthalmology annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fort Lauderdale, United States. Investigative Ophthalmology and Visual Science, 45, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Oxidative Stress in Aging of the Retina in the ApoB100,LDLR-/- Mouse, a Murine Model of Aging of the Human Retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Marie Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50 (13), pp.4500, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ether-Lipids Are Involved in Retinal Vegf Expression and in Postnatal Hyaloid Vessel Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Fourgeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pasquis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenka Ivings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50 (13), pp.e-Abstract 2925, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens au goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Mutelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°7, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, pp.44-69, 2025, </w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/eqsf-0337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le potentiel insoupçonné des aliments fermentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°3, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, pp.44-65, 2023, </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/TBQH-Z030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Microbiote Intestinal notre nouvel allié santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Axelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Ressources" n°2, la revue INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.46-65, 2022, </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/Z3BN-R647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary Polyunsaturated Fatty Acids, Intraocular Pressure, and Glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain M. Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Nutrition, Diet, and the Eye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.497-511, 2019, </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-815245-4.00030-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary polyunsaturated fatty acids, intraocular pressure, and glaucoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of nutrition, diet, and the eye</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Inc.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 663 p., 2014, 978-0-12-401717-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements médicaux de la DMLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cohen, Salomon Yves ; Souied, Eric. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dégénérescence Maculaire Liée à l'Âge (DMLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médecine Sciences Publications Lavoisier, pp.73-79, 2012, Rétine, 978-2-257-20516-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements médicaux de la DMLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dégénérescence Maculaire Liée à l'Âge (DMLA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7 (1ère ed.), Médecine Sciences Publications Lavoisier, 2012, Rétine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytomicronutriments et pathologies oculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Borel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les phytomicro-nutriments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, Tec et Doc, pp.1-12, 2012, 978-2743014179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le CSGA a ouvert ses portes pour fêter les 20 ans du bâtiment CSG sur le campus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Chambaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Merle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon et son équipe récompensés par la Fondation de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fondation de France récompense les recherches d’une équipe du CSGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction du contenu de la rétine en acides gras polyinsaturés oméga-3 à travers le dosage de 7 molécules d’esters de cholestérol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Delcourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niyazi Acar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiane Ajana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Jacqmin-Gadda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2021058914; FR3100971. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé pour la fabrication d'une émulsion sèche en poudre contenant au moins un principe actif lipophile et émulsion sèche obtenue par ce procédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Genot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Francisco Castellani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N° de brevet: WO 2014076432 A1. 2013, 45 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semaine du Cerveau 2018 : le CSGA mobilisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Ruffino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Pedard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt des oméga 3 pour la rétine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la teneur en acides gras polyinsaturés longue chaîne n-3 dans différentes viandes/chairs, détermination de leurs propriétés nutritionnelles chez un animal modèle et acceptabilité par les consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Corraze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essential omega-3 fatty acids tune microglial phagocytosis of synaptic elements in the developing brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Madore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Leyrolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Greenhalgh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Lacabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unlocking investment for nutritionsensitive food systems research: turning N4G commitments into UNFSS+4 actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlène Alpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellie Daguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Maître D’hôtel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisia Lourme-Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cirad, Montpellier, France; Inrae; IRD; IFPRI; CGIAR. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05358022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets bénéfiques des Omega 3 sur le cœur, la vision et le développement cérébral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Bardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Alessandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grynberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2016, 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches du métabolisme des acides gras trans polyinsaturés chez l'homme et chez le rat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 1998. Français. </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02842361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DMLA, quels espoirs ? Focus sur une maladie méconnue mais tellement perturbante : la DMLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’œil était dans l’assiette…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId936"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38CE4A7B"/>
+    <w:nsid w:val="164D2E26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-bretillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6957-100X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149670303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Galadriel Briere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011673v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabaret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2023.102556" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728218v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#233;ger-Charnay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dubus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Maire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Morala" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264787" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713377v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2022.2082642" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Verra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Spinnhirny" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sandu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-022-05684-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Karadayi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazzocco" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gregoire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.864599" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pallot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Gabrielle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.921691" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arnould" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Seydou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Binquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chamard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11071830" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426443v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schnebelen-Berthier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thabuis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103347" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293612v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M. J. Merle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ajana" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.404" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325703v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Gudziol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Menzel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93817-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leyrolle" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Decoeur" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amadieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quadros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-00793-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429086v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Courtaut" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aires" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011023" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904434v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cabaret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67725-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vidal Vidal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokkyoo Jun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gordon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.RA120001057" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Greenhalgh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19861-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Subileau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Carret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vilgrain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71877-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884136v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Signetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Elizarov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lin&#233; Simsir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Douguet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12061500" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618655v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vidal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lalarme" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Febvret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42528-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628830v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Berges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.02.018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623998v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter L&#252;tjohann" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Bjorkhem" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Friedrichs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kerksiek" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita L&#246;vgren-Sandblom" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.03.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02425449v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz135" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622461v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#233;ger Charnay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A.Y. Masson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2019.107857" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621983v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S. Semama" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chantegret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44476-w" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629158v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gattoussi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#235;lle H.S. Buitendijk" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Peto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Leung" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schmitz-Valckenberg" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aos.13883" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622321v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zarrouk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Meddeb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612825666190705192902" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-4MWRZK9M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626362v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Jochen Geilenkeuser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.07.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627166v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Labrousse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amadieu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.06.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02341535v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delcourt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Goff" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese von Hanno" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mirshahi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Khawaja" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2018.02.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02341481v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Breteler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mauschitz" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter W.M. Bonnemaijer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Diers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Rauscher" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2018.03.026" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621118v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rezig" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7070095" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626619v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depr&#234;tre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2018.03.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNW4J130-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01687423v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ferrero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Alassane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtos.2017.09.008" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q50W3BML-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620144v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424590v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Babchia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline de Araujo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2576-1471.1000137" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912331v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Debbabi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bezine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.04.002" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPHQ951L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01685177v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Badreddine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Karym" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18102220" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01713080v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koscielniak" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serafin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oles" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zadlo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12013-017-0832-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628738v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna M. Colijn" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#235;lle H. S. Buitendijk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Prokofyeva" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Alves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Cachulo" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2017.05.035" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565083v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gambert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry Gabrielle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferrerro" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.05.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MQS67MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463786v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mekahli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17121973" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Bron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P. Creuzot&#8208;Garcher" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168794" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400105v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fleck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-19958" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399918v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cottet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-18007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399128v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Korobelnik" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Foster" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Hammond" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-015-0098-2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400269v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Daniel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyiazi Acar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aos.12842" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399264v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dossarps" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000444059" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430319v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.09.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01418696v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guigou" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leterme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pasquis" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000444005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630554v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narj&#232;s Babchia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400155" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DM834CWZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222420v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ziegler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M&#233;nag&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garcia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferveur" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135353" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213151v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rodriguez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09637486.2014.971227" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233911v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gambert-Nicot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot Garcher" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014056" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208110v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thierry" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Dembele" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2015.04.012" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWP7T5ML-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206345v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Filomenko" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2015.02.004" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208113v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel van Gijsel-Bonnello" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Molino" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Khrestchatisky" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24971" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D103M3HL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187490v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chaux-Picquet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D060764" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207466v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/398483" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204439v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Garate" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.12.008" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GT0SDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222439v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koehrer" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Saab" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Isaico" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106912" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069203v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Muselier-Mathieu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nigne Mathieu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Souchier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aos.12103" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639368v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.01.118" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD2TV242-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212011v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101076" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162581v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212006v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2014.07.023" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212001v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112450" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05229353v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823184v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saab-Aoud&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M Bron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.12.008" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTFDCRGS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643856v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Viau" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-011-1801-y" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06502DAA05DC02E45BE2D9EA0A48F2108E365DC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00716575v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Simon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/eop.11.74" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939772v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2012.02490.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787898v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dugas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Bj&#246;rkhem" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-9652" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191175v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036861" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786003v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chekroud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R. Ducharme" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050231" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644230v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korn&#233;l Nagy" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viral Vishnuprasad Brahmbhatt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Destaillats" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D022962" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723078v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035102" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650481v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille L. Boudard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicks" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.11-8162" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00825009v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0407" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788024v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bardet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2011.07.016" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MZ84MSH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824743v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2011.04.006" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCRSJXP4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788049v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schnebelen" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2011.03.011" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J6J1S39-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612705v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mato" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duffaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Sepers" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2736" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637248v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R. Joubert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ciantar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Nehm&#233;" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023834" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657405v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659538v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758425v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659621v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lite.201000028" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B03TG9C3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823097v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657649v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136972v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137063v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juaneda" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.10.039" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243328v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joffre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bezelgues" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-7-2" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758433v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657535v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661653v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Passemard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bidot" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IAE.0b013e3181d205aa" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655802v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/eop.09.64" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659631v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouche-Pillon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663654v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Fliesler" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.R010538" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658224v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salinas-Navarro" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P. Creuzot Garcher" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-009-1228-x" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63HGXRDM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756757v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665008v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000217726" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664307v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijin Wu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Xiaodong Li" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Macveigh-Aloni" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Hom" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2009.03.020" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666618v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-009-3289-3" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ST36R0C3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659679v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278218v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Diczfalusy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-3655" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666645v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-009-1080-z" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78XQS6XV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661826v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2009.07.008" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLPJWX1R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666334v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-009-1094-6" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKBL308L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477844v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2008.156356" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662936v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias-W. Seeliger" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Santos" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.07-0808" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186368v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beynat" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(08)70862-3" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666310v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Muselier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.133900" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6A13F92F7EB2F0238E4A24BCC092BBEE81D2408/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662913v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.126144" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/391989F0A60C2578687C9078CCB884FAC84BDC4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186774v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marie Bron" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Athis" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(08)70821-0" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667725v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thuret" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2008.08.010" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNWS34SW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654194v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654172v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664462v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002668" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658641v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-008-0784-9" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB93250D34EFCC9A553D73FB7110592BE90159F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186705v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salinas-Navarro" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnavielle" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(08)70617-X" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03437195v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delemasure" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Debin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0b013e3181775367" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660305v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0707322" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187332v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaubey" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borey" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668197v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680701231857" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663704v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2006.09.009" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M89SKXL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659823v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680601187951" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187413v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(07)79820-0" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660060v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delemasure" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900637v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bonhomme" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006033" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900612v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loreau" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taran" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006008" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654680v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681335v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbrainres.2005.01.018" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B7KW5R6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683313v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destaillats" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Angers" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juan&#233;da" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0481958" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JF321N49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672283v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joffre" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sergiel" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900481v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sergiel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004019" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676859v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681056v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672127v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674145v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Scrimgeour" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681356v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bodin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoub Aden" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Bertilsson" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Broom&#233;" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M105127200" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675351v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675162v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bogdanovic" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Lund" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Diczfaluzy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lannfelt" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694180v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690129v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Armstrong" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H.F. Vermunt" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695007v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stahle" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torulf Widhe" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Bindl" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694412v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siden" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O. Wahlund" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L&#252;tjohann" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minthon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692806v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690134v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregoire" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691743v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blond" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mairot" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689626v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697218v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poullain" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. No&#235;l" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689624v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690071v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mager" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827300v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Adsiz" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228143v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Urban" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736516v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gambert Nicot" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916820v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916825v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733952v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grall" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2017.01552" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733947v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lazzer" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2017.04121" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736221v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decocq" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735076v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581572v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Castellani" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Del'Homme" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595500v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512090v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouchepillon" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595521v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519316v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gendrault" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Lachot" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01499370v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kirmann" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bellenger" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595519v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739762v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrero" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2016.0377" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01503004v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lalarme," TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decocq-Poumot" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01502811v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523764v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916830v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01502440v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581529v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01539921v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01539821v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512184v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740540v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2015.0460" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165730v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245973v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz J. Sarna" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka A. Broniec" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Pilat" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena M. Olchawa" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Duda" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241049v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Zhiguo" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gain" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245968v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Lazzer" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164438v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801528v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795379v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742215v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164424v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183271v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740783v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2014.2223.x" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740773v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2014.1664.x" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740875v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183250v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2014.3722.x" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508163v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183269v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571902v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248132v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2013.4664.x" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746802v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dossarps" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2013.4776.x" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525333v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572170v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saab" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809427v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pecqueur" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747991v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Francoz" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fiet" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonython-Kopp" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2013.2724.x" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571908v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248134v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183429v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747979v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2012.T057.x" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594346v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2012.S055.x" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748659v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2012.3661.x" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594397v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747251v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2012.4287.x" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183729v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804547v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137035v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149370v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231289v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804658v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Tridon" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748729v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543447v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kantelip" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michel" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543450v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543432v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804634v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528066v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183894v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748062v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231290v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543449v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543431v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820496v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137070v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137052v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756471v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicot" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2010.3213.x" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137071v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817861v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815722v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815723v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904315v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756473v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2010.3151.x" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137001v2" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815602v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137081v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Sequeira-Le Grand" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P. Garcher" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939568v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136998v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000585v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820209v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821941v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820341v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000588v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Thuret" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758438v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot&#8208;Garcher" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136997v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nigme Mathieu" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755866v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2009.272.x" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756261v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2009.2427.x" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820330v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656559v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757098v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2008.4456.x" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817825v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753570v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753568v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817826v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817844v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762255v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Almanza" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762257v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arnavielle" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762237v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768102v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768103v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838688v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545877v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918276v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounzer Koudsi" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bessard" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735034v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Albouery" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736266v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737333v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Merle" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737963v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736092v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785895v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242341v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/338749.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242344v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/338764.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242340v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/338765.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243325v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/339720.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249374v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/341249.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2015.04.003" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746885v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ever.be/view_room_day_fill.php?ev_id=11" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2013.F001.x" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810362v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fioramonti" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531779v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367830.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530768v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393962.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531778v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367879.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529474v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367855.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745347v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530766v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367878.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746189v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746173v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manzoni" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746231v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753598v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753597v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moranis" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2380749" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752036v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J Wu" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Li" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753610v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757603v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2387977" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752045v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2382646" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754399v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Annick Maire" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2382583" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757587v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sicard" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2384574" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753586v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillaubey" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753721v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sicard" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753730v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754411v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753584v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2391930" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755849v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amoureux" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755905v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762235v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Pisella" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763015v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/175697_2" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762251v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762238v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763054v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grimm" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Reme" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041700v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041662v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Ivings" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960219v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mutelet" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/eqsf-0337" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958354v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/TBQH-Z030" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791507v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/Z3BN-R647" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910974v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128152454000302" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-815245-4.00030-2" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183010v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/319149.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723350v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806902v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804540v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791470v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608279v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Piquemal" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800935v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701136v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delcourt" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801593v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Francisco Castellani" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788328v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delpont" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruffino" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pedard" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795078v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796352v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173090v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339536v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Morel" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Lacabanne" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358022v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Daguet" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607976v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardon" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alessandri" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grynberg" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842361v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786783v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804554v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-bretillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6957-100X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/149670303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Leyrolle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Decoeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dejean" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Galadriel Briere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2022.2082642" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cabaret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther M&#233;zi&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2023.102556" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Verra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Spinnhirny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sandu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niyazi Acar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-022-05684-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678969v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Karadayi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazzocco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leclere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gregoire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.864599" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#233;ger-Charnay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dubus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Maire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Morala" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264787" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.24088" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806153v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pallot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Gabrielle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.921691" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arnould" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Seydou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Binquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chamard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11071830" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325703v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Gudziol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Menzel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-93817-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03429086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Courtaut" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Aires" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Chiara Guerrera" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011023" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Leyrolle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Decoeur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Briere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amadieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quadros" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-00793-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M. J. Merle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiane Ajana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo He" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ctm2.404" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03426443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schnebelen-Berthier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thabuis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13103347" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03047178v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Madore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Rossitto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Greenhalgh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19861-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02987778v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vidal Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bokkyoo Jun" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gordon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.RA120001057" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02979188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Subileau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Carret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vilgrain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71877-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02884136v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Signetti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelli Elizarov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lin&#233; Simsir" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Paquet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Douguet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12061500" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904434v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cabaret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67725-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02425449v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Hejblum" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jacqmin-Gadda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz135" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622461v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise L&#233;ger Charnay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A.Y. Masson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2019.107857" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622321v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zarrouk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nury" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Meddeb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612825666190705192902" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-4MWRZK9M-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621983v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Meillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S. Semama" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chantegret" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44476-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gattoussi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#235;lle H.S. Buitendijk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Peto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Leung" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schmitz-Valckenberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aos.13883" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623998v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter L&#252;tjohann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Bjorkhem" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Friedrichs" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kerksiek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita L&#246;vgren-Sandblom" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2019.03.025" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618655v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Vidal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lalarme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Febvret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42528-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628830v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Bouton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Berges" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beuvier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2019.02.018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02341535v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delcourt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Goff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese von Hanno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mirshahi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Khawaja" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2018.02.005" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02341481v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Breteler" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mauschitz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter W.M. Bonnemaijer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kersten Diers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Rauscher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2018.03.026" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621118v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Rezig" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox7070095" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627166v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Labrousse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amadieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aubert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.06.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626619v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Le Bon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Depr&#234;tre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sibille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2018.03.008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNW4J130-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01687423v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ferrero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Alassane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtos.2017.09.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q50W3BML-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626362v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-Jochen Geilenkeuser" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.07.016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01912331v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryam Debbabi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Bezine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.04.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MPHQ951L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01685177v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Badreddine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Karym" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms18102220" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01713080v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Koscielniak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serafin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Oles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zadlo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12013-017-0832-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424590v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Babchia" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline de Araujo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecl&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2576-1471.1000137" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628738v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna M. Colijn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#235;lle H. S. Buitendijk" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Prokofyeva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Alves" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Cachulo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2017.05.035" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01565083v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gambert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry Gabrielle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ferrerro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2017.05.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MQS67MF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399128v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Korobelnik" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Foster" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Hammond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-015-0098-2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399918v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Cottet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fleck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-18007" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01399264v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dossarps" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berdeaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M. Bron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000444059" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400269v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Daniel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nyiazi Acar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aos.12842" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01400105v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.16-19958" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01430319v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Joffre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Smedt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plefa.2016.09.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01418696v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guigou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leterme" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pasquis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tourrel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000444005" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463786v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mekahli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms17121973" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01493194v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P. Creuzot&#8208;Garcher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168794" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01233911v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Fourgeux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gambert-Nicot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot Garcher" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2014056" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222420v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ziegler" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M&#233;nag&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Garcia" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ferveur" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135353" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213151v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pouillart" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Rodriguez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09637486.2014.971227" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206345v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Filomenko" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.steroids.2015.02.004" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208110v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Thierry" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Dembele" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2015.04.012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWP7T5ML-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630554v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narj&#232;s Babchia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400155" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DM834CWZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187490v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Chaux-Picquet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D060764" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208113v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel van Gijsel-Bonnello" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Molino" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Khrestchatisky" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcp.24971" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D103M3HL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207466v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guzzo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/398483" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204439v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L. Lepinay" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Garate" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2014.12.008" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X6GT0SDB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212006v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Saab" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2014.07.023" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212011v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101076" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162581v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639368v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.01.118" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HD2TV242-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222439v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Koehrer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Isaico" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0106912" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069203v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Muselier-Mathieu" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nigne Mathieu" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Souchier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aos.12103" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212001v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0112450" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05229353v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823184v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saab-Aoud&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M Bron" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2012.12.008" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTFDCRGS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787898v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dugas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Richard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingemar Bj&#246;rkhem" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.12-9652" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00716575v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Simon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/eop.11.74" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939772v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2012.02490.x" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786003v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Chekroud" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles R. Ducharme" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Brun" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0050231" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191175v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Nadjar" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036861" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644230v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korn&#233;l Nagy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viral Vishnuprasad Brahmbhatt" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Destaillats" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.D022962" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723078v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0035102" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643856v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Viau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-011-1801-y" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/06502DAA05DC02E45BE2D9EA0A48F2108E365DC9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00825009v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2011.0407" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788049v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Schnebelen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutres.2011.03.011" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3J6J1S39-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612705v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lafourcade" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Mato" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Duffaud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marja Sepers" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.2736" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637248v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R. Joubert" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lacombe" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ciantar" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Nehm&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023834" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788024v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bardet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2011.07.016" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6MZ84MSH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824743v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphyslip.2011.04.006" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCRSJXP4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650481v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille L. Boudard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hicks" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.11-8162" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136972v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137063v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juaneda" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2010.10.039" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758433v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243328v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Joffre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bezelgues" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-7075-7-2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657649v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659538v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659621v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lite.201000028" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B03TG9C3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823097v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758425v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661653v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Passemard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bidot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/IAE.0b013e3181d205aa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655802v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/eop.09.64" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657535v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659631v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouche-Pillon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663654v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven J. Fliesler" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.R010538" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658224v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Salinas-Navarro" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P. Creuzot Garcher" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-009-1228-x" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63HGXRDM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756757v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657405v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666618v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-009-3289-3" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ST36R0C3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659679v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278218v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Diczfalusy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.09-3655" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664307v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaijin Wu" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.L. Xiaodong Li" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Macveigh-Aloni" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melinda Hom" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2009.03.020" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665008v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000217726" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666645v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-009-1080-z" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78XQS6XV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661826v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2009.07.008" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZLPJWX1R-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666334v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-009-1094-6" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DKBL308L-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477844v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2008.156356" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667725v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Thuret" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2008.08.010" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNWS34SW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666310v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Muselier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.133900" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C6A13F92F7EB2F0238E4A24BCC092BBEE81D2408/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662913v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2007.126144" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/391989F0A60C2578687C9078CCB884FAC84BDC4B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186774v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marie Bron" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. d'Athis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(08)70821-0" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658641v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-008-0784-9" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DB93250D34EFCC9A553D73FB7110592BE90159F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186705v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salinas-Navarro" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnavielle" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(08)70617-X" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654172v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654194v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664462v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Roy" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002668" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186368v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Beynat" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(08)70862-3" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03437195v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lauzier" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delemasure" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Debin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Collin" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sicard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/tp.0b013e3181775367" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662936v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias-W. Seeliger" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Santos" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.07-0808" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668197v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680701231857" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187332v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillaubey" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borey" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663704v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Andr&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exer.2006.09.009" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1M89SKXL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187413v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0181-5512(07)79820-0" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659823v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680601187951" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660305v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.bjp.0707322" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900637v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bonhomme" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006033" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900612v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Loreau" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Taran" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006008" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660060v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delemasure" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654680v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681335v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Tessier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbrainres.2005.01.018" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4B7KW5R6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683313v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destaillats" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. S&#233;b&#233;dio" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Angers" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juan&#233;da" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf0481958" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JF321N49-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900481v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sergiel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004019" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672283v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joffre" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roy" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Sergiel" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681056v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676859v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672127v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674145v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre No&#235;l" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Scrimgeour" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681356v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Bodin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoub Aden" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Bertilsson" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Broom&#233;" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M105127200" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675351v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675162v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bogdanovic" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Lund" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Diczfaluzy" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lannfelt" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690129v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Armstrong" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.H.F. Vermunt" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695007v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Stahle" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torulf Widhe" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Bindl" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694412v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siden" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O. Wahlund" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L&#252;tjohann" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minthon" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694180v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692806v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690134v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gregoire" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689626v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691743v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Blond" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mairot" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697218v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poullain" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. No&#235;l" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689624v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690071v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mager" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827300v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatice Adsiz" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228143v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Urban" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916820v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736516v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gambert Nicot" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916825v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733952v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grall" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2017.01552" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733947v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lazzer" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2017.04121" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736221v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decocq" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Lherminier" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735076v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01499370v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Kirmann" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bellenger" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595519v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523764v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decocq-Poumot" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01503004v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vidal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lalarme," TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01502811v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739762v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrero" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2016.0377" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519316v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gendrault" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Lachot" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512090v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouchepillon" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595521v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916830v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Castellani" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Del'Homme" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01502440v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512184v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01539921v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01539821v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581529v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581572v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595500v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245973v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeusz J. Sarna" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka A. Broniec" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna K. Pilat" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena M. Olchawa" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Duda" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241049v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Zhiguo" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gain" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165730v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245968v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Lazzer" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740540v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2015.0460" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183271v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164424v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740783v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2014.2223.x" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740773v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2014.1664.x" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740875v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742215v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801528v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arnould" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lucchi" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795379v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508163v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183250v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2014.3722.x" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183269v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164438v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248132v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mathieu" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2013.4664.x" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571902v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525333v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572170v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saab" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747991v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Francoz" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fiet" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonython-Kopp" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2013.2724.x" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809427v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pecqueur" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746802v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dossarps" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2013.4776.x" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571908v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248134v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183429v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594346v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2012.S055.x" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748659v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2012.3661.x" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594397v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747251v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2012.4287.x" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747979v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2012.T057.x" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183729v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804547v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137035v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804658v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Minni" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Helbling" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine C. Tridon" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804634v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543432v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543450v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748729v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543447v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kantelip" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michel" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231289v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528066v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183894v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748062v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Joubert" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lacombe" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543431v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231290v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543449v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149370v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815723v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137001v2" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756473v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2010.3151.x" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904315v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939568v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136998v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000585v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P. Garcher" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nicot" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815602v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137081v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Sequeira-Le Grand" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815722v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817861v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137071v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820209v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821941v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820341v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758438v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot&#8208;Garcher" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000588v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Thuret" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136997v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nigme Mathieu" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820496v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137070v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137052v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756471v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2010.3213.x" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755866v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2009.272.x" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756261v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2009.2427.x" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757098v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2008.4456.x" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820330v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656559v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817825v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753568v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753570v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817844v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817826v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762255v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Almanza" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762257v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Arnavielle" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762237v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768103v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768102v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838688v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545877v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918276v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounzer Koudsi" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bessard" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735034v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Albouery" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737963v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736266v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737333v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Merle" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736092v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris P. Hejblum" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785895v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243325v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/339720.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242344v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/338764.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242340v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/338765.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242341v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/338749.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249374v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/341249.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2015.04.003" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746885v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ever.be/view_room_day_fill.php?ev_id=11" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-3768.2013.F001.x" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810362v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fioramonti" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531779v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367830.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531778v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367879.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529474v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367855.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530768v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/393962.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530766v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/367878.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745347v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746173v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Manzoni" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746231v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Darnaudery" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746189v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Castanon" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753598v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753597v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moranis" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2380749" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753610v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752036v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K J Wu" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Li" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752045v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2382646" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757603v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2387977" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754399v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Annick Maire" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2382583" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757587v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sicard" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2384574" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753586v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guillaubey" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753730v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754411v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753584v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iovs.arvojournals.org/article.aspx?articleid=2391930" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755849v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sicard" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amoureux" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755905v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753721v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762235v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Pisella" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763015v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/175697_2" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762251v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762238v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763054v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grimm" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Reme" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041700v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041662v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Ivings" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960219v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Renard" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mutelet" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/eqsf-0337" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03958354v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dequin" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/TBQH-Z030" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03791507v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dor&#233;" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/Z3BN-R647" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02910974v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128152454000302" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-815245-4.00030-2" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183010v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/319149.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00723350v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806902v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804540v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791470v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Chambaron" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608279v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Piquemal" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800935v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701136v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Delcourt" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801593v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Genot" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Francisco Castellani" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788328v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delpont" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ruffino" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pedard" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795078v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796352v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173090v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Corraze" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339536v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Morel" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Lacabanne" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358022v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellie Daguet" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ma&#238;tre D&#8217;h&#244;tel" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisia Lourme-Ruiz" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607976v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardon" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Alessandri" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grynberg" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02842361v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786783v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804554v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>