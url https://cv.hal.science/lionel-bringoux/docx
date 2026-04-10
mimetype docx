--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -307,663 +307,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular adjustments to unweighted running: the increase in hamstring activity is sensitive to trait anxiety</w:t>
+                <w:t xml:space="preserve">Being active over one’s own motion: Considering predictive mechanisms in self-motion perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Fazzari</w:t>
+                <w:t xml:space="preserve">Anne-Laure Rineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Macchi</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camélia Ressam</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Berberian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1212198⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146, pp.105051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116070v1</w:t>
+                <w:t xml:space="preserve">hal-04152897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing elliptic movements reveals the imprint of action on prototypical geometries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+                <w:t xml:space="preserve">Active self-motion control and the role of agency under ambiguity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Rineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berberian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2023.105478⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1148793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1148793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836001v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How about running on Mars? Influence of sensorimotor coherence on running and spatial perception in simulated reduced gravity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hearing elliptic movements reveals the imprint of action on prototypical geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1201253⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238, pp.105478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2023.105478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204212v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being active over one’s own motion: Considering predictive mechanisms in self-motion perception</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neuromuscular adjustments to unweighted running: the increase in hamstring activity is sensitive to trait anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Ressam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Kunimasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105051⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1212198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1212198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04152897v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active self-motion control and the role of agency under ambiguity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How about running on Mars? Influence of sensorimotor coherence on running and spatial perception in simulated reduced gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Berberian</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chomienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sainton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1148793. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1201253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1148793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1201253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151317v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Electroencephalography Activity of Sensory Areas Linked to Car Sickness in Real Driving Conditions</w:t>
               </w:r>
@@ -1060,901 +1060,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online sonification for golf putting gesture: reduced variability of motor behaviour and perceptual judgement</w:t>
+                <w:t xml:space="preserve">Double-Step Paradigm in Microgravity: Preservation of Sensorimotor Flexibility in Altered Gravitational Force Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin O'Brien</w:t>
+                <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett Juhas</w:t>
+                <w:t xml:space="preserve">T. Macaluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Bieńkiewicz</w:t>
+                <w:t xml:space="preserve">P. Sainton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Buloup</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+                <w:t xml:space="preserve">L. Chomienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Buloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-020-05757-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506149v1</w:t>
+                <w:t xml:space="preserve">hal-02558403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online corrective responses following target jump in altered gravitoinertial force field point to nested feedforward and feedback control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chomienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/jn.00268.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gravitational imprint on sensorimotor planning and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Gaveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/jn.00381.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual movement features during prism adaptation correlate with after-effects and interlimb transfer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Online sonification for golf putting gesture: reduced variability of motor behaviour and perceptual judgement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hannah Lefumat</w:t>
+                <w:t xml:space="preserve">Benjamin O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chris Miall</w:t>
+                <w:t xml:space="preserve">Brett Juhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bieńkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Buloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-018-1110-8⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 238, pp.883 - 895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-020-05757-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917532v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonification of Golf Putting Gesture Reduces Swing Movement Variability in Novices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frank Buloup</w:t>
+                <w:t xml:space="preserve">Individual movement features during prism adaptation correlate with after-effects and interlimb transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Lefumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chris Miall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02701367.2020.1726859⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84 (4), pp.866-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-018-1110-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495502v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective vertical in presence of visual or auditory cues: Towards an allocentric dependence?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
+                <w:t xml:space="preserve">Sonification of Golf Putting Gesture Reduces Swing Movement Variability in Novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Juhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bieńkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Buloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sm/2019036⟩</w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2020.1726859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458229v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Step Paradigm in Microgravity: Preservation of Sensorimotor Flexibility in Altered Gravitational Force Field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Sainton</w:t>
+                <w:t xml:space="preserve">Subjective vertical in presence of visual or auditory cues: Towards an allocentric dependence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chomienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chomienne</w:t>
+                <w:t xml:space="preserve">Cedric Goulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Buloup</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/sm/2019036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558403v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Limitations of Being a Copycat: Learning Golf Putting Through Auditory and Visual Guidance</w:t>
               </w:r>
@@ -2068,732 +2068,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of speed-related auditory feedback on braking in a 3D-driving simulator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensorimotor reorganizations of arm kinematics and postural strategy for functional whole-body reaching movements in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Monnoyer</w:t>
+                <w:t xml:space="preserve">Thomas Macaluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Buloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Besson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Denjean</w:t>
+                <w:t xml:space="preserve">Marie-Laure Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sainton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2016.10.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436173v1</w:t>
+                <w:t xml:space="preserve">hal-01612088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorimotor reorganizations of arm kinematics and postural strategy for functional whole-body reaching movements in microgravity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of speed-related auditory feedback on braking in a 3D-driving simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Monnoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Macaluso</w:t>
+                <w:t xml:space="preserve">Patricia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Mille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sainton</w:t>
+                <w:t xml:space="preserve">Sebastien Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.821. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.76--89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2016.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612088v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing Circles and Drawing Ellipses: When Sound Biases Reproduction of Visual Motion</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kinematic features of whole-body reaching movements underwater: Neutral buoyancy effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Macaluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Buloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sainton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154475⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 327, pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2016.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309663v1</w:t>
+                <w:t xml:space="preserve">hal-04517551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic features of whole-body reaching movements underwater: Neutral buoyancy effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do Visual and Vestibular Inputs Compensate for Somatosensory Loss in the Perception of Spatial Orientation? Insights from a Deafferented Patient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Scotto Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Macaluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R Sarlegna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2016.04.014⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (181), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517551v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Visual and Vestibular Inputs Compensate for Somatosensory Loss in the Perception of Spatial Orientation? Insights from a Deafferented Patient.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seeing Circles and Drawing Ellipses: When Sound Biases Reproduction of Visual Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R Sarlegna</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (181), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412210v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalization of force-field adaptation in proprioceptively-deafferented subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Z. Lefumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chris Miall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3051,91 +3051,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Buloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sainton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 327, pp.125-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2016.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417687v1</w:t>
@@ -3293,77 +3293,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow changing postural cues cancel visual field dependence on self-tilt detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Scotto Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Macaluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.R. Mestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (1), pp.198-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3423,77 +3423,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Z. Lefumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chris Miall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Buloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 114 (5), pp.2764-2774. </w:t>
@@ -3687,51 +3687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bourrelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67 (9), pp.1668-1681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3765,51 +3765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of Physiological and Psychological Features to Estimate Helicopter Pilots' Workload: A Bayesian Network Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3925,51 +3925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Scotto Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Anastasopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4033,64 +4033,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gravity-like torque on goal-directed arm movements in microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4284,51 +4284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bourrelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 138 (1), pp.119-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4356,273 +4356,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Model of Audiovisual Perception: Both Percept and Temporal Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Besson</w:t>
+                <w:t xml:space="preserve">Spatial localization investigated by continuous pointing during visual and gravitoinertial changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Scotto Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023811⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 215 (3-4), pp.173-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-011-2884-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436921v1</w:t>
+                <w:t xml:space="preserve">hal-01436922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial localization investigated by continuous pointing during visual and gravitoinertial changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Scotto Di Cesare</w:t>
+                <w:t xml:space="preserve">A Comprehensive Model of Audiovisual Perception: Both Percept and Temporal Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel R Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.23811 - 23811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00221-011-2884-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01436922v1</w:t>
+                <w:t xml:space="preserve">hal-01436921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force-field adaptation without proprioception: Can vision be used to model limb dynamics?</w:t>
               </w:r>
@@ -4738,51 +4738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian networks and information theory for audio-visual perception modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Richiardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4898,51 +4898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bourrelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 482 (3), pp.193-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5214,51 +5214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judging beforehand the possibility of passing under obstacles without motion: the influence of egocentric and geocentric frames of reference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5460,64 +5460,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision of the hand prior to movement onset allows full motor adaptation to a multi-force environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. M. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5969,51 +5969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of slow pitch and roll body tilts in bilateral labyrinthine-defective subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6219,77 +6219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy level of pointing movements performed during slow passive whole-body rotations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. M. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6344,51 +6344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gymnastics expertise on the perception of body orientation in the pitch dimension.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6497,90 +6497,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of agency in self-motion perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Rineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berberian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASSC27 - Association for the Scientific Study of Consciousness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6605,51 +6605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Movement Sonification for Sports Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6963,51 +6963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive workload and affective state: A computational study using Bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7123,64 +7123,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7375,64 +7375,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considerations for Developing Sound in Golf Putting Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Juhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bienkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7868,51 +7868,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3BFF7EB"/>
+    <w:nsid w:val="903C86F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8099,51 +8099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-bringoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3939-8151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059932651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901128v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Sarlegna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00452-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116070v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fazzari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ressam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1212198" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836001v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105478" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Keime" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1201253" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1148793" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03989725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore H. Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bougard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.809714" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02506149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Juhas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bie&#324;kiewicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05757-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03011323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00268.2020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02562467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier White" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Crevecoeur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00381.2019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lefumat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1110-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2020.1726859" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Macaluso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sainton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chomienne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00377" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M N Bienkiewicz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Buloup" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rodger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Craig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00092" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.10.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154475" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517551v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00181" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Z. Lefumat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Cole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.01.040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.12.022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQJ2GX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4228.2015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Mestre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.09.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourrelly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Vercher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2013.864687" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anastasopoulos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Lee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Naushahi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.11.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coyle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ruget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouchnino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00364.2011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Vercher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.05.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023811" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.08.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436028v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.07.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436924v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. B. Sandor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6089" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436029v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1589-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436033v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Gauthier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vercher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-1194-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.07.033" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6B7Q3M0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.08.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMT7FM74-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394688v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193809v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Carriot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724980245000016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090589v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmerber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nougier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barraud P. A." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193903v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien A. Schmerber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Barraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193909v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193908v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raphel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846373v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495510v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239615v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874973v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211564v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933552v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bienkiewicz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pruvost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085306v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-bringoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3939-8151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059932651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901128v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Sarlegna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00452-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1148793" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836001v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105478" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fazzari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ressam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1212198" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Keime" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1201253" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03989725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore H. Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bougard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.809714" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Macaluso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sainton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chomienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00377" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03011323v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00268.2020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02562467v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier White" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaveau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Crevecoeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00381.2019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02506149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Juhas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bie&#324;kiewicz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05757-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lefumat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1110-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2020.1726859" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M N Bienkiewicz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Buloup" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rodger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Craig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00092" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.10.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412210v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00181" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154475" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Z. Lefumat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Cole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.01.040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.12.022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQJ2GX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4228.2015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Mestre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.09.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourrelly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Vercher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2013.864687" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anastasopoulos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Lee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Naushahi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.11.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coyle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ruget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouchnino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00364.2011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Vercher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.05.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436921v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023811" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.08.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436028v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.07.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436924v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. B. Sandor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6089" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436029v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1589-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436033v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Gauthier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vercher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-1194-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.07.033" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6B7Q3M0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.08.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMT7FM74-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394688v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193809v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Carriot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724980245000016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090589v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmerber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nougier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barraud P. A." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193903v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien A. Schmerber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Barraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193909v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193908v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raphel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846373v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495510v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239615v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874973v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211564v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933552v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bienkiewicz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pruvost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085306v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>