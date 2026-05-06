--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -307,663 +307,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being active over one’s own motion: Considering predictive mechanisms in self-motion perception</w:t>
+                <w:t xml:space="preserve">Hearing elliptic movements reveals the imprint of action on prototypical geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Rineau</w:t>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Berberian</w:t>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105051⟩</w:t>
+              <w:t xml:space="preserve">Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 238, pp.105478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cognition.2023.105478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04152897v1</w:t>
+                <w:t xml:space="preserve">hal-03836001v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active self-motion control and the role of agency under ambiguity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neuromuscular adjustments to unweighted running: the increase in hamstring activity is sensitive to trait anxiety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fazzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Macchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Ressam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Kunimasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1212198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1212198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1148793⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04151317v1</w:t>
+                <w:t xml:space="preserve">hal-04116070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing elliptic movements reveals the imprint of action on prototypical geometries</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How about running on Mars? Influence of sensorimotor coherence on running and spatial perception in simulated reduced gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Keime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chomienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sainton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cognition.2023.105478⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1201253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1201253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836001v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular adjustments to unweighted running: the increase in hamstring activity is sensitive to trait anxiety</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Being active over one’s own motion: Considering predictive mechanisms in self-motion perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Rineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Berberian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1212198⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146, pp.105051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04116070v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How about running on Mars? Influence of sensorimotor coherence on running and spatial perception in simulated reduced gravity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active self-motion control and the role of agency under ambiguity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Rineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Keime</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Berberian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14, pp.1201253. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1148793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1201253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1148793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204212v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in Electroencephalography Activity of Sensory Areas Linked to Car Sickness in Real Driving Conditions</w:t>
               </w:r>
@@ -1060,901 +1060,901 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03989725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Step Paradigm in Microgravity: Preservation of Sensorimotor Flexibility in Altered Gravitational Force Field</w:t>
+                <w:t xml:space="preserve">Online sonification for golf putting gesture: reduced variability of motor behaviour and perceptual judgement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bringoux</w:t>
+                <w:t xml:space="preserve">Benjamin O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Macaluso</w:t>
+                <w:t xml:space="preserve">Brett Juhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sainton</w:t>
+                <w:t xml:space="preserve">Marta Bieńkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chomienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Buloup</w:t>
+                <w:t xml:space="preserve">Frank Buloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00377⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 238, pp.883 - 895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-020-05757-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558403v1</w:t>
+                <w:t xml:space="preserve">hal-02506149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online corrective responses following target jump in altered gravitoinertial force field point to nested feedforward and feedback control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chomienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/jn.00268.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The gravitational imprint on sensorimotor planning and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier White</w:t>
+                <w:t xml:space="preserve">Jeremie Gaveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Crevecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/jn.00381.2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02562467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online sonification for golf putting gesture: reduced variability of motor behaviour and perceptual judgement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Individual movement features during prism adaptation correlate with after-effects and interlimb transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin O'Brien</w:t>
+                <w:t xml:space="preserve">Hannah Lefumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett Juhas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Buloup</w:t>
+                <w:t xml:space="preserve">R. Chris Miall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-020-05757-3⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 84 (4), pp.866-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-018-1110-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506149v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual movement features during prism adaptation correlate with after-effects and interlimb transfer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Chris Miall</w:t>
+                <w:t xml:space="preserve">Sonification of Golf Putting Gesture Reduces Swing Movement Variability in Novices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Juhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Bieńkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Buloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00426-018-1110-8⟩</w:t>
+              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02701367.2020.1726859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917532v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonification of Golf Putting Gesture Reduces Swing Movement Variability in Novices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frank Buloup</w:t>
+                <w:t xml:space="preserve">Subjective vertical in presence of visual or auditory cues: Towards an allocentric dependence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Chomienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02701367.2020.1726859⟩</w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2019036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495502v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective vertical in presence of visual or auditory cues: Towards an allocentric dependence?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Chomienne</w:t>
+                <w:t xml:space="preserve">Double-Step Paradigm in Microgravity: Preservation of Sensorimotor Flexibility in Altered Gravitational Force Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Macaluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sainton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Goulon</w:t>
+                <w:t xml:space="preserve">L. Chomienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Buloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2019036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458229v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Limitations of Being a Copycat: Learning Golf Putting Through Auditory and Visual Guidance</w:t>
               </w:r>
@@ -2068,732 +2068,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorimotor reorganizations of arm kinematics and postural strategy for functional whole-body reaching movements in microgravity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of speed-related auditory feedback on braking in a 3D-driving simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Macaluso</w:t>
+                <w:t xml:space="preserve">Jocelyn Monnoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sainton</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Denjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00821⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44, pp.76--89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trf.2016.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612088v1</w:t>
+                <w:t xml:space="preserve">hal-01436173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of speed-related auditory feedback on braking in a 3D-driving simulator</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensorimotor reorganizations of arm kinematics and postural strategy for functional whole-body reaching movements in microgravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Besson</w:t>
+                <w:t xml:space="preserve">Thomas Macaluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Buloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Denjean</w:t>
+                <w:t xml:space="preserve">Marie-Laure Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sainton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 44, pp.76--89. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.trf.2016.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2017.00821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436173v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic features of whole-body reaching movements underwater: Neutral buoyancy effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seeing Circles and Drawing Ellipses: When Sound Biases Reproduction of Visual Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2016.04.014⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04517551v1</w:t>
+                <w:t xml:space="preserve">hal-01309663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Visual and Vestibular Inputs Compensate for Somatosensory Loss in the Perception of Spatial Orientation? Insights from a Deafferented Patient.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kinematic features of whole-body reaching movements underwater: Neutral buoyancy effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Macaluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Buloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sainton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00181⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 327, pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2016.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412210v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04517551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing Circles and Drawing Ellipses: When Sound Biases Reproduction of Visual Motion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do Visual and Vestibular Inputs Compensate for Somatosensory Loss in the Perception of Spatial Orientation? Insights from a Deafferented Patient.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Scotto Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Macaluso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R Sarlegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (181), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2016.00181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309663v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalization of force-field adaptation in proprioceptively-deafferented subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Z. Lefumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Chris Miall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D. Cole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2870,103 +2870,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When eyes drive hand: influence of non-biological motion on visuo-motor coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3051,91 +3051,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F R Buloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sainton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 327, pp.125-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2016.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01417687v1</w:t>
@@ -3274,278 +3274,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow changing postural cues cancel visual field dependence on self-tilt detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To transfer or not to transfer? Kinematics and laterality quotient predict interlimb transfer of motor learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Z. Lefumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Scotto Di Cesare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Macaluso</w:t>
+                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chris Miall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.R. Mestre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Buloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41 (1), pp.198-202. </w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (5), pp.2764-2774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2014.09.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/jn.00749.2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02340815v1</w:t>
+                <w:t xml:space="preserve">hal-01414090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To transfer or not to transfer? Kinematics and laterality quotient predict interlimb transfer of motor learning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Slow changing postural cues cancel visual field dependence on self-tilt detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Chris Miall</w:t>
+                <w:t xml:space="preserve">C. Scotto Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Macaluso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Cole</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D.R. Mestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bringoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 114 (5), pp.2764-2774. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.198-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/jn.00749.2015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2014.09.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414090v1</w:t>
+                <w:t xml:space="preserve">hal-02340815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Influence of Visual Scene and Body Tilt on Arm Pointing Movements: Gravity Matters!</w:t>
               </w:r>
@@ -3687,51 +3687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bourrelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 67 (9), pp.1668-1681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3765,51 +3765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of Physiological and Psychological Features to Estimate Helicopter Pilots' Workload: A Bayesian Network Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3899,77 +3899,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of postural constraints on eye and head latency during voluntary rotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Scotto Di Cesare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Anastasopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.Y. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4033,64 +4033,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of gravity-like torque on goal-directed arm movements in microgravity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Coyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4284,51 +4284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bourrelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 138 (1), pp.119-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4356,273 +4356,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial localization investigated by continuous pointing during visual and gravitoinertial changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecile Scotto Di Cesare</w:t>
+                <w:t xml:space="preserve">A Comprehensive Model of Audiovisual Perception: Both Percept and Temporal Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel R Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-011-2884-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.23811 - 23811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436922v1</w:t>
+                <w:t xml:space="preserve">hal-01436921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Model of Audiovisual Perception: Both Percept and Temporal Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Besson</w:t>
+                <w:t xml:space="preserve">Spatial localization investigated by continuous pointing during visual and gravitoinertial changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Scotto Di Cesare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Bringoux</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Sarlegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R Mestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 215 (3-4), pp.173-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-011-2884-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023811⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01436921v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force-field adaptation without proprioception: Can vision be used to model limb dynamics?</w:t>
               </w:r>
@@ -4660,51 +4660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 48 (1), pp.60-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4738,51 +4738,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian networks and information theory for audio-visual perception modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Richiardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4898,51 +4898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bourrelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -L. Vercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 482 (3), pp.193-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5136,51 +5136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bourrelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 193 (1), pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5214,51 +5214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judging beforehand the possibility of passing under obstacles without motion: the influence of egocentric and geocentric frames of reference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Robic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5460,90 +5460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision of the hand prior to movement onset allows full motor adaptation to a multi-force environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. M. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Vercher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 71 (1-3), pp.101-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5969,51 +5969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception of slow pitch and roll body tilts in bilateral labyrinthine-defective subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6219,77 +6219,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy level of pointing movements performed during slow passive whole-body rotations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. M. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6344,51 +6344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gymnastics expertise on the perception of body orientation in the pitch dimension.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6497,90 +6497,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of agency in self-motion perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Rineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berberian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASSC27 - Association for the Scientific Study of Consciousness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6605,51 +6605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Movement Sonification for Sports Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6713,77 +6713,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When hearing biological movements reveals embodied motor properties: a new paradigm to study relations between gestures and sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6838,103 +6838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronizing Gestures with Friction Sounds: Work in Progress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) - Sound, Music &amp; Motion - 15 - 18 oct. 2013 - Marseille, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.190 - 199</w:t>
@@ -6963,51 +6963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cognitive workload and affective state: A computational study using Bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7123,64 +7123,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Marqueste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7375,64 +7375,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considerations for Developing Sound in Golf Putting Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Juhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Bienkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7500,103 +7500,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio-Motor Synchronization: The Effect of Mapping Between Kinematics and Acoustic Cues on Geometric Motor Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound, Music and Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -7657,103 +7657,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When visual circles become acoustic ellipses: sounds evoking accelerations modify visuo-motor coupling with biological motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Multisensory Research Forum (IMRF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7868,51 +7868,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="903C86F7"/>
+    <w:nsid w:val="94EC8F07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8099,51 +8099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-bringoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3939-8151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059932651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901128v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Sarlegna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00452-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151317v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1148793" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836001v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105478" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116070v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fazzari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ressam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1212198" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204212v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Keime" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1201253" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03989725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore H. Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bougard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.809714" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Macaluso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sainton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chomienne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00377" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03011323v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00268.2020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02562467v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier White" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaveau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Crevecoeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00381.2019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02506149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Juhas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bie&#324;kiewicz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05757-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lefumat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1110-8" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2020.1726859" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019036" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M N Bienkiewicz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Buloup" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rodger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Craig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00092" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436173v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.10.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517551v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412210v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00181" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309663v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154475" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Z. Lefumat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Cole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.01.040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.12.022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQJ2GX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4228.2015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340815v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Mestre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.09.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2015" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourrelly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Vercher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2013.864687" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anastasopoulos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Lee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Naushahi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.11.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coyle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ruget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouchnino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00364.2011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Vercher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.05.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436921v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023811" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.08.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436028v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.07.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436924v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. B. Sandor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6089" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436029v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1589-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436033v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Gauthier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vercher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-1194-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.07.033" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6B7Q3M0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.08.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMT7FM74-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394688v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193809v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Carriot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724980245000016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090589v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmerber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nougier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barraud P. A." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193903v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien A. Schmerber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Barraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193909v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193908v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raphel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846373v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495510v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239615v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874973v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211564v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933552v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bienkiewicz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pruvost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085306v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-bringoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3939-8151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059932651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901128v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Sarlegna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00452-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836001v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105478" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fazzari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ressam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1212198" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Keime" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1201253" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1148793" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03989725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore H. Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bougard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.809714" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02506149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Juhas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bie&#324;kiewicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05757-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03011323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00268.2020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02562467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier White" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Crevecoeur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00381.2019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lefumat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1110-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2020.1726859" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Macaluso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sainton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chomienne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00377" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M N Bienkiewicz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Buloup" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rodger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Craig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00092" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.10.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154475" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517551v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00181" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Z. Lefumat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Cole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.01.040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.12.022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQJ2GX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4228.2015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Mestre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.09.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourrelly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Vercher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2013.864687" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anastasopoulos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Lee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Naushahi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.11.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coyle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ruget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouchnino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00364.2011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Vercher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.05.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023811" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.08.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436028v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.07.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436924v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. B. Sandor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6089" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436029v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1589-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436033v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Gauthier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vercher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-1194-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.07.033" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6B7Q3M0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.08.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMT7FM74-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394688v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193809v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Carriot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724980245000016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090589v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmerber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nougier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barraud P. A." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193903v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien A. Schmerber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Barraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193909v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193908v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raphel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846373v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495510v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239615v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874973v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211564v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933552v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bienkiewicz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pruvost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085306v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>