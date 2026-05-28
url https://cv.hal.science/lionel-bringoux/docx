--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1,7813 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7761 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:144.90566037736px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Bringoux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités / Institut des Sciences du Mouvement / Faculté des Sciences du Sport (Aix-Marseille Université)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lionel-bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3939-8151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">059932651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Bringoux est Professeur des Universités en neurosciences comportementales, spécialisé dans les processus perceptifs et sensorimoteurs impliqués dans l’orientation spatiale et le contrôle de l’action. Il est membre de l’équipe DynamiCC à l’Institut des Sciences du Mouvement (UMR 7287, Aix-Marseille Université & CNRS) et enseigne à la Faculté des Sciences du Sport d’Aix-Marseille Université.Ses recherches explorent plusieurs dimensions du contrôle perceptivo-moteur humain en environnements extrêmes. Un axe majeur de ses travaux porte sur l’orientation spatiale et l’adaptation sensorimotrice dans des conditions gravito-inertielles modifiées, avec des études soutenues par le Centre National d’Études Spatiales (CNES). En parallèle, il étudie la perception du mouvement propre et les processus multisensoriels liés au sentiment d’agentivité, notamment en collaboration avec l’ONERA, (Laboratoire français de recherche aérospatiale). Enfin, en tant que contributeur à l’Institut de Recherche sur l'Équilibre et les Vertiges (IREV) et membre de l’Automotive Motion Lab (OpenLab), développé en partenariat avec Stellantis, il mène également des recherches sur les mécanismes du mal des transports et le développement de contre-mesures associées.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des caractéristiques du flux optique en réalité virtuelle et en situation de mobilité sur la perception du déplacement propre et l'inconfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudjemline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ceyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05631222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When visual circles become acoustic ellipses: sounds evoking accelerations modify visuo-motor coupling with biological motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Multisensory Research Forum (IMRF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypergravity is more challenging than microgravity for the human sensorimotor system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chomienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice R Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NPJ Microgravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41526-024-00452-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromuscular adjustments to unweighted running: the increase in hamstring activity is sensitive to trait anxiety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Fazzari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Macchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camélia Ressam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Kunimasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Nicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1212198. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2023.1212198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing elliptic movements reveals the imprint of action on prototypical geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 238, pp.105478. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2023.105478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How about running on Mars? Influence of sensorimotor coherence on running and spatial perception in simulated reduced gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Keime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chomienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lapole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1201253. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2023.1201253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being active over one’s own motion: Considering predictive mechanisms in self-motion perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Rineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berberian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 146, pp.105051. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2023.105051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active self-motion control and the role of agency under ambiguity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Rineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berberian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, pp.1148793. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1148793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in Electroencephalography Activity of Sensory Areas Linked to Car Sickness in Real Driving Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonore H. Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Bougard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2021.809714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online sonification for golf putting gesture: reduced variability of motor behaviour and perceptual judgement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Juhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bieńkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 238, pp.883 - 895. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-020-05757-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online corrective responses following target jump in altered gravitoinertial force field point to nested feedforward and feedback control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chomienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00268.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The gravitational imprint on sensorimotor planning and control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Gaveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Crevecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00381.2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individual movement features during prism adaptation correlate with after-effects and interlimb transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Lefumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chris Miall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84 (4), pp.866-880. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-018-1110-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonification of Golf Putting Gesture Reduces Swing Movement Variability in Novices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Juhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bieńkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Quarterly for Exercise and Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02701367.2020.1726859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subjective vertical in presence of visual or auditory cues: Towards an allocentric dependence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chomienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Goulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sm/2019036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-Step Paradigm in Microgravity: Preservation of Sensorimotor Flexibility in Altered Gravitational Force Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chomienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2020.00377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Limitations of Being a Copycat: Learning Golf Putting Through Auditory and Visual Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta M N Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Rodger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Craig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.00092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of speed-related auditory feedback on braking in a 3D-driving simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Monnoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Denjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part F: Traffic Psychology and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.76--89. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trf.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensorimotor reorganizations of arm kinematics and postural strategy for functional whole-body reaching movements in microgravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.821. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2017.00821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing Circles and Drawing Ellipses: When Sound Biases Reproduction of Visual Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0154475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Visual and Vestibular Inputs Compensate for Somatosensory Loss in the Perception of Spatial Orientation? Insights from a Deafferented Patient.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Scotto Di Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Borel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice R Sarlegna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (181), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2016.00181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic features of whole-body reaching movements underwater: Neutral buoyancy effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 327, pp.125-135. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04517551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalization of force-field adaptation in proprioceptively-deafferented subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Z. Lefumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chris Miall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 616, pp.160-165. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2016.01.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When eyes drive hand: influence of non-biological motion on visuo-motor coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sølvi Ystad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2015.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic features of whole-body reaching movements underwater: Neutral buoyancy effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F R Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sainton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 327, pp.125-135. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroscience.2016.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Workload and Psychophysiological Parameters During Multitask Activity in Helicopter Pilots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaetan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 86 (12), pp.1052-1057. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3357/AMHP.4228.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow changing postural cues cancel visual field dependence on self-tilt detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scotto Di Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Macaluso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.R. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41 (1), pp.198-202. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2014.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To transfer or not to transfer? Kinematics and laterality quotient predict interlimb transfer of motor learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hannah Z. Lefumat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chris Miall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Cole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (5), pp.2764-2774. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00749.2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01414090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Influence of Visual Scene and Body Tilt on Arm Pointing Movements: Gravity Matters!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Scotto Di Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice R. Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (6), </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0099866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To pass or not to pass: More a question of body orientation than visual cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (9), pp.1668-1681. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17470218.2013.864687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Physiological and Psychological Features to Estimate Helicopter Pilots' Workload: A Bayesian Network Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (4), pp.1872-1881. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2013.2269679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of postural constraints on eye and head latency during voluntary rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scotto Di Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Anastasopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.Y. Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Naushahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 78, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2012.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gravity-like torque on goal-directed arm movements in microgravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Coyle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ruget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mouchnino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 107 (9), pp.2541-2548. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/jn.00364.2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does visually induced self-motion affect grip force when holding an object?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lepecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural configuration affects the perception of earth-based space during pitch tilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Psychologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 138 (1), pp.119-125. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actpsy.2011.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial localization investigated by continuous pointing during visual and gravitoinertial changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Scotto Di Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 215 (3-4), pp.173-182. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-011-2884-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Model of Audiovisual Perception: Both Percept and Temporal Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.23811 - 23811. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian networks and information theory for audio-visual perception modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Richiardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 103 (3), pp.213-226. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-010-0392-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Force-field adaptation without proprioception: Can vision be used to model limb dynamics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice R. Sarlegna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (1), pp.60-67. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2009.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitch body orientation influences the perception of self-motion direction induced by optic flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -L. Vercher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 482 (3), pp.193-197. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2010.07.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between reference frames during subjective vertical estimates in a tilted immersive virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Lepecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Pergandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick M. B. Sandor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 38 (7), pp.1053-1071. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1068/p6089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of gaze elevation on estimating the possibility of passing under high obstacles during body tilt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Bourrelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 193 (1), pp.19-28. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-008-1589-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judging beforehand the possibility of passing under obstacles without motion: the influence of egocentric and geocentric frames of reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Robic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 185 (4), pp.673-680. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-007-1194-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of external feedback about body tilt: Influence on the Subjective Proprioceptive Horizon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raphel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 408 (1), pp.16-20. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2006.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision of the hand prior to movement onset allows full motor adaptation to a multi-force environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Vercher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71 (1-3), pp.101-10. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainresbull.2006.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la verticale avec un cadre visuel solidaire de la tête : implications pour l'utilisation des visiocasques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raphel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 68, pp.125-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived body orientation in microgravity: effects of prior experience and pressure under the feet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Carriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aviation, Space, and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 75 (9), pp.795-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of somesthetic information to the perception of body orientation in the pitch dimension.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raphel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Quarterly Journal of Experimental Psychology: Section A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 56 (5), pp.909-23. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02724980245000016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of slow pitch and roll body tilts in bilateral labyrinthine-defective subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barraud P. A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40(4), pp.367-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00090589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of slow pitch and roll body tilts in bilateral labyrinthine-defective subjects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien A. Schmerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alain Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40 (4), pp.367-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy level of pointing movements performed during slow passive whole-body rotations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. M. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 138 (1), pp.62-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of gymnastics expertise on the perception of body orientation in the pitch dimension.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Barraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Raphel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (6), pp.251-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of agency in self-motion perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Rineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berberian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASSC27 - Association for the Scientific Study of Consciousness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing Movement Sonification for Sports Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Sonification Workshop (ISON 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KTH Royal Institute of Technology, Nov 2019, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When hearing biological movements reveals embodied motor properties: a new paradigm to study relations between gestures and sounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Conan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Gondre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sensorimotor Theory of Perception and Consciousness: Developments and Open Questions -- ASSC Satellite Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronizing Gestures with Friction Sounds: Work in Progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Computer Music Multidisciplinary Research (CMMR) - Sound, Music &amp; Motion - 15 - 18 oct. 2013 - Marseille, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Marseille, France. pp.190 - 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive workload and affective state: A computational study using Bayesian networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel R. Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Unknown, Unknown Region. pp.140--145, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IS.2012.6335127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Network classifiers inferring workload from physiological features: compared performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Marqueste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE INTELLIGENT VEHICLES SYMPOSIUM (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 345 E 47TH ST, NEW YORK, NY 10017 USA, Unknown Region. pp.282-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences modulées de l'inclinaison sagittale du corps sur l'Horizon Proprioceptif Subjectif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Nougier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Cian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Raphel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIèmes journées internationales de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France. pp.429-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considerations for Developing Sound in Golf Putting Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brett Juhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Buloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music Technology with Swing, Selected papers from the CMMR2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Motor Synchronization: The Effect of Mapping Between Kinematics and Acoustic Cues on Geometric Motor Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Thoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuko Aramaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bringoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Kronland-Martinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound, Music and Motion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7868,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94EC8F07"/>
+    <w:nsid w:val="5A68D470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8099,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-bringoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3939-8151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059932651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901128v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Sarlegna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00452-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836001v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105478" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fazzari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ressam" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1212198" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204212v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Keime" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goulon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1201253" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152897v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rineau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151317v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1148793" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03989725v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore H. Henry" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bougard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.809714" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02506149v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Juhas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bie&#324;kiewicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05757-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03011323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00268.2020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02562467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier White" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaveau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Crevecoeur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00381.2019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917532v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lefumat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1110-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495502v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2020.1726859" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458229v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558403v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Macaluso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sainton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chomienne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00377" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M N Bienkiewicz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Buloup" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rodger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Craig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00092" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.10.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154475" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517551v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412210v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00181" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436017v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Z. Lefumat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Cole" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.01.040" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246842v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.12.022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQJ2GX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414096v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4228.2015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414090v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340815v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Mestre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.09.027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourrelly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Vercher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2013.864687" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anastasopoulos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Lee" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Naushahi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.11.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coyle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ruget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouchnino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00364.2011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436026v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Vercher" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.05.014" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436921v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023811" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384815v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.08.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436028v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.07.028" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436924v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. B. Sandor" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6089" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436029v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1589-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436033v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robic" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Gauthier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vercher" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-1194-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193762v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.07.033" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6B7Q3M0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.08.007" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMT7FM74-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394688v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193809v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Carriot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charles" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724980245000016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090589v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmerber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nougier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barraud P. A." TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193903v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien A. Schmerber" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Barraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193909v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193908v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raphel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846373v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495510v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239615v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874973v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211564v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933552v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bienkiewicz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pruvost" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085137v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085306v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-bringoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3939-8151" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/059932651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631222v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudjemline" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bougard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ceyte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bringoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085306v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901128v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sainton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R Sarlegna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-024-00452-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fazzari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Macchi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Ressam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Kunimasa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1212198" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836001v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2023.105478" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204212v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Keime" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Goulon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1201253" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152897v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rineau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berberian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2023.105051" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1148793" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03989725v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore H. Henry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Bougard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.809714" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02506149v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin O'Brien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Juhas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bie&#324;kiewicz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Buloup" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-020-05757-3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03011323v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00268.2020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02562467v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier White" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Gaveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Crevecoeur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00381.2019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Lefumat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-018-1110-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02701367.2020.1726859" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458229v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558403v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bringoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Macaluso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sainton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chomienne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Buloup" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00377" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02004394v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta M N Bienkiewicz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Buloup" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Rodger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Craig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.00092" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436173v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Monnoyer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Besson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denjean" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trf.2016.10.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612088v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Macaluso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2017.00821" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309663v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154475" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412210v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Borel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2016.00181" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517551v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Mille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2016.04.014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436017v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Z. Lefumat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Cole" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2016.01.040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246842v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2015.12.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVQJ2GX7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417687v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Macaluso" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F R Buloup" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414096v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaetan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dousset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Marqueste" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4228.2015" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340815v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.R. Mestre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2014.09.027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414090v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Vercher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00749.2015" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436920v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Scotto Di Cesare" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. Sarlegna" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Mestre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099866" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436019v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bourrelly" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Vercher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2013.864687" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436021v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maiano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2013.2269679" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340806v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Anastasopoulos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.Y. Lee" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Naushahi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2012.11.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384123v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Coyle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ruget" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mouchnino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.00364.2011" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467743v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lepecq" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danion" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436026v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -L. Vercher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2011.05.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436922v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Sarlegna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Mestre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-011-2884-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T5D2L7QJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436921v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023811" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436027v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Richiardi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-010-0392-8" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384815v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Malfait" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2009.08.011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436028v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2010.07.028" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436924v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pergandi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M. B. Sandor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/p6089" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436029v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-008-1589-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436033v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robic" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. M. Gauthier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Vercher" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-1194-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193762v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nougier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raphel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.07.033" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6B7Q3M0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275474v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2006.08.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMT7FM74-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394688v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Barraud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193809v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Carriot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Charles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193896v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724980245000016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090589v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmerber" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nougier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barraud P. A." TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193903v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien A. Schmerber" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Dumas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain Barraud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193909v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Barraud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193908v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raphel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846373v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02495510v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vidal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239615v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874973v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436182v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS.2012.6335127" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436022v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dousset" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211564v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933552v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bienkiewicz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pruvost" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085137v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>