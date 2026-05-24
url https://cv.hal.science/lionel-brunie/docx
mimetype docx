--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Brunie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur d'Université à l'Institut National des Sciences Appliquées de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, département informatique, depuis octobre 1998 (PRCE1 depuis février 2006). Enseignements dispensés dans le cadre du département informatique et du master recherche en informatique de Lyon : réseaux avancés, sécurité des systèmes répartis, conception de systèmes, systèmes d'information avancés, grilles de données. Recherche au sein des laboratoires LISI puis LIRIS. Thématiques de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">gestion de données réparties, systèmes répartis et mobiles, sécurité et confidentialité, systèmes d'information multimédias communicants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Ecole Normale Supérieure de Lyon d'octobre 1993 à septembre 1998. Enseignements dispensés dans le cadre du magistère d’informatique et modélisation (sites de Lyon et Grenoble), du DEA d'Informatique de Lyon, du DESS Images et Réseaux de l'Université Claude Bernard-Lyon I. Thématiques de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">systèmes parallèles, environnements de programmation parallèle, bases de données parallèles, informatique multimédia, systèmes d'archivage d'images médicales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable-adjoint de l'équipe-projet ENS Lyon-INRIA REMAP (28 chercheurs). Responsable-adjoint du DEA d’informatique de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’ingénieur en informatique de l’Ecole Nationale Supérieure d’Informatique et Mathématiques Appliquées de Grenoble (ENSIMAG), 1988.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’études approfondies en informatique, option intelligence artificielle, Institut National Polytechnique de Grenoble, 1988.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en informatique : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion d’images médicales multimodales : application à l’étude tridimensionnelle dynamique de la colonne vertébrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; Université Joseph Fourier, Grenoble, 1992.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches en informatique : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de ressources dans les systèmes répartis et parallèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard - Lyon I, Lyon, 1997.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Reputation Systems Based on Blockchain and Other Cryptographic Building Blocks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bertino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (2), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3490236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Inference Attacks Involving Raw Sensor Data: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (21), pp.8140. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22218140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Study of the Model Generalization for Argument Mining in Cross-Domain and Cross-Topic Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alhamzeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra El Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazzak El Khayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mitrović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lecture Notes in Computer Science, 13470, pp.103-126. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-66146-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting inference attacks involving sensor data in a multi-database context: Issues & challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraphSIF: analyzing flow of payments in a Business-to-Business network to detect supplier impersonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Canillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-020-00283-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Long Road to Computational Location Privacy: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (3), pp.2772 - 2793. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2018.2873950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RACOON++: A Semi-Automatic Framework for the Selfishness-Aware Design of Cooperative Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lena Cota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia L. Lawall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.635-650. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDSC.2017.2706286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4PR: Privacy Preserving Routing in Mobile Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimAttack: private web search under fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cerqueus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Services and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.17. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13174-016-0044-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust management and reputation systems in mobile participatory sensing applications: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayam Mousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadhoud Mohiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.49-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delay and Cost Balancing Protocol for Message Routing in Mobile Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Gianini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.430-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalization vs. Privacy in Big Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Habegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Accuracy of Business-to-Business (B2B) Reputation Systems through Rater Expertise Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Dikow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Sornin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-013-0345-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation on the unwillingness of nodes to participate in mobile delay tolerant network routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangbin Yim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, 33, pp.252-262. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2012.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decentralized Privacy Preserving Reputation Protocol for the Malicious Adversarial Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Shang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, 8, pp.949-962. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2013.2258914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landmark assisted Location and Tracking in Outdoor Mobile Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Anisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Bellandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Döller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, 59, pp.89-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving Privacy of Feedback Providers in Decentralized Reputation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bertino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, 31, pp.816-826. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On reliability in publish/subscribe systems: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, 27, pp.369-386. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445760.2012.697162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized vIdeo Adaptation Framework (PIAF): High-Level Semantics Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-42. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-012-1225-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Robustness of Publish/Subscribe Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixth International Conference on P2P, Parallel, Grid, Cloud and Internet Computi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.75-82. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3PGCIC.2011.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Execution of Service Composition for Content Adaptation in Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girma Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Multimedia Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/851628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Approach to Collaborative Context-Aware Service Platform for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, 3, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcp.3.1.40-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monitoring service for large-scale dynamic query optimisation in a grid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Samad Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Hameurlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web and Grid Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, 4, pp.222-246. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWGS.2008.018889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of a Cooperative Cache in Grids with Grid Cache Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonny Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19: Special Issue: Selection of Best Papers of the VLDB Data Management in Grids Workshop (VLDB DMG 2006) November 2007 (16), pp.2141-2155. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.1212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context aware Information sharing Middleware, for a dynamic pervasive computing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Journal on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GGM Efficient Navigation and Mining in Distributed Geno-Medical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Wehrle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonny Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (2), pp.110-116. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNB.2007.897477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and Interpreting User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, 4, pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salient-Object-Based Image Query by Visual Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawit Bulcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Atnafu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chbeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/jspi.v7i1.30042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content adaptation in distributed multimedia systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berhe Girma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management, special issue on Distributed Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dis)trust Certification Model for Large Access in Pervasive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.289-299. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17427370580000132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical images simulation storage and processing on the European DataGrid testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.387-400. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-004-5744-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for Optimizing Multi-clip Queries in Video Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazslo Böszörményi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, 22, pp.235-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de contenus multimédias pour les systèmes d'information pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berhe Girma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue des Sciences et Technologies de l'Information (RSTI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, 9, pp.61-85. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.9.2.61-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology transfer within the ProHPC at ENS Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (3), pp.309-321. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-739X(98)00076-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of Sybil-based Poisoning Attacks in Permissionless Decentralized Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Alejandro Mosqueda González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Blockchain and Cryptocurrency (ICBC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Pise, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICBC64466.2025.11114604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sticky-PRE: A Sticky Proxy Re-Encryption Protocol for Persistent Vehicle Data Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Ashutosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Baishnav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IV 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cluj - Napoca, Romania. pp.976-983, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV64158.2025.11097565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food KBQA Recommender: A knowledge base question answering system powered meal plan recommender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bölz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT'24: The 23'rd IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology, Bangkok, Thailand, 9-12 December 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent Certification Scheme Based on Blockchain for Service-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pedrinazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Anisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2024 International Conference on Web Services (ICWS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DSM-based Structural Programming Environment for Distributed and Parallel Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laurent Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiPC '96 : 3rd International Conference on High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Trivandrum, India, India. pp.469-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMMUS: A Linked, Healthiness-Aware, User-centered and Argument-Enabling Recipe Data Set for Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bölz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Gerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM Conference on Recommender Systems (RECSYS23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, New York, NY, United States. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604915.3609491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Expansion, Argument Mining and Document Scoring for an Efficient Question Answering System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alhamzeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouhaouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mitrović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction, CLEF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.162-174, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It’s Time to Reason: Annotating Argumentation Structures in Financial Earnings Calls: The FinArg Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alhamzeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Versmée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the Fourth Workshop on Financial Technology and Natural Language Processing (FinNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.163-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAPS: Computing Loan Default Risk from User Activity, Profile, and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisnu Uriawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youakim Badr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth IEEE International Conference on Blockchain Computing and Applications (BCCA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BCCA55292.2022.9922034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Stock Market Prediction Using Financial News and Stocktwits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alhamzeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saptarshi Mukhopadhaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bremard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2021: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, France. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stacking Approach for Cross-Domain Argument Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alhamzeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouhaouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mitrović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2021: Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, France. pp.361-373, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86472-9_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collateral-Free Trustworthiness-Based Personal Lending on a Decentralized Application (DApp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisnu Uriawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youakim Badr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Conference on Security and Cryptography (SECRYPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lieusaint - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplier Impersonation Fraud Detection using Bayesian Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Canillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Big Data and Smart Computing (IEEE BigComp 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Busan, South Korea. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigComp48618.2020.00-53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplier Impersonation Fraud Detection in Business-To-Business Transaction Networks Using Self-Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Canillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Complex Networks and their Applications (COMPLEX NETWORKS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent Referendum Protocol with Immutable Proceedings and Verifiable Outcome for Trustless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schiedermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Complex Networks and their Applications (COMPLEX NETWORKS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36687-2_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCIO: How to Make Location Privacy Experimentation Open and Easy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2018 - 38th IEEE International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vienna, Austria. pp.896-906, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2018.00091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784557v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Study of Privacy Preserving Fraud Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Canillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International Middleware Conference - Industry Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Rennes, France. pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrivaSense: Privacy-Preserving and Reputation-Aware Mobile Participatory Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayam Mousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th EAI International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services (MobiQuitous 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reputation system resilient against colluding and malicious adversaries in mobile participatory sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayam Mousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Benmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louafi Bouzouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Selfishness Flooding with SEINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lena Cota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lawall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th IEEE/IFIP International Conference on Dependable Systems and Networks (DSN'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Denver, Colorado, United States. pp.603 - 614, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2017.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reputation System Resilient Against Colluding and Malicious Adversaries in Mobile Participatory Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayam Mousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Shible Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Annual IEEE Consumer Communications &amp; Networking Conference (CCNC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrivaSense: Privacy-Preserving and Reputation-Aware Mobile Participatory Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayam Mousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th EAI International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported Verifiable Reputation with Rater Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP International Conference on Trust Management (TM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Gothenburg, Sweden. pp.180-195, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59171-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Worker Selection Through History-based Learning in Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Awwad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Rehn Sonigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Software and Applications Conference COMPSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2017, Turin, Italy. pp.923-928, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSAC.2017.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Characterization For An Effective Worker Targeting In Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Awwad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE High Assurance Systems Engineering Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Orlando, United States. pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BALCON: BAckward Loss Concealment Mechanism for Scalable Video Dissemination in Opportunistic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merza Klaghstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Personal and Indoor Mobile Radio Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trustless Privacy-Preserving Reputation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IFIP International Information Security and Privacy Conference (SEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Ghent, Belgium. pp.398-411, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33630-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Location Privacy with ALP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-preserving Publication of Mobility Data with High Utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 35th IEEE International Conference on Distributed Computed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Columbus, Ohio, United States. pp.802-803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEAS: Private, Efficient and Accurate Web Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cerqueus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Distortion Anonymization for the Publication of Mobility Data with High Utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for the Design Configuration of Accountable Selfish-Resilient Peer-to-Peer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lena Cota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lawall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2015 - 34th International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentially Private Location Privacy in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Mobile Security Technologies (MoST) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient and Accurate Privacy Preserving Web Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th Workshop on Middleware for Next Generation Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France, France. pp.1:1-1:6, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2676733.2676734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact-Based Adaptive Granularity for Scalable Video Transmission in Opportunistic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merza Klaghstan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC(10th International Wireless Communications and Mobile Computing Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Nicosi- Cyprus, Cyprus. pp.773-778, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2014.6906454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Video Viewing-Experience in Opportunistic Networks Based on SVC, an Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merza Klaghstan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIRMC 2013(IEEE Internatioanl Symposium on Personal, Indoor, and Mobile Radio Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.3563-3567, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality-based peer rewiring in semantic overlay networks (S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2013.6577720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Privacy Preserving Prediction-based Routing Protocol for Mobile Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th IEEE International Conference on Advanced Information Networking and Applications (AINA-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Barcelona, Spain. pp.546-553, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2013.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discussion of Privacy Challenges in User Profiling with Big Data Techniques: The EEXCESS Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Habegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Damiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2nd International Congress on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Santa Clara, CA, United States. pp.25-30, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.Congress.2013.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automatic detection of CBIRs configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vilsmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Döller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on MultiMedia Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Klagenfurt, Autriche, Austria. pp.334-345, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27355-1_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Regulating Protocol for Efficient Routing in Mobile Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE International Conference on Digital Ecosystems and Technologies (IEEE DEST-CEE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Campione d'Italia, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEST.2012.6227912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-structured Semantic Overlay for Information Retrieval in Self-organizing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">www2012 PhDSymposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.203-208, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2187980.2188009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Latency Hiding Framework For Enhanced Ubiquitous Access to Big Data in a Constrained Digital Ecosystem: Application to Digital Medical Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessalegn Yehuala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulugeta Libsie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM MEDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Addis-Abéba, Ethiopia. pp.80-87, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2457276.2457292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Strategies for Preventing Selfish Behavior in Mobile Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangbin Yim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Innovative Mobile and Internet Services in Ubiquitous Computing (IMIS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Palermo, Italy. pp.208-2015, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMIS.2012.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Privacy Issues in Multi-Scale Digital Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM MEDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Addis-Abéba, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model for Multimedia Dataspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Ndjafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multimedia on the Web 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.33-37, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMWeb.2011.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Node Centrality and Regularity for Efficient Routing in Mobile Peer-to-Peer Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Data Management in Grid and Peer-to-Peer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France. pp.83-94, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22947-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Centric Replication Approach to Maintain Data Availability in MANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Torbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on MOBILe Wireless MiddleWARE, Operating Systems, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, London, United Kingdom. pp.195-208, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30607-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Privacy Preserving Reputation Protocol for Web Service Provider Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Damiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Security Aspects of Process and Services Engineering (SAPSE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Munich, Germany, Germany. pp.404-409, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSACW.2011.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive routing algorithm for mobile delay tolerant networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Wireless Personal Multimedia Communications (WPMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brest, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation for CReaM: User-Centric Replication Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Torbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11éme Conference Internationale sur les Nouvelles Technologies de la Repartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOTERE.2011.5957994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting user interests from search query logs: A clustering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 7th International Workshop on Text-based Information Retrieval (TIR '10) in conjunction with the 21st International Conference on Database and Expert Systems Applications (DEXA '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bilbao, Spain. pp.5-9, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2010.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decentralized and autonomous replication model for mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Torbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBIMOB'10 Actes informels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T2D: A Peer to Peer trust management system based on Disposition to Trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SAC: 25th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00469649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CReaM: User-Centric Replication Model for Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Torbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on "Mobile P2P Data Management, Security and Trust (M-PDMST 2010)" in conjuction with the 11th International Conference on Mobile Data Management (MDM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kansas City, United States. pp.348-353, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2010.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Awareness for Information Sharing in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kansas City, United States. pp.221-223, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2010.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Privacy Preserving Reputation Protocols Inspired by Secure Sum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Privacy, Security and Trust (PST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ottawa, Canada. pp.126-133, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PST.2010.5593245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k-Shares: A Privacy Preserving Reputation Protocol for Decentralized Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bertino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IFIP TC 11 International Information Security Conference (SEC) / Held as Part of World Computer Congress (WCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.253-264, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15257-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASMi: self-adaptive Photo Annotation and Sharing Middleware of Mobile Ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications Workshops (PerComW 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.135-140, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2010.5470616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Anomalies in Data Streams using Statecharts (Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan-Mircea Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Ouksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.635-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Result Aggregation in Distributed Multimedia Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vilsmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Stegmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Döller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Intelligent Interactive Multimedia Systems and Services (KES IIMSS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest-Awareness for Information Sharing in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Mobile P2P Data Management, Security and Trust (MP-DMST*) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kanas City, Missouri, United States. pp.342-347, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2010.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of Subjectivity from Trust Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bertino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd IFIP International Conference on Trust Management (TM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Purdue University, West Lafayette, IN, United States. pp.65-80, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02056-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Elimination de la Subjectivité dans la Recommandation de Confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bertino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Francophones Mobilité et Ubiquité (UbiMob 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.3-10, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1739268.1739270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Iterative Multiplication Strategy for Trust Propagation in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th ACM International Conference on Pervasive Services (ICPS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Imperial College, London, United Kingdom. pp.49-54, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1568199.1568207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFFee: Cooperative and InFrastructure-Free Peer-To-Peer System for VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talar Atechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Torbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on ITS Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.510-515, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DG-CastoR : Direction-based Geocast Routing protocol for VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talar Atechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Telecommunications Networks and Systems TNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and Cooperative Document Delivery Over Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Computing and Networks (PDCN'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Innsbruck, Austria. pp.158-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DG-CastoR for query packets dissemination in VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talar Atechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Mobile Ad hoc and Sensor Networks (MASS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Atlanta, United States. pp.547-552, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MAHSS.2008.4660090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Log Analysis for User-Centric Multimedia Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 8th International Conference on New Media Technology (I-Media'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Graz, Austria. pp.441-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Content Adaptation for a Dynamic Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bognanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA08. The Third International Conference on Information and Communication Technologies: from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access Control for Ubiquitous Environments Based on Subjectivity Eliminated Trust Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Intl. Symposium on TRUST, in conjunction with the 2008 IEEE/IFIP International Conference on Embedded and Ubiquitous Computing (EUC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Shanghai, China. pp.603-609, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUC.2008.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Composition-Based Content Adaptation for Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Applications and Computing 2007 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Approach to Context Management and Reasoning in Ubiquitous Context-Aware Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second IEEE International Conference on Digital Information Management(ICDIM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.500-505, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIM.2007.4444272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morph Digital Signature A New Signature Framework for e-Documents in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICPS'07 : IEEE International Conference on Pervasive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.185-188, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based approach to context modeling and reasoning in pervasive computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejene Ejigu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerComW'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New York, United States. pp.14-19, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2007.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chameleon: A Pervasive Grid Security Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNS 2007 The Third International Conference on Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNS.2007.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentication and Access Control Using Trust Collaboration in Pervasive Grid Environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPC 2007 - Grid and Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.348-361, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72360-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Adapted Certificate Using Morph Template Signature for Pervasive Environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Ubiquitous Computing Systems (UCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Tokyo, Japan. pp.17-32, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76772-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConAMi: Collaboration-Based Content Adaptation Middleware for Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS'07 : The IEEE International Conference on Pervasive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.189-192, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X316 Security Toolbox for New Generation of Certificate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Trust, Privacy &amp; Security in Digital Business (TrustBus 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Regensburg, Germany. pp.248-258, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74409-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing Trust Beliefs based on a Uniform Disposition to Trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2007, Shanghai, China. pp.221-228, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2007.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Context-Aware Service Platform for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual IEEE International Conference on Information Technology: New Generations, ITNG 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Las Vegas, Nevada, United States. pp.297-302, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITNG.2007.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Grid becomes pervasive to save the day even Mitch Buchannon needs decision-making support.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Services (ICPS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istambul, Turkey. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Certificate Signature for Pervasive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Security, Privacy and Trust in Pervasive and Ubiquitous Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMi: a self-adaptive information sharing middleware for a dynamic pervasive computing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Wireless Applications and Computing, WAC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable Distance-Based Decision-Making Support in Dynamic Cross-Grid Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2007, Parallel Processing, 13th International Euro-Par Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.437-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Cooperative Cache in Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonny Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Data Management in Grids DMG - VLDB 2006 32nd International Conference on Very Large Data Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Seoul, South Korea. pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FReDi : Flexible Replicas Displacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Networking, ICN'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Morne, Mauritius, Mauritius. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNICONSMCL.2006.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning-Based Multimedia Adaptation Services Composition for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berhe Girma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Signal-Image Technology &amp; Internet–based Systems (SITIS'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2009.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Storage Space for Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonny Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on High Performance Computing and Communications (HPCC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Munich, Germany. pp.803-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification par la méfiance dans les systèmes pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob05 Deuxièmes Journées Francophones: Mobilité et Ubiquité 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Grenoble, France. pp.93-96, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1102613.1102634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salient-Object-Based Image Query by Visual Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Atnafu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chbeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawit Bulcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signal-Image Technology &amp; Internet–Based Systems (SITIS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access Pass Certificate, Distrust Certification Model for Large Access in Pervasive Environement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Services 2005 ICPS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Santorini, Greece. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2005.1506547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Content Adaptation for Pervasive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berhe Girma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Technology, ITCC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Las Végas, Nevada (NV), United States. pp.234-241, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITCC.2005.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform Distributed Cache Service for Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonny Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th DEXA: In 2th International Workshop on Grid and Peer-to-Peer Computing Impacts on Large Scale Hereogeneous Distributed Database Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Copenhagen, Denmark. pp.351-355, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2005.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Multimedia Content Adaptation Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berhe Girma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Distributed Multimedia Databases and Multimedia Adaptation, WDMDMA'05 (held in conjunction with EUROMEDIA'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Toulouse, France. pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service de Cache pour les Grilles de Calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonny Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Atelier sur l'Extraction et Gestion Parallèles Distribuées de Connaissances (EGPDC'2005), 5émes Journées d'Extraction et Gestion des Connaissances (EGC'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2005 IFIP International Conference on Embedded And Ubiquitous Computing (EUC'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nagasaki, Japan. pp.977-986, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11596356_97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and Interpreting User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference On Signal-Image Technology and Internet–Based Systems (SITIS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroon. pp.183-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid for Geno-Medicine : A Glimpse on the project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioGrid 05 (co-located with CCGrid 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cardiff, United Kingdom. pp.527-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Service-Based Multimedia Content Adaptation in Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berhe Girma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Proceedings of the first conference on computing frontiers CF'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Ischia, Italy. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)placement dynamique de réplicas dans un environnement pervasif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nice, France. pp.195-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-Based Architectural Framework of Multimedia Content Adaptation for Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berhe Girma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Networks and Distributed Systems Modeling and Simulation Conference (CNDS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Similarity-based Queries in Image DBMSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Atnafu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chbeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Nicosia, Cyprus. pp.735-739, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/967900.968052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrypted Storage of Medical Data on a Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Seitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEALTHGRID 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information grids: managing and mining semantic data in a grid infrastructure; open issues and application to geno-medical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA Workshop 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Prague, Czech Republic. pp.509-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM2: A Distributed Medical Data Manager for Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE/ACM International Symposium on Cluster Computing and the Grid (Biogrid 2003 workshop @ CCGrid 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Tokyo, Japan. pp.138-147, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2003.1199421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key management for encrypted data storage in distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Seitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International IEEE Security in Storage Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Washington, USA, United States. pp.20-30, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SISW.2003.10001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMIMS: A Medical Image Management System with a Visual Multi-Criteria Query Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chbeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Atnafu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Information Resource Management Association (IRMA'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Philadelphia, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-066-0.ch019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Web Proxies Using Semantic Information and Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Programming and Systems (ISPS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Algiers, Algeria. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Image Content-Based Queries using the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European HealthGrid conference (HealthGrid 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.138-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Access Control for Medical Applications in Grid Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Seitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Parallel Processing (Euro-Par 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Klagenfurt, Austria. pp.374-383, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45209-6_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Transfer within the ProHPC TTN at ENS Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCN Europe 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Amsterdam, Netherlands. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0037126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LHPC Programming Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second Workshop on Environments and Tools for Parallel Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Townsend, TN, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOSMOS : A Distributed Shared Memory based on P.V.M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First european PVM users group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de mémoire distribuée-partagée pour machine massivement parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Ecole normale Supérieure de Lyon, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Information Retrieval over P2P Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Automne en Recherche d'Information et Applications 2010 (EARIA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrowdED and CREX: Towards Easy Crowdsourcing Quality Control Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Awwad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-301, 2019, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28730-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPL, Towards a GDPR-Compliant Privacy Language: Formal Definition and Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Gerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Berlin, Heidelberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems XXXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10940, pp.41-80, 2018, LNCS, 978-3-662-57932-9. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-57932-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy in Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Habegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerqueus Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data: Storage, Sharing, and Security </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, CRC Press, 2016, Privacy in Big Data. Benjamin Habegger, Omar Hasan, Thomas Cerqueus, Lionel Brunie, Nadia Bennani, Harald Kosch, and Ernesto Damiani. Big Data: Storage, Sharing, and Security. Taylor &amp; Francis, CRC Press. May 2016. [PDF]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Preserving Reputation Management in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Chbeir and Béchara Al Bouna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy Preserving in Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag (Lecture Notes in Social Networks), pp.245-280, 2013, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-0894-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, John Wiley &amp; Sons, Inc., 2010, Management Support Systems, Electronic Commerce, Legal and Security Considerations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security in distributed collaborative environments: limitations and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Web Intelligence: Advanced Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.415-454, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia Metadata Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Bailer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Döller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Granitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borko Furht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.568-575, 2008, 978-0-387-74724-8. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-78414-4_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service de Cache pour les Grilles de Calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonny Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Cépaduès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNTI E-5 "Extraction des connaissances: Etat et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRSALE : un système d'indexation et de recherche de séquences audiovisuelles à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des données multimédias Pages 283-309, Edition Hermes, ISBN : 2-7462-0824-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of Sybil-based Poisoning Attacks in Permissionless Decentralized Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon A Mosqueda González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worker Selection Impact On Aggregation Techniques In Crowdsourcing: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Awwad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Rehn Sonigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA LYON; LIRIS UMR 5205. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Preserving Reputation Systems based on Blockchain and other Cryptographic Building Blocks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bertino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Lyon; INSA-Lyon; CNRS - LIRIS - UMR5205. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Evaluation of Relational Queries on a Network of Workstations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Exbrayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3638, LIP RR-1999-22, INRIA, LIP. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId421"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lionel Brunie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur d'Université à l'Institut National des Sciences Appliquées de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, département informatique, depuis octobre 1998 (PRCE1 depuis février 2006). Enseignements dispensés dans le cadre du département informatique et du master recherche en informatique de Lyon : réseaux avancés, sécurité des systèmes répartis, conception de systèmes, systèmes d'information avancés, grilles de données. Recherche au sein des laboratoires LISI puis LIRIS. Thématiques de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">gestion de données réparties, systèmes répartis et mobiles, sécurité et confidentialité, systèmes d'information multimédias communicants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> à l’Ecole Normale Supérieure de Lyon d'octobre 1993 à septembre 1998. Enseignements dispensés dans le cadre du magistère d’informatique et modélisation (sites de Lyon et Grenoble), du DEA d'Informatique de Lyon, du DESS Images et Réseaux de l'Université Claude Bernard-Lyon I. Thématiques de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">systèmes parallèles, environnements de programmation parallèle, bases de données parallèles, informatique multimédia, systèmes d'archivage d'images médicales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Responsable-adjoint de l'équipe-projet ENS Lyon-INRIA REMAP (28 chercheurs). Responsable-adjoint du DEA d’informatique de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’ingénieur en informatique de l’Ecole Nationale Supérieure d’Informatique et Mathématiques Appliquées de Grenoble (ENSIMAG), 1988.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplôme d’études approfondies en informatique, option intelligence artificielle, Institut National Polytechnique de Grenoble, 1988.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat en informatique : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fusion d’images médicales multimodales : application à l’étude tridimensionnelle dynamique de la colonne vertébrale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; Université Joseph Fourier, Grenoble, 1992.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Habilitation à diriger des recherches en informatique : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion de ressources dans les systèmes répartis et parallèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Claude Bernard - Lyon I, Lyon, 1997.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Reputation Systems Based on Blockchain and Other Cryptographic Building Blocks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bertino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (2), pp.1-37. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3490236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Study of the Model Generalization for Argument Mining in Cross-Domain and Cross-Topic Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alhamzeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra El Mekki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazzak El Khayari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mitrović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lecture Notes in Computer Science, 13470, pp.103-126. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-66146-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting inference attacks involving sensor data in a multi-database context: Issues & challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/itl2.387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623026v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Inference Attacks Involving Raw Sensor Data: A Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lachat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (21), pp.8140. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s22218140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GraphSIF: analyzing flow of payments in a Business-to-Business network to detect supplier impersonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Canillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Network Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41109-020-00283-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Long Road to Computational Location Privacy: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (3), pp.2772 - 2793. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2018.2873950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RACOON++: A Semi-Automatic Framework for the Selfishness-Aware Design of Cooperative Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lena Cota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia L. Lawall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dependable and Secure Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.635-650. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDSC.2017.2706286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4PR: Privacy Preserving Routing in Mobile Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hasan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2016.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SimAttack: private web search under fire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cerqueus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Services and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.17. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13174-016-0044-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust management and reputation systems in mobile participatory sensing applications: A survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayam Mousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadhoud Mohiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 90, pp.49-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalization vs. Privacy in Big Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Habegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Delay and Cost Balancing Protocol for Message Routing in Mobile Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Gianini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.430-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Accuracy of Business-to-Business (B2B) Reputation Systems through Rater Expertise Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Dikow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Sornin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00607-013-0345-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation on the unwillingness of nodes to participate in mobile delay tolerant network routing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangbin Yim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, 33, pp.252-262. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijinfomgt.2012.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decentralized Privacy Preserving Reputation Protocol for the Malicious Adversarial Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Shang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, 8, pp.949-962. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIFS.2013.2258914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preserving Privacy of Feedback Providers in Decentralized Reputation Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bertino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, 31, pp.816-826. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2011.12.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized vIdeo Adaptation Framework (PIAF): High-Level Semantics Adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.1-42. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-012-1225-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On reliability in publish/subscribe systems: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Parallel, Emergent and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5, 27, pp.369-386. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17445760.2012.697162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landmark assisted Location and Tracking in Outdoor Mobile Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Anisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ardagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Bellandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Döller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1, 59, pp.89-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Robustness of Publish/Subscribe Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Sixth International Conference on P2P, Parallel, Grid, Cloud and Internet Computi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.75-82. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/3PGCIC.2011.21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Approach to Collaborative Context-Aware Service Platform for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computers (JCP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, 3, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4304/jcp.3.1.40-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A monitoring service for large-scale dynamic query optimisation in a grid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Samad Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Hameurlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Web and Grid Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, 4, pp.222-246. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJWGS.2008.018889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Execution of Service Composition for Content Adaptation in Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girma Berhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Digital Multimedia Broadcasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2008/851628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of a Cooperative Cache in Grids with Grid Cache Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonny Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19: Special Issue: Selection of Best Papers of the VLDB Data Management in Grids Workshop (VLDB DMG 2006) November 2007 (16), pp.2141-2155. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.1212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A context aware Information sharing Middleware, for a dynamic pervasive computing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Journal on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GGM Efficient Navigation and Mining in Distributed Geno-Medical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Wehrle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonny Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Cahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on NanoBioscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (2), pp.110-116. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNB.2007.897477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salient-Object-Based Image Query by Visual Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawit Bulcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Atnafu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chbeir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des Sciences pour l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 7, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/jspi.v7i1.30042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and Interpreting User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, 4, pp.102-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dis)trust Certification Model for Large Access in Pervasive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pervasive Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.289-299. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17427370580000132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content adaptation in distributed multimedia systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berhe Girma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management, special issue on Distributed Data Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical images simulation storage and processing on the European DataGrid testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bellet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Grid Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, pp.387-400. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10723-004-5744-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for Optimizing Multi-clip Queries in Video Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazslo Böszörményi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, 22, pp.235-262</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de contenus multimédias pour les systèmes d'information pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berhe Girma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Revue des Sciences et Technologies de l'Information (RSTI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, 9, pp.61-85. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.9.2.61-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology transfer within the ProHPC at ENS Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Namyst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Generation Computer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 15 (3), pp.309-321. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-739X(98)00076-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (118)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of Sybil-based Poisoning Attacks in Permissionless Decentralized Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Alejandro Mosqueda González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IEEE International Conference on Blockchain and Cryptocurrency (ICBC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Pise, Italy. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICBC64466.2025.11114604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sticky-PRE: A Sticky Proxy Re-Encryption Protocol for Persistent Vehicle Data Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Ashutosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratik Baishnav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IV 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Cluj - Napoca, Romania. pp.976-983, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IV64158.2025.11097565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food KBQA Recommender: A knowledge base question answering system powered meal plan recommender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bölz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WI-IAT'24: The 23'rd IEEE/WIC International Conference on Web Intelligence and Intelligent Agent Technology, Bangkok, Thailand, 9-12 December 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent Certification Scheme Based on Blockchain for Service-Based Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Bena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pedrinazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Anisetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2024 International Conference on Web Services (ICWS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A DSM-based Structural Programming Environment for Distributed and Parallel Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Laurent Lefevre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiPC '96 : 3rd International Conference on High Performance Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Trivandrum, India, India. pp.469-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HUMMUS: A Linked, Healthiness-Aware, User-centered and Argument-Enabling Recipe Data Set for Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Bölz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Nurbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Gerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM Conference on Recommender Systems (RECSYS23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, New York, NY, United States. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3604915.3609491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It’s Time to Reason: Annotating Argumentation Structures in Financial Earnings Calls: The FinArg Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alhamzeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Fonk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Versmée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Proceedings of the Fourth Workshop on Financial Technology and Natural Language Processing (FinNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.163-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LAPS: Computing Loan Default Risk from User Activity, Profile, and Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisnu Uriawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youakim Badr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth IEEE International Conference on Blockchain Computing and Applications (BCCA 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BCCA55292.2022.9922034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Expansion, Argument Mining and Document Scoring for an Efficient Question Answering System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alhamzeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouhaouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mitrović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental IR Meets Multilinguality, Multimodality, and Interaction, CLEF 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Bologna, Italy. pp.162-174, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Stacking Approach for Cross-Domain Argument Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alhamzeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouhaouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Mitrović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA 2021: Database and Expert Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, France. pp.361-373, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86472-9_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collateral-Free Trustworthiness-Based Personal Lending on a Decentralized Application (DApp)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wisnu Uriawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youakim Badr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Conference on Security and Cryptography (SECRYPT 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lieusaint - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Approach for Stock Market Prediction Using Financial News and Stocktwits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Alhamzeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saptarshi Mukhopadhaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elod Egyed-Zsigmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hafid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bremard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2021: Experimental IR Meets Multilinguality, Multimodality, and Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual conference, France. pp.15-26, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85251-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplier Impersonation Fraud Detection using Bayesian Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Canillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on Big Data and Smart Computing (IEEE BigComp 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Busan, South Korea. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigComp48618.2020.00-53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplier Impersonation Fraud Detection in Business-To-Business Transaction Networks Using Self-Organizing Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Canillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Complex Networks and their Applications (COMPLEX NETWORKS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36683-4_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Transparent Referendum Protocol with Immutable Proceedings and Verifiable Outcome for Trustless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Schiedermeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Mayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Complex Networks and their Applications (COMPLEX NETWORKS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-36687-2_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACCIO: How to Make Location Privacy Experimentation Open and Easy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICDCS 2018 - 38th IEEE International Conference on Distributed Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vienna, Austria. pp.896-906, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDCS.2018.00091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01784557v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Study of Privacy Preserving Fraud Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Canillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Talbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bouchenak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 19th International Middleware Conference - Industry Track</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Rennes, France. pp.25-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reputation system resilient against colluding and malicious adversaries in mobile participatory sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayam Mousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Benmokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louafi Bouzouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Selfishness Flooding with SEINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lena Cota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Damiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lawall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 47th IEEE/IFIP International Conference on Dependable Systems and Networks (DSN'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Denver, Colorado, United States. pp.603 - 614, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSN.2017.51⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrivaSense: Privacy-Preserving and Reputation-Aware Mobile Participatory Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayam Mousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th EAI International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reputation System Resilient Against Colluding and Malicious Adversaries in Mobile Participatory Sensing Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayam Mousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Shible Youness</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th Annual IEEE Consumer Communications &amp; Networking Conference (CCNC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Worker Selection Through History-based Learning in Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Awwad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Rehn Sonigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Software and Applications Conference COMPSAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2017, Turin, Italy. pp.923-928, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSAC.2017.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reported Verifiable Reputation with Rater Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP International Conference on Trust Management (TM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Gothenburg, Sweden. pp.180-195, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-59171-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PrivaSense: Privacy-Preserving and Reputation-Aware Mobile Participatory Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayam Mousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osama Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 14th EAI International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services (MobiQuitous 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task Characterization For An Effective Worker Targeting In Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Awwad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE High Assurance Systems Engineering Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Orlando, United States. pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BALCON: BAckward Loss Concealment Mechanism for Scalable Video Dissemination in Opportunistic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merza Klaghstan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Personal and Indoor Mobile Radio Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Valencia, Spain. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Location Privacy with ALP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trustless Privacy-Preserving Reputation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Schaub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st IFIP International Information Security and Privacy Conference (SEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Ghent, Belgium. pp.398-411, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33630-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEAS: Private, Efficient and Accurate Web Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cerqueus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Distortion Anonymization for the Publication of Mobility Data with High Utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01170060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for the Design Configuration of Accountable Selfish-Resilient Peer-to-Peer Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Lena Cota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Lawall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Gianini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SRDS 2015 - 34th International Symposium on Reliable Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-preserving Publication of Mobility Data with High Utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 35th IEEE International Conference on Distributed Computed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Columbus, Ohio, United States. pp.802-803</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01159291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Efficient and Accurate Privacy Preserving Web Search</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albin Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 9th Workshop on Middleware for Next Generation Internet Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Bordeaux, France, France. pp.1:1-1:6, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2676733.2676734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact-Based Adaptive Granularity for Scalable Video Transmission in Opportunistic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merza Klaghstan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCMC(10th International Wireless Communications and Mobile Computing Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Nicosi- Cyprus, Cyprus. pp.773-778, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IWCMC.2014.6906454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentially Private Location Privacy in Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Primault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Workshop on Mobile Security Technologies (MoST) 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discussion of Privacy Challenges in User Profiling with Big Data Techniques: The EEXCESS Use Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Habegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Damiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2nd International Congress on Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Santa Clara, CA, United States. pp.25-30, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData.Congress.2013.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Privacy Preserving Prediction-based Routing Protocol for Mobile Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th IEEE International Conference on Advanced Information Networking and Applications (AINA-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Barcelona, Spain. pp.546-553, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AINA.2013.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centrality-based peer rewiring in semantic overlay networks (S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Research Challenges in Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RCIS.2013.6577720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Video Viewing-Experience in Opportunistic Networks Based on SVC, an Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merza Klaghstan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIRMC 2013(IEEE Internatioanl Symposium on Personal, Indoor, and Mobile Radio Communications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, London, United Kingdom. pp.3563-3567, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PIMRC.2013.6666767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-Regulating Protocol for Efficient Routing in Mobile Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 5th IEEE International Conference on Digital Ecosystems and Technologies (IEEE DEST-CEE 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Campione d'Italia, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEST.2012.6227912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-structured Semantic Overlay for Information Retrieval in Self-organizing Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">www2012 PhDSymposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.203-208, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2187980.2188009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Strategies for Preventing Selfish Behavior in Mobile Delay Tolerant Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kangbin Yim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Innovative Mobile and Internet Services in Ubiquitous Computing (IMIS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Palermo, Italy. pp.208-2015, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMIS.2012.121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Latency Hiding Framework For Enhanced Ubiquitous Access to Big Data in a Constrained Digital Ecosystem: Application to Digital Medical Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessalegn Yehuala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mulugeta Libsie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM MEDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Addis-Abéba, Ethiopia. pp.80-87, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2457276.2457292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security and Privacy Issues in Multi-Scale Digital Ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM MEDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Addis-Abéba, Ethiopia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automatic detection of CBIRs configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vilsmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolf Karp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Döller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on MultiMedia Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Klagenfurt, Autriche, Austria. pp.334-345, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-27355-1_32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Node Centrality and Regularity for Efficient Routing in Mobile Peer-to-Peer Networks.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Data Management in Grid and Peer-to-Peer Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France. pp.83-94, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-22947-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Privacy Preserving Reputation Protocol for Web Service Provider Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Damiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Security Aspects of Process and Services Engineering (SAPSE 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Munich, Germany, Germany. pp.404-409, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMPSACW.2011.74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Centric Replication Approach to Maintain Data Availability in MANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Torbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on MOBILe Wireless MiddleWARE, Operating Systems, and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, London, United Kingdom. pp.195-208, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30607-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive routing algorithm for mobile delay tolerant networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingwei Miao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Wireless Personal Multimedia Communications (WPMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Brest, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation for CReaM: User-Centric Replication Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Torbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11éme Conference Internationale sur les Nouvelles Technologies de la Repartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOTERE.2011.5957994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model for Multimedia Dataspaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Ndjafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multimedia on the Web 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Graz, Austria. pp.33-37, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMWeb.2011.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01354470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CReaM: User-Centric Replication Model for Mobile Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Torbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on "Mobile P2P Data Management, Security and Trust (M-PDMST 2010)" in conjuction with the 11th International Conference on Mobile Data Management (MDM 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kansas City, United States. pp.348-353, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2010.50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T2D: A Peer to Peer trust management system based on Disposition to Trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SAC: 25th Symposium On Applied Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Sierre, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00469649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility Awareness for Information Sharing in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kansas City, United States. pp.221-223, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2010.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">k-Shares: A Privacy Preserving Reputation Protocol for Decentralized Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bertino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IFIP TC 11 International Information Security Conference (SEC) / Held as Part of World Computer Congress (WCC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Brisbane, Australia. pp.253-264, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15257-3_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Anomalies in Data Streams using Statecharts (Demo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan-Mircea Suciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Vuillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Ouksel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.635-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASMi: self-adaptive Photo Annotation and Sharing Middleware of Mobile Ad-hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Lajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Computing and Communications Workshops (PerComW 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Mannheim, Germany. pp.135-140, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2010.5470616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Result Aggregation in Distributed Multimedia Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Vilsmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Stegmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Döller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Symposium on Intelligent Interactive Multimedia Systems and Services (KES IIMSS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Privacy Preserving Reputation Protocols Inspired by Secure Sum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Privacy, Security and Trust (PST 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Ottawa, Canada. pp.126-133, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PST.2010.5593245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest-Awareness for Information Sharing in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on Mobile P2P Data Management, Security and Trust (MP-DMST*) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Kanas City, Missouri, United States. pp.342-347, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDM.2010.69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting user interests from search query logs: A clustering approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 7th International Workshop on Text-based Information Retrieval (TIR '10) in conjunction with the 21st International Conference on Database and Expert Systems Applications (DEXA '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Bilbao, Spain. pp.5-9, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2010.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decentralized and autonomous replication model for mobile environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Torbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UBIMOB'10 Actes informels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Elimination de la Subjectivité dans la Recommandation de Confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bertino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Francophones Mobilité et Ubiquité (UbiMob 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.3-10, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1739268.1739270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Iterative Multiplication Strategy for Trust Propagation in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th ACM International Conference on Pervasive Services (ICPS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Imperial College, London, United Kingdom. pp.49-54, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1568199.1568207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFFee: Cooperative and InFrastructure-Free Peer-To-Peer System for VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talar Atechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Torbey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on ITS Telecommunication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Lille, France. pp.510-515, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITST.2009.5399300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elimination of Subjectivity from Trust Recommendation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bertino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd IFIP International Conference on Trust Management (TM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Purdue University, West Lafayette, IN, United States. pp.65-80, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02056-8_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and Cooperative Document Delivery Over Distributed Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel and Distributed Computing and Networks (PDCN'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Innsbruck, Austria. pp.158-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DG-CastoR for query packets dissemination in VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talar Atechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Mobile Ad hoc and Sensor Networks (MASS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Atlanta, United States. pp.547-552, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MAHSS.2008.4660090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Tolerant Content Adaptation for a Dynamic Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Bognanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTTA08. The Third International Conference on Information and Communication Technologies: from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Query Log Analysis for User-Centric Multimedia Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Limam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 8th International Conference on New Media Technology (I-Media'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Graz, Austria. pp.441-444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access Control for Ubiquitous Environments Based on Subjectivity Eliminated Trust Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd Intl. Symposium on TRUST, in conjunction with the 2008 IEEE/IFIP International Conference on Embedded and Ubiquitous Computing (EUC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Shanghai, China. pp.603-609, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUC.2008.66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DG-CastoR : Direction-based Geocast Routing protocol for VANET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talar Atechian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Telecommunications Networks and Systems TNS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morph Digital Signature A New Signature Framework for e-Documents in Pervasive Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICPS'07 : IEEE International Conference on Pervasive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.185-188, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Approach to Context Management and Reasoning in Ubiquitous Context-Aware Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second IEEE International Conference on Digital Information Management(ICDIM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Lyon, France. pp.500-505, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIM.2007.4444272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An ontology-based approach to context modeling and reasoning in pervasive computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejene Ejigu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PerComW'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, New York, United States. pp.14-19, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERCOMW.2007.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00624654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Chameleon: A Pervasive Grid Security Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICNS 2007 The Third International Conference on Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNS.2007.112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X316 Security Toolbox for New Generation of Certificate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Trust, Privacy &amp; Security in Digital Business (TrustBus 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Regensburg, Germany. pp.248-258, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74409-2_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing Trust Beliefs based on a Uniform Disposition to Trust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Signal-Image Technology &amp; Internet-Based Systems (SITIS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2007, Shanghai, China. pp.221-228, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2007.54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ConAMi: Collaboration-Based Content Adaptation Middleware for Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPS'07 : The IEEE International Conference on Pervasive Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.189-192, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentication and Access Control Using Trust Collaboration in Pervasive Grid Environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GPC 2007 - Grid and Pervasive Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. pp.348-361, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72360-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Adapted Certificate Using Morph Template Signature for Pervasive Environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Ubiquitous Computing Systems (UCS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Tokyo, Japan. pp.17-32, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-76772-5_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When the Grid becomes pervasive to save the day even Mitch Buchannon needs decision-making support.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Services (ICPS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istambul, Turkey. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2007.4283883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Certificate Signature for Pervasive Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Security, Privacy and Trust in Pervasive and Ubiquitous Computing </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Istanbul, Turkey. pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Context-Aware Service Platform for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ejigu Dejene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Annual IEEE International Conference on Information Technology: New Generations, ITNG 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Las Vegas, Nevada, United States. pp.297-302, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITNG.2007.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptable Distance-Based Decision-Making Support in Dynamic Cross-Grid Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Par 2007, Parallel Processing, 13th International Euro-Par Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Rennes, France. pp.437-446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAMi: a self-adaptive information sharing middleware for a dynamic pervasive computing environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Wireless Applications and Computing, WAC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service Composition-Based Content Adaptation for Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addisalem Negash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wireless Applications and Computing 2007 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Cooperative Cache in Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonny Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Workshop on Data Management in Grids DMG - VLDB 2006 32nd International Conference on Very Large Data Bases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Seoul, South Korea. pp.38-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FReDi : Flexible Replicas Displacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Networking, ICN'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Morne, Mauritius, Mauritius. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNICONSMCL.2006.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planning-Based Multimedia Adaptation Services Composition for Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berhe Girma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Signal-Image Technology &amp; Internet–based Systems (SITIS'2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Marrakech, Morocco. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SITIS.2009.59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal Storage Space for Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonny Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on High Performance Computing and Communications (HPCC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Munich, Germany. pp.803-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salient-Object-Based Image Query by Visual Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Atnafu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chbeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawit Bulcha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Signal-Image Technology &amp; Internet–Based Systems (SITIS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform Distributed Cache Service for Grid Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonny Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th DEXA: In 2th International Workshop on Grid and Peer-to-Peer Computing Impacts on Large Scale Hereogeneous Distributed Database Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Copenhagen, Denmark. pp.351-355, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DEXA.2005.195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access Pass Certificate, Distrust Certification Model for Large Access in Pervasive Environement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Pervasive Services 2005 ICPS'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Santorini, Greece. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PERSER.2005.1506547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Content Adaptation for Pervasive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berhe Girma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Information Technology, ITCC 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Las Végas, Nevada (NV), United States. pp.234-241, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITCC.2005.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service de Cache pour les Grilles de Calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonny Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Atelier sur l'Extraction et Gestion Parallèles Distribuées de Connaissances (EGPDC'2005), 5émes Journées d'Extraction et Gestion des Connaissances (EGC'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Multimedia Content Adaptation Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berhe Girma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Distributed Multimedia Databases and Multimedia Adaptation, WDMDMA'05 (held in conjunction with EUROMEDIA'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Toulouse, France. pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2005 IFIP International Conference on Embedded And Ubiquitous Computing (EUC'2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Nagasaki, Japan. pp.977-986, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11596356_97⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressing and Interpreting User Intention in Pervasive Service Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bihler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasile-Marian Scuturici</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference On Signal-Image Technology and Internet–Based Systems (SITIS'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroon. pp.183-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grid for Geno-Medicine : A Glimpse on the project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioGrid 05 (co-located with CCGrid 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Cardiff, United Kingdom. pp.527-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authentification par la méfiance dans les systèmes pervasifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob05 Deuxièmes Journées Francophones: Mobilité et Ubiquité 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Grenoble, France. pp.93-96, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1102613.1102634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Service-Based Multimedia Content Adaptation in Pervasive Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berhe Girma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Proceedings of the first conference on computing frontiers CF'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Ischia, Italy. pp.60-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Dé)placement dynamique de réplicas dans un environnement pervasif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Gossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Nice, France. pp.195-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service-Based Architectural Framework of Multimedia Content Adaptation for Pervasive Computing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berhe Girma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication Networks and Distributed Systems Modeling and Simulation Conference (CNDS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Similarity-based Queries in Image DBMSs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Atnafu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chbeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Symposium on Applied Computing (SAC'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Nicosia, Cyprus. pp.735-739, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/967900.968052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encrypted Storage of Medical Data on a Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Seitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HEALTHGRID 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DM2: A Distributed Medical Data Manager for Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Magnin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE/ACM International Symposium on Cluster Computing and the Grid (Biogrid 2003 workshop @ CCGrid 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Tokyo, Japan. pp.138-147, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCGRID.2003.1199421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key management for encrypted data storage in distributed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Seitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International IEEE Security in Storage Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Washington, USA, United States. pp.20-30, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SISW.2003.10001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMIMS: A Medical Image Management System with a Visual Multi-Criteria Query Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Chbeir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solomon Atnafu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Information Resource Management Association (IRMA'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Philadelphia, United States. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-59140-066-0.ch019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Web Proxies Using Semantic Information and Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Symposium on Programming and Systems (ISPS'2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Algiers, Algeria. pp.00</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Image Content-Based Queries using the Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Montagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European HealthGrid conference (HealthGrid 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Lyon, France. pp.138-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Access Control for Medical Applications in Grid Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludwig Seitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Parallel Processing (Euro-Par 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Klagenfurt, Austria. pp.374-383, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-45209-6_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information grids: managing and mining semantic data in a grid infrastructure; open issues and application to geno-medical data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tchounikine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Dhaenens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DEXA Workshop 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Prague, Czech Republic. pp.509-515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Transfer within the ProHPC TTN at ENS Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Barberet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lebourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HPCN Europe 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1998, Amsterdam, Netherlands. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BFb0037126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOSMOS : A Distributed Shared Memory based on P.V.M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First european PVM users group meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Universita di Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de mémoire distribuée-partagée pour machine massivement parallèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RenPar'6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Ecole normale Supérieure de Lyon, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LHPC Programming Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Chaumette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cosnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Desprez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Second Workshop on Environments and Tools for Parallel Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1994, Townsend, TN, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic Information Retrieval over P2P Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yulian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Calabretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Automne en Recherche d'Information et Applications 2010 (EARIA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Lyon, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrowdED and CREX: Towards Easy Crowdsourcing Quality Control Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Awwad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Rehn-Sonigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Databases and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-301, 2019, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-28730-6_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPL, Towards a GDPR-Compliant Privacy Language: Formal Definition and Usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Gerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Berlin, Heidelberg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Large-Scale Data- and Knowledge-Centered Systems XXXVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10940, pp.41-80, 2018, LNCS, 978-3-662-57932-9. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-57932-9_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy in Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Habegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerqueus Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big Data: Storage, Sharing, and Security </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taylor &amp; Francis, CRC Press, 2016, Privacy in Big Data. Benjamin Habegger, Omar Hasan, Thomas Cerqueus, Lionel Brunie, Nadia Bennani, Harald Kosch, and Ernesto Damiani. Big Data: Storage, Sharing, and Security. Taylor &amp; Francis, CRC Press. May 2016. [PDF]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Preserving Reputation Management in Social Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard Chbeir and Béchara Al Bouna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and Privacy Preserving in Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag (Lecture Notes in Social Networks), pp.245-280, 2013, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-7091-0894-9_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01339144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Coquil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Handbook of Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, John Wiley &amp; Sons, Inc., 2010, Management Support Systems, Electronic Commerce, Legal and Security Considerations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security in distributed collaborative environments: limitations and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emergent Web Intelligence: Advanced Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.415-454, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimedia Metadata Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Werner Bailer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Döller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Granitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Klamma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borko Furht. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, pp.568-575, 2008, 978-0-387-74724-8. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-78414-4_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Service de Cache pour les Grilles de Calcul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonny Cardenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Pierson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Cépaduès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNTI E-5 "Extraction des connaissances: Etat et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIRSALE : un système d'indexation et de recherche de séquences audiovisuelles à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mostefaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des données multimédias Pages 283-309, Edition Hermes, ISBN : 2-7462-0824-5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01584377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of Sybil-based Poisoning Attacks in Permissionless Decentralized Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon A Mosqueda González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04892539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worker Selection Impact On Aggregation Techniques In Crowdsourcing: An Experimental Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Awwad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Rehn Sonigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harald Kosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INSA LYON; LIRIS UMR 5205. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Preserving Reputation Systems based on Blockchain and other Cryptographic Building Blocks: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Bertino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] University of Lyon; INSA-Lyon; CNRS - LIRIS - UMR5205. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Evaluation of Relational Queries on a Network of Workstations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Exbrayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Flory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3638, LIP RR-1999-22, INRIA, LIP. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId421"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03551833v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hasan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bertino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3490236" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831019v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lachat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Kosch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218140" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Alhamzeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra El Mekki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak El Khayari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mitrovi&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66146-8_5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623026v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.387" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02989006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Canillas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-020-00283-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2873950" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196805v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Lena Cota" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gianini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Damiani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2017.2706286" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Miao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hasan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.08.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMDPT63M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cerqueus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coquil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-016-0044-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayam Mousa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Younes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhoud Mohiy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270826v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Habegger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Dikow" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sornin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-013-0345-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangbin Yim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2012.11.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Shang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2013.2258914" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352934v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Anisetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ardagna" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bellandi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario D&#246;ller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2011.12.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Mayer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2012.697162" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353062v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa El Khoury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1225-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2011.21" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Fawaz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Berhe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/851628" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejigu Dejene" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.3.1.40-50" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515521v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Samad Mahmoud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2008.018889" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1212" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V68ZNCKZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addisalem Negash" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wehrle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cahon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2007.897477" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584420v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bihler" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawit Bulcha" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Atnafu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jspi.v7i1.30042" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584386v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berhe Girma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584983v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saadi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17427370580000132" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-5744-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584375v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mostefaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazslo B&#246;sz&#246;rm&#233;nyi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.2.61-85" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CC0B33D691814817EE64E79F903668D771FEB66/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barberet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebourgeois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(98)00076-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRG88DWL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Alejandro Mosqueda Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114604" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Ashutosh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Baishnav" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV64158.2025.11097565" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957127v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#246;lz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606117v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bena" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pedrinazzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767645v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laurent Lefevre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220182v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gerl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604915.3609491" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020254v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhaouel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_13" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020945v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fonk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Versm&#233;e" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777603v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisnu Uriawan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCCA55292.2022.9922034" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020259v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Mukhopadhaya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hafid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bremard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020279v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86472-9_33" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03258921v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451446v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigComp48618.2020.00-53" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451385v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_48" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451370v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schiedermeier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_54" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784557v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2018.00091" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Talbi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940035v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952291v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Benmokhtar" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581628v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2017.51" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535819v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Shible Youness" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952294v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651161v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bazin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schaub" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59171-1_14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567896v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Awwad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Ziegler" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn Sonigo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2017.275" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237875v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331265v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merza Klaghstan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369572v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33630-5_27" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370447v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159291v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159179v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170060v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250717v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148230v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301099v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676733.2676734" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271730v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2014.6906454" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339239v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666767" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339241v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Yang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577720" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339143v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2013.6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339203v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.Congress.2013.13" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352960v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vilsmaier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Karp" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27355-1_32" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JL6P1C9C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353129v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEST.2012.6227912" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352969v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353151v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessalegn Yehuala" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulugeta Libsie" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2457276.2457292" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353130v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMIS.2012.121" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353152v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354470v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ndjafa" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMWeb.2011.18" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354556v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22947-3_8" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354435v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Torbey" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30607-5_18" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354465v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2011.74" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354555v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354404v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2011.5957994" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381483v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Limam" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2010.23" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381519v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00469649v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381455v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2010.50" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381479v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2010.55" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381565v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PST.2010.5593245" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054511v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15257-3_23" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381451v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajmi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2010.5470616" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381632v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Mircea Suciu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381601v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Stegmaier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381462v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2010.69" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437654v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02056-8_5" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437745v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739268.1739270" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437744v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1568199.1568207" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437759v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talar Atechian" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399300" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584488v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584481v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584487v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAHSS.2008.4660090" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584489v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584483v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bognanni" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530186" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584486v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUC.2008.66" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584464v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584473v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.4444272" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584460v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283914" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624654v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejene Ejigu" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2007.22" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584443v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2007.112" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584441v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72360-8" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584470v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76772-5_2" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RRSZCTVZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584468v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283915" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584469v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74409-2_27" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C02PBCFZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584475v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.54" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584456v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2007.49" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584478v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283883" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584461v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614527v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502231v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584424v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584415v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.104" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584428v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.59" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584426v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584389v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1102613.1102634" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514671v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584396v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2005.1506547" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584381v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITCC.2005.133" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584406v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2005.195" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584384v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584411v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584399v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11596356_97" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N4B57DW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584404v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502282v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584358v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584354v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584356v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514712v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/967900.968052" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584318v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502725v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691663v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Duque" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magnin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2003.1199421" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584305v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISW.2003.10001" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514726v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-066-0.ch019" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584314v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683997v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514890v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45209-6_56" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7FVSXFH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856855v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0037126" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K889VRKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767599v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767604v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767586v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381606v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279815v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28730-6_18" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866050v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-57932-9_2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535812v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerqueus Thomas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339144v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0894-9_8" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483637v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381595v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584491v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Bailer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Granitzer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klamma" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-78414-4_49" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584409v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584377v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892539v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon A Mosqueda Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240676v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03034994v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073036v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Exbrayat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Flory" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03551833v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Hasan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bertino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3490236" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020245v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Alhamzeh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra El Mekki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elod Egyed-Zsigmond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak El Khayari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Mitrovi&#263;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66146-8_5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623026v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lachat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn-Sonigo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Kosch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/itl2.387" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22218140" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02989006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Canillas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sarrat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-020-00283-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890014v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Primault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2018.2873950" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196805v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Lena Cota" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Gianini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Damiani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia L. Lawall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDSC.2017.2706286" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535796v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Miao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hasan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2016.08.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMDPT63M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01304320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cerqueus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coquil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13174-016-0044-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265403v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayam Mousa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Younes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhoud Mohiy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Habegger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301078v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339294v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Dikow" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Sornin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00607-013-0345-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kangbin Yim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijinfomgt.2012.11.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Shang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2013.2258914" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352961v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2011.12.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353062v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa El Khoury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-012-1225-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353386v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Mayer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445760.2012.697162" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352934v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Anisetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ardagna" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bellandi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario D&#246;ller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354469v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3PGCIC.2011.21" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ejigu Dejene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile-Marian Scuturici" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.3.1.40-50" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515521v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Samad Mahmoud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gossa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hameurlain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pierson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJWGS.2008.018889" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Fawaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girma Berhe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2008/851628" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584454v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonny Cardenas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.1212" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V68ZNCKZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502069v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Addisalem Negash" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515381v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wehrle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Cahon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNB.2007.897477" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514608v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawit Bulcha" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solomon Atnafu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Chbeir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/jspi.v7i1.30042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584420v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bihler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584983v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saadi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17427370580000132" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584386v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berhe Girma" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023294v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Montagnat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bellet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10723-004-5744-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584375v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mostefaoui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazslo B&#246;sz&#246;rm&#233;nyi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584369v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.9.2.61-85" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CC0B33D691814817EE64E79F903668D771FEB66/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barberet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lebourgeois" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Namyst" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-739X(98)00076-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRG88DWL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002718v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Alejandro Mosqueda Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICBC64466.2025.11114604" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046157v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Ashutosh" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratik Baishnav" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV64158.2025.11097565" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957127v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix B&#246;lz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Nurbakova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Serna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Calabretto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606117v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bena" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pedrinazzi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767645v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laurent Lefevre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220182v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Gerl" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3604915.3609491" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020945v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fonk" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Versm&#233;e" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777603v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wisnu Uriawan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youakim Badr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BCCA55292.2022.9922034" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020254v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouhaouel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020279v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86472-9_33" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03258921v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020259v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshi Mukhopadhaya" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hafid" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bremard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85251-1_2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451446v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigComp48618.2020.00-53" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451385v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36683-4_48" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451370v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Schiedermeier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36687-2_54" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784557v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maouche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouchenak" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCS.2018.00091" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956153v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Talbi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952291v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Benmokhtar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581628v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lawall" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSN.2017.51" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952294v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535819v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osama Shible Youness" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567896v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Awwad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Ziegler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Rehn Sonigo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2017.275" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651161v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bazin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schaub" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59171-1_14" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940035v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237875v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331265v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merza Klaghstan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370447v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01369572v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33630-5_27" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159179v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170060v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250717v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Muller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159291v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301099v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676733.2676734" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC.2014.6906454" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148230v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339203v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData.Congress.2013.13" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339143v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AINA.2013.6" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339241v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Yang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2013.6577720" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339239v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2013.6666767" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353129v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEST.2012.6227912" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352969v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353130v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMIS.2012.121" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353151v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dessalegn Yehuala" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulugeta Libsie" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2457276.2457292" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353152v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352960v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vilsmaier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Karp" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27355-1_32" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-JL6P1C9C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354556v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22947-3_8" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354465v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2011.74" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354435v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Torbey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30607-5_18" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354555v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354404v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOTERE.2011.5957994" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354470v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ndjafa" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMWeb.2011.18" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381455v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2010.50" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00469649v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381479v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2010.55" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01054511v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15257-3_23" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381632v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Mircea Suciu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Vuillemot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Ouksel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381451v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lajmi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2010.5470616" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381601v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Stegmaier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381565v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PST.2010.5593245" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381462v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM.2010.69" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381483v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Limam" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2010.23" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381519v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437745v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1739268.1739270" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437744v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1568199.1568207" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437759v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talar Atechian" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITST.2009.5399300" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437654v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02056-8_5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584481v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584487v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAHSS.2008.4660090" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584483v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bognanni" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530186" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584489v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584486v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUC.2008.66" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584488v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584460v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283914" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584473v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.4444272" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624654v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejene Ejigu" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERCOMW.2007.22" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584443v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNS.2007.112" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584469v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74409-2_27" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C02PBCFZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584475v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2007.54" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584468v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283915" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584441v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72360-8" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584470v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76772-5_2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-RRSZCTVZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584478v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2007.4283883" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584461v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584456v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITNG.2007.49" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502231v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614527v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584464v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584424v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584415v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNICONSMCL.2006.104" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584428v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SITIS.2009.59" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584426v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514671v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584406v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEXA.2005.195" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584396v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PERSER.2005.1506547" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584381v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITCC.2005.133" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584411v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584384v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584399v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11596356_97" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-N4B57DW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584404v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502282v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Miquel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tchounikine" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584389v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1102613.1102634" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584358v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584354v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584356v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514712v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/967900.968052" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584318v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Seitz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691663v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Duque" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Magnin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2003.1199421" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584305v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SISW.2003.10001" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514726v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59140-066-0.ch019" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584314v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683997v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514890v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45209-6_56" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C7FVSXFH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502725v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00856855v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Robert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0037126" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K889VRKS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767604v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767586v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767599v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chaumette" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cosnard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381606v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279815v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28730-6_18" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866050v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-57932-9_2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535812v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cerqueus Thomas" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339144v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-0894-9_8" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483637v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381595v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584491v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Bailer" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Granitzer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Klamma" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-78414-4_49" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584409v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584377v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892539v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon A Mosqueda Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240676v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03034994v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073036v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Exbrayat" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Flory" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>