--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -1428,365 +1428,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of the Co(0001)/MoS2 interface, and its possible use for electrical spin injection in a single MoS2 layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Garandel</w:t>
+                <w:t xml:space="preserve">First-principles calculation of the effects of tetragonal distortions on the Gilbert damping parameter of Co 2 MnSi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.075402. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (5), pp.056009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.075402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4974525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744818v1</w:t>
+                <w:t xml:space="preserve">hal-02084308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles calculation of the effects of tetragonal distortions on the Gilbert damping parameter of Co 2 MnSi</w:t>
+                <w:t xml:space="preserve">An ab initio study of the effects of vacancies on the static and dynamic magnetic properties of Co2MnSi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (5), pp.056009. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 903, pp.012030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4974525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084308v1</w:t>
+                <w:t xml:space="preserve">hal-02083169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ab initio study of the effects of vacancies on the static and dynamic magnetic properties of Co2MnSi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+                <w:t xml:space="preserve">Electronic structure of the Co(0001)/MoS2 interface, and its possible use for electrical spin injection in a single MoS2 layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 903, pp.012030. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.075402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.075402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083169v1</w:t>
+                <w:t xml:space="preserve">hal-01744818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles calculation of the effects of partial alloy disorder on the static and dynamic magnetic properties of Co2MnSi</w:t>
               </w:r>
@@ -2030,536 +2030,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully spin-polarized two-dimensional electron gas at the CoFe2 O4/ MgAl2 O4 (001) polar interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Arras</w:t>
+                <w:t xml:space="preserve">Spectroscopic and transport studies of Cox Fe1-x/MgO(001) -based magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90 (4), pp.045411. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.045411⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 90 (21), pp.214406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.214406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718311v1</w:t>
+                <w:t xml:space="preserve">hal-01719199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epac contributes to cardiac hypertrophy and amyloidosis induced by radiotherapy but not fibrosis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fully spin-polarized two-dimensional electron gas at the CoFe2 O4/ MgAl2 O4 (001) polar interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2014.01.025⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (4), pp.045411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.045411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611878v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic and transport studies of Cox Fe1-x/MgO(001) -based magnetic tunnel junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epac contributes to cardiac hypertrophy and amyloidosis induced by radiotherapy but not fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Llach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Hauet</w:t>
+                <w:t xml:space="preserve">D. Azria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bonell</w:t>
+                <w:t xml:space="preserve">A. Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Fèvre</w:t>
+                <w:t xml:space="preserve">B. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90 (21), pp.214406. </w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (1), pp.63-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.214406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2014.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719199v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetotransport in MgO-based magnetic tunnel junctions grown by molecular beam epitaxy (invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115 (17), pp.172610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4869824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Half-metallicity, magnetic moments, and gap states in oxygen-deficient magnetite for spintronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2578,593 +2590,593 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 100 (3), pp.032403. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3678028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co/Ni(111) superlattices studied by microscopy, x-ray absorption, and ab initio calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gottwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Gimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Shipton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.014425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-Polarized Electron Tunneling in bcc FeCo/MgO/FeCo(001) Magnetic Tunnel Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 108 (17), pp.176602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.176602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic moment enhancement at the Fe(100)/Co(bcc) interface: a nanometer-scale investigation from electron energy loss spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Serin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjap/2011100380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00705148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculated and experimental electron energy-loss spectra of La2O3, La(OH)(3), and LaOF nanophases in high permittivity lanthanum-based oxide layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eugène Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Schamm-Chardon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98 (24), pp.243116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3600783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01745023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic structure near an antiphase boundary in magnetite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3183,1007 +3195,1007 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (10), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.104422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of misfit dislocations on the magnetoresistance of MgO-based epitaxial magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Montaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.092405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM and EELS measurements of interface roughness in epitaxial Fe/MgO/Fe magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79 (14), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.144413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large inverse magnetoresistance in fully epitaxial Fe∕Fe3O4∕MgO∕Co magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Greullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 92 (5), pp.053508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2841812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping inelastic intensities in diffraction patterns of magnetic samples using the energy spectrum imaging technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultramicroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 108 (5), pp.393 - 398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy-loss magnetic chiral dichroism (EMCD): Magnetic chiral dichroism in the electron microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rubino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schattschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stöger-Pollach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (10), pp.2582 - 2590. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/JMR.2008.0348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01742008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental application of sum rules for electron energy loss magnetic chiral dichroism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.76.060409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic studies of Co thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Warot-Fonrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Traverse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Serin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 37 (5), pp.478-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4193,51 +4205,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First principles investigation of the Co(0001)/MoS2 and Ni(111)/WSe2 interfaces for spin injection in a transition metal dichalcogenide monolayer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Garandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4282,84 +4294,84 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spintronics X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, San Diego, United States. pp.103570P, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2275135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId147"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4427,51 +4439,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCE68DE5"/>
+    <w:nsid w:val="7A3431AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4658,51 +4670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-calmels" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0532-0404" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084347996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366108v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Arya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz A Goerzen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajyoti Haldar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c04452" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calmels" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherruault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064405" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668968v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Sharma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03368F" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04625" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.155403" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhe Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.124402" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Sinha-Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245124" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajanikanth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.2.064410" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02054114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garandel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.075402" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974525" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biziere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.95.094425" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707093v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Vla&#353;&#237;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12777" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718311v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.045411" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Llach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bridier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2014.01.025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719199v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214406" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282615v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869824" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043340v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678028" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shipton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014425" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345389v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonell" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le F&#232;vre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.176602" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705148v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100380" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF4D1112C209CA25A9BFF82346ED6FF8B45AA162/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745023v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600783" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744836v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104422" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012480v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.092405" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.144413" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949210v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841812" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742008v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schattschneider" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#246;ger-Pollach" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rusz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0348" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056448v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275135" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-calmels" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0532-0404" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084347996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366108v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Arya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz A Goerzen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajyoti Haldar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c04452" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calmels" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherruault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064405" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668968v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Sharma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03368F" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04625" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.155403" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhe Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.124402" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Sinha-Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245124" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajanikanth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.2.064410" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02054114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garandel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974525" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.075402" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biziere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.95.094425" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707093v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Vla&#353;&#237;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12777" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214406" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.045411" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Llach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bridier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2014.01.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSFNPLTP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869824" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shipton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014425" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le F&#232;vre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.176602" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705148v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100380" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF4D1112C209CA25A9BFF82346ED6FF8B45AA162/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600783" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104422" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012480v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.092405" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.144413" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841812" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742008v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schattschneider" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#246;ger-Pollach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rusz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0348" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103186v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056448v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275135" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>