--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1428,365 +1428,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles calculation of the effects of tetragonal distortions on the Gilbert damping parameter of Co 2 MnSi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
+                <w:t xml:space="preserve">Electronic structure of the Co(0001)/MoS2 interface, and its possible use for electrical spin injection in a single MoS2 layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Garandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (5), pp.056009. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.075402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4974525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.075402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084308v1</w:t>
+                <w:t xml:space="preserve">hal-01744818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ab initio study of the effects of vacancies on the static and dynamic magnetic properties of Co2MnSi</w:t>
+                <w:t xml:space="preserve">First-principles calculation of the effects of tetragonal distortions on the Gilbert damping parameter of Co 2 MnSi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 903, pp.012030. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (5), pp.056009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4974525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083169v1</w:t>
+                <w:t xml:space="preserve">hal-02084308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic structure of the Co(0001)/MoS2 interface, and its possible use for electrical spin injection in a single MoS2 layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Garandel</w:t>
+                <w:t xml:space="preserve">An ab initio study of the effects of vacancies on the static and dynamic magnetic properties of Co2MnSi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Pradines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95, pp.075402. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 903, pp.012030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.075402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/903/1/012030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744818v1</w:t>
+                <w:t xml:space="preserve">hal-02083169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First-principles calculation of the effects of partial alloy disorder on the static and dynamic magnetic properties of Co2MnSi</w:t>
               </w:r>
@@ -2030,428 +2030,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic and transport studies of Cox Fe1-x/MgO(001) -based magnetic tunnel junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+                <w:t xml:space="preserve">Fully spin-polarized two-dimensional electron gas at the CoFe2 O4/ MgAl2 O4 (001) polar interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Calmels</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90 (21), pp.214406. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.214406⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 90 (4), pp.045411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.045411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719199v1</w:t>
+                <w:t xml:space="preserve">hal-01718311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully spin-polarized two-dimensional electron gas at the CoFe2 O4/ MgAl2 O4 (001) polar interface</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Epac contributes to cardiac hypertrophy and amyloidosis induced by radiotherapy but not fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Llach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Azria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.045411⟩</w:t>
+              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (1), pp.63-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radonc.2014.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718311v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epac contributes to cardiac hypertrophy and amyloidosis induced by radiotherapy but not fibrosis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic and transport studies of Cox Fe1-x/MgO(001) -based magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bridier</w:t>
+                <w:t xml:space="preserve">Stéphane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hauet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Petit</w:t>
+                <w:t xml:space="preserve">Frédéric Bonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Fèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiotherapy &amp; Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radonc.2014.01.025⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (21), pp.214406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.214406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02611878v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetotransport in MgO-based magnetic tunnel junctions grown by molecular beam epitaxy (invited)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3250,51 +3250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of misfit dislocations on the magnetoresistance of MgO-based epitaxial magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3423,51 +3423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tiusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4439,51 +4439,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A3431AB"/>
+    <w:nsid w:val="4184989E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4670,51 +4670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-calmels" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0532-0404" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084347996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366108v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Arya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz A Goerzen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajyoti Haldar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c04452" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calmels" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherruault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064405" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668968v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Sharma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03368F" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04625" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.155403" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhe Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.124402" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Sinha-Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245124" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajanikanth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.2.064410" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02054114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garandel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974525" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744818v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.075402" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biziere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.95.094425" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707093v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Vla&#353;&#237;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12777" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214406" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.045411" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Llach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azria" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bridier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2014.01.025" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSFNPLTP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869824" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shipton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014425" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le F&#232;vre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.176602" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705148v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100380" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF4D1112C209CA25A9BFF82346ED6FF8B45AA162/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600783" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104422" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012480v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.092405" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.144413" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841812" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742008v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schattschneider" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#246;ger-Pollach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rusz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0348" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103186v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056448v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275135" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-calmels" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0532-0404" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084347996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366108v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Arya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz A Goerzen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Calmels" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyajyoti Haldar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c04452" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927509v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Pfaff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pezeril" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Calmels" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cherruault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.111.064405" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668968v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedar Sharma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TC03368F" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c04625" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.109.155403" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937409v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongzhe Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.6.124402" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160361v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajarshi Sinha-Roy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Louiset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.245124" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Andrieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gottwald" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajanikanth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevmaterials.2.064410" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02054114v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Garandel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744846v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Abdallah" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Pradines" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ratel-Ramond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Benassayag" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/50/3/035003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.075402" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4974525" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083169v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/903/1/012030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Biziere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.95.094425" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707093v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ond&#345;ej Vla&#353;&#237;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jarrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12777" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718311v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.045411" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611878v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monceau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Llach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Azria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bridier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radonc.2014.01.025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSFNPLTP-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719199v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonell" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le F&#232;vre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.214406" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282615v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonell" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Montaigne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4869824" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3678028" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345394v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gottwald" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andrieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gimbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Shipton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.014425" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345389v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bonell" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le F&#232;vre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.176602" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705148v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Serra" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Serin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100380" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF4D1112C209CA25A9BFF82346ED6FF8B45AA162/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Coulon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schamm-Chardon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3600783" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744836v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.104422" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012480v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.092405" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Serra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.144413" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949210v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lacour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841812" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707847v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.05.013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54RSTDTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742008v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rubino" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schattschneider" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#246;ger-Pollach" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hebert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rusz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2008.0348" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741982v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gatel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.76.060409" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103186v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Traverse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02056448v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2275135" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>