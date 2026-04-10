--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -118,291 +118,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prématurité et ses dilemmes éthiques</w:t>
+                <w:t xml:space="preserve">Does Mindfulness Support the Status Quo? The Role of Neoliberal Orientation and Emotion Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tosello</w:t>
+                <w:t xml:space="preserve">Philippine Chachignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dahan</w:t>
+                <w:t xml:space="preserve">Johann Suchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dany</w:t>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC - Pédiatrie - Maladies infectieuses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1637-5017(25)48092-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.70007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479274v1</w:t>
+                <w:t xml:space="preserve">hal-05262157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Mindfulness Support the Status Quo? The Role of Neoliberal Orientation and Emotion Regulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prématurité et ses dilemmes éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Suchier</w:t>
+                <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Dany</w:t>
+                <w:t xml:space="preserve">S. Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Le Barbenchon</w:t>
+                <w:t xml:space="preserve">L. Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">EMC - Pédiatrie - Maladies infectieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (4), pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejsp.70007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1637-5017(25)48092-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262157v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of institutionalization on the effectiveness of harm reduction: a qualitative study using drug users’ representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Khatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -577,239 +577,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’outils éducatifs pour accompagner le changement lors des programmes d’éducation thérapeutique du patient</w:t>
+                <w:t xml:space="preserve">Pratiques professionnelles et représentations en prévention et promotion de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gazagne</w:t>
+                <w:t xml:space="preserve">Gabrielle Calo-Pravaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Enert-Barbero</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Clémentine Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.36-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910377v1</w:t>
+                <w:t xml:space="preserve">hal-04233733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques professionnelles et représentations en prévention et promotion de la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d’outils éducatifs pour accompagner le changement lors des programmes d’éducation thérapeutique du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gazagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Enert-Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Calo-Pravaz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anne Masselin-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tpe/2024004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233733v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene editing of the human embryo: tensions and controversies among scientists</w:t>
               </w:r>
@@ -834,51 +834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Harmes Eskinazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudos de Psicologia -Campinas-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1085,51 +1085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Harmes Eskinazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudos de Psicologia -Campinas-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1176,51 +1176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal caregivers coping with covid-19 : stress, quality of life and concerns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dupoirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1297,51 +1297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexuality and Disability: Some Contributions of a Socio-Representational Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1416,235 +1416,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du corps rêvé au corps réel, un regard clinique porté sur l’image corporelle</w:t>
+                <w:t xml:space="preserve">Assessment of illness representations in mental disorders: A mini review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Restivo</w:t>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joly Avon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66, pp.27 - 30. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (2), pp.137-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2021.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910326v1</w:t>
+                <w:t xml:space="preserve">hal-03141150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of illness representations in mental disorders: A mini review</w:t>
+                <w:t xml:space="preserve">Du corps rêvé au corps réel, un regard clinique porté sur l’image corporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscillia Averous</w:t>
+                <w:t xml:space="preserve">Léa Restivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Joly Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (2), pp.137-142. </w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.27 - 30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2021.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141150v1</w:t>
+                <w:t xml:space="preserve">hal-04910326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche sur la fin de vie, la nécessité d’un consensus : premiers résultats</w:t>
               </w:r>
@@ -1669,51 +1669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Amouroux-Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1777,51 +1777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éthique du soin : étude d’impact d’une formation auprès de personnels soignants en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Quintini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2045,51 +2045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illness representations and quality of life in French patients suffering from lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2179,51 +2179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse narrative du récit de la maladie : intérêts méthodologiques et réflexion sur la prise en charge thérapeutique des patients en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2309,51 +2309,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Saliba‐serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2456,51 +2456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Sousa Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémistoklis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denize Cristina De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2547,77 +2547,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Between Illness Representations, Psychosocial Adjustment, and Treatment Outcomes in Mental Disorders: A Mini Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2664,51 +2664,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How doctors communicated with parents in a neonatal intensive care: Communication and ethical issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2779,226 +2779,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirituality and Cancer: a Qualitative Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Territorialisation des alcoolisations festives et publiques Une étude dans la ville de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alcoologie &amp; Addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527315v1</w:t>
+                <w:t xml:space="preserve">hal-04910254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialisation des alcoolisations festives et publiques Une étude dans la ville de Marseille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spirituality and Cancer: a Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dudoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie &amp; Addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (3-4), pp.173-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pson-2019-0105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910254v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I think it's a bit early for now&amp;quot;: impact of psychological factors on drafting advance directives among cancer patients Running title: Advance directives for cancer patients</w:t>
               </w:r>
@@ -3036,51 +3036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Barlesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (1), pp.37-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3114,51 +3114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’auto-conservation des ovocytes : réflexion autour de quelques enjeux socio-normatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (4), pp.178-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3186,563 +3186,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Similar but different’: Social representations of health according to gender for French youth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+                <w:t xml:space="preserve">Étude d'un dispositif partenarial autour des compétences psychosociales en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Calo-Pravaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carmelo Franchina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1359105318781894⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.81 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813003348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527754v1</w:t>
+                <w:t xml:space="preserve">hal-02527785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and Social Representations: A Structural Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+                <w:t xml:space="preserve">Здоровье в представлениях детей и подростков // Экспериментальная психология</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.B. B Bovina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. V Dvoryanchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Decarsin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">М.-А Эм</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Milekhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers on Social Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Экспериментальная психология Experimental Psychology (Russia) 2018. Т. 11. № 1. C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.61 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17759/exppsy.2018110104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527771v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un dispositif partenarial autour des compétences psychosociales en milieu scolaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">‘Similar but different’: Social representations of health according to gender for French youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Khatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Bovina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.135910531878189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1359105318781894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.9782813003348⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02527785v1</w:t>
+                <w:t xml:space="preserve">hal-02527754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Здоровье в представлениях детей и подростков // Экспериментальная психология</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I.B. B Bovina</w:t>
+                <w:t xml:space="preserve">Health and Social Representations: A Structural Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Decarsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.V. V Dvoryanchikov</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inna Bovina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Экспериментальная психология Experimental Psychology (Russia) 2018. Т. 11. № 1. C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Papers on Social Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, pp.3 - 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527767v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethical issues and dentists' practices with children with intellectual disability: A qualitative inquiry into a local French health network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3828,77 +3828,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Validation of Representational Structures Using the Attribute-Challenge Technique and the Test of Context Independence: The Social Representation of Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Decarsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Bovina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Review of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3932,103 +3932,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illness perceptions and adherence in bipolar disorder: An exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 80, pp.109-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4114,51 +4114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4186,412 +4186,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psycho-social approach of perinatal palliative care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of an educational intervention on risks associated with drug injection, and on psychosocial factors (PSF) involved in initiating and maintaining new health behaviors over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Khatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthelemy Tosello</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Carrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Rojas Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14767058.2018.1465915⟩</w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.222-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2018.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335614v1</w:t>
+                <w:t xml:space="preserve">inserm-02093755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an educational intervention on risks associated with drug injection, and on psychosocial factors (PSF) involved in initiating and maintaining new health behaviors over time</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Illness representations about schizophrenia and bipolar disorder held by French people without mental disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2018.07.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Social Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (8), pp.813-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0020764018814272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02093755v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illness representations about schizophrenia and bipolar disorder held by French people without mental disorder</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Psycho-social approach of perinatal palliative care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 64 (8), pp.813-820. </w:t>
+              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (21), pp.3693-3696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0020764018814272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14767058.2018.1465915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148501v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le savoir à l’épreuve des représentations sociales : l’exemple de Cro-Magnon chez des élèves de primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Carlos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4668,51 +4668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Faury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4802,51 +4802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4919,51 +4919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Goussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Themistoklis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudos de Psicologia (Natal)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5036,51 +5036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N V V Dvoryanchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S y Yu Gayamova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A Aim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5121,317 +5121,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux relationnels et limites d’application des directives anticipées : étude qualitative exploratoire auprès de médecins</w:t>
+                <w:t xml:space="preserve">Health is in the eye of the beholder: The Impact of social norms on perceived health dispositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Eon</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverin Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de soins palliatifs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inka.173.0069⟩</w:t>
+              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (2), pp.59-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024/1421-0185/a000192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672830v1</w:t>
+                <w:t xml:space="preserve">hal-01888420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health is in the eye of the beholder: The Impact of social norms on perceived health dispositions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enjeux relationnels et limites d’application des directives anticipées : étude qualitative exploratoire auprès de médecins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverin Guignard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Béatrice Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76 (2), pp.59-70. </w:t>
+              <w:t xml:space="preserve">Revue internationale de soins palliatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Défis et complexité, 32 (3), pp.69-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1024/1421-0185/a000192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inka.173.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888420v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Labour of Caregivers Confronted With Aggressive Brain-injured Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5472,770 +5472,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directives anticipées en France : représentations sociales et liberté d’utilisation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social representations of public health among healthcare workers within the French Armed Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Baltayan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nivoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11839-016-0555-5⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (1), pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449298v1</w:t>
+                <w:t xml:space="preserve">hal-01648427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social representations of public health among healthcare workers within the French Armed Forces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explain the ‘unexplainable’: A qualitative enquiry of the representations of the caregivers of brain-injured people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nivoix</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Huet Magali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648427v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explain the ‘unexplainable’: A qualitative enquiry of the representations of the caregivers of brain-injured people</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">In Memoriam: Jean-Claude Abric (1943-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Papers on Social Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (2), pp.1.1-1.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446122v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Study of Social Practices to the Study of &amp;quot;Distance to the Object”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers on Social Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (2), pp.6.1-6.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Memoriam: Jean-Claude Abric (1943-2012)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Directives anticipées en France : représentations sociales et liberté d’utilisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baltayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tomasini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers on Social Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11839-016-0555-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439044v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques des jeux vidéo, d’internet et des réseaux sociaux chez des collégiens français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« Re-considérer » la thérapie d'exposition concernant la peur-évitement de la douleur chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Franchina</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (5), pp.569-579</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439125v1</w:t>
+                <w:t xml:space="preserve">hal-01648418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Re-considérer » la thérapie d'exposition concernant la peur-évitement de la douleur chronique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pratiques des jeux vidéo, d’internet et des réseaux sociaux chez des collégiens français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Dossetto</w:t>
+                <w:t xml:space="preserve">Laure Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Franchina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (5), pp.569-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648418v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culinary choices: A sociopsychological perspective based on the concept of distance to the object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boussoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6320,64 +6320,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time perspective, socioeconomic status, and psychological distress in chronic pain patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Laguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6463,51 +6463,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire la cuisine » : approche socio-représentationnelle et distance à l’objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boussoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6552,472 +6552,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cooking distance/proximity and food neophobia in French culinary social representations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alcool et grossesse : une recherche qualitative auprès de femmes enceintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Menu: Journal of Food and Hospitality Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.403-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.107.0403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594701v1</w:t>
+                <w:t xml:space="preserve">hal-01657564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcool et grossesse : une recherche qualitative auprès de femmes enceintes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Determinants of favourable opinions about euthanasia in a sample of French physicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dudoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Duffaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.107.0403⟩</w:t>
+              <w:t xml:space="preserve">BMC Palliative Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12904-015-0055-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657564v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of favourable opinions about euthanasia in a sample of French physicians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of cooking distance/proximity and food neophobia in French culinary social representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boussoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pascal Auquier</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Palliative Care</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Menu: Journal of Food and Hospitality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.5-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657563v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers in Referring Neonatal Patients to Perinatal Palliative Care: A French Multicenter Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bétrémieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (e0126861), </w:t>
@@ -7068,51 +7068,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle et impact de la situation de précarité sur l’expérience de la maladie des patients atteints de diabète de type 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Peze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L Lumediluna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7172,51 +7172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alcool : un objet au cœur du social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Gaussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7289,51 +7289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales de la contention en pédiatrie : regards de professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Oudjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Derome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7406,51 +7406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of Lethal Fetal Abnormality among Perinatal Professionals and the Challenges of Neonatal Palliative Care.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7527,51 +7527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Associations and Social Representations: Some Reflections on Rank-Frequency and Importance-Frequency Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7657,51 +7657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Laguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7756,51 +7756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPROCHE COMPARATIVE DES CONDUITES A RISQUES : ANALYSE PSYCHOSOCIALE DU « RISQUE ALCOOL » CHEZ LES JEUNES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7838,51 +7838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a French Measure of Body Comparison: The Physical Appearance Comparison Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7959,51 +7959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.351-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8050,51 +8050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of sexual identity and gender in analyzing the experience of supportive care in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dudoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8179,51 +8179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croyances relatives à la douleur : rôle dans le rapport aux soins et l’ajustement chez des patients douloureux chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8277,234 +8277,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcoolisme et fin de vie : une éthique de « l'acte » à l'épreuve d'une éthique du « regard »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">MANIÈRE DE BOIRE ET RAPPORTS SOCIAUX DE GENRE CHEZ LES JEUNES (18-25 ANS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+              <w:t xml:space="preserve">Les Cahiers de l'IREB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910197v1</w:t>
+                <w:t xml:space="preserve">hal-04910208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANIÈRE DE BOIRE ET RAPPORTS SOCIAUX DE GENRE CHEZ LES JEUNES (18-25 ANS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alcoolisme et fin de vie : une éthique de « l'acte » à l'épreuve d'une éthique du « regard »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dudoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'IREB</w:t>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910208v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer et chimiothérapie : entre représentations et croyances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8577,77 +8577,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients et médecins face à la chimiothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dudoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8685,51 +8685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des représentations sociales de la chimiothérapie : une voie d'analyse des relations entre patients et médecins oncologues Study of chemotherapy social representations: a way to analyse relations between patients and oncologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8754,51 +8754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8836,51 +8836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de prise en charge des jeunes suicidants en Provence-Alpes-Côte d'Azur Practice of trauma and emergency units in delivering care to youth who attempt suicide experiences from Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8944,51 +8944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet « génération » dans les représentations sociales de la drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Priorités Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 6, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9013,51 +9013,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des je(ux) et des mots… … des (en)jeux de la parole chez les jeunes de la Protection Judiciaire de la Jeunesse (PJJ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sauvegarde de l Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9082,51 +9082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude des représentations sociales de la drogue et du cannabis : un enjeu pour la prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9196,90 +9196,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des représentations de la Mindfulness auprès des méditants et des non méditants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Chachignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9330,51 +9330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9550,51 +9550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9671,51 +9671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Biennial Conference of the International Society of Critical Health Psychology (ISCHP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Wellington, New Zealand</w:t>
@@ -9744,103 +9744,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de la maladie de proches d’individus présentant un trouble psychiatrique pré-post psychoéducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Congrès en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9878,51 +9878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer la sédation : « fragments » issus d'une analyse psycho-sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9973,77 +9973,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de la maladie dans les troubles mentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème Congrès Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10068,90 +10068,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de la maladie et symptomatologie anxieuse et dépressive chez les patients vivant avec un trouble bipolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10176,64 +10176,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des représentations de la maladie (cognitives et émotionnelles) chez des patients bipolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10314,51 +10314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culinary choices: A sociopsychological perspective based on the concept of distance to the object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boussoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10435,51 +10435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité à la cuisine et représentations sociales de « Faire la cuisine » en France : analyse de discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boussoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10569,64 +10569,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. congrès international de psychologie sociale en langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
@@ -10694,64 +10694,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Congrès national de la société française de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
@@ -10819,64 +10819,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 1 p</w:t>
@@ -10918,51 +10918,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se faire plaisir vs. se dépasser : enjeux en termes de santé autour du rapport à la performance chez des sportifs amateurs et professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11235,51 +11235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Congrès SOFMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
@@ -11360,51 +11360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème congrès de la SFNP (Société Française de Neurologie Pédiatrique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Angers, France</w:t>
@@ -11446,51 +11446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience vécue et impact familial du polyhandicap : résultats préliminaires d’entretiens auprès de parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aim Marie-Anastasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11610,51 +11610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCHP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Wellington, New Zealand</w:t>
@@ -11683,64 +11683,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des représentations de la maladie chez les proches de patients atteints d’un trouble bipolaire suite à leur participation à des séances de psychoéducation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11808,64 +11808,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations du trouble bipolaire chez des personnes avec ou sans trouble psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11972,51 +11972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimé Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12054,64 +12054,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire : l'impact d’un programme de psychoéducation sur les représentations de la maladie dans les troubles bipolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12343,51 +12343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12468,51 +12468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12593,51 +12593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12692,51 +12692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place accordée à la santé dans le sport ? Etude des représentations sociales du sport et de la performance chez des sportifs professionnels et amateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12858,51 +12858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Laguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions des archives contemporaines, 2020, 9782813003744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.9782813003744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12961,51 +12961,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image corporelle Le corps entre réalité et idéalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du corps et de l'apparence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13030,51 +13030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sexualité à l'épreuve du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits cliniques : conflits de valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13241,51 +13241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Prédire n'est pas expliquer » Réflexions psychosociales sur la mesure et l'expérience vécue des malades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticiper, prévoir, prédire en psychiatrie : enjeux éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13310,51 +13310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse qualitative du contenu des représentations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13379,77 +13379,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école sous influences : rôles et impacts des stéréotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et scolarités </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13474,51 +13474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA PRÉVENTION ENTRE CONTINUITÉ ET CHANGEMENTS : RÉFLEXIONS PSYCHOSOCIALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia Peoc'h,‎ Michèle Saint-Jean,‎ Bruno Bastiani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagner le changement dans le champ de la santé </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck-Estem, pp.9-22, 2015, Sciences du soin, 978-2843717956</w:t>
@@ -13573,51 +13573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Coudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Guillaume </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et vieillissement : Bien naître au grand âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -13653,377 +13653,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place accordée à la santé dans le sport ? Étude des représentations sociales du sport et de la performance chez des sportifs professionnels et amateurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quelle place accordée à la santé dans le sport ? Etude des représentations sociales du sport et de la performance chez des sportifs professionnels et amateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gersende Reymond</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersande Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la santé : Individu, Famille et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04579857v1</w:t>
+                <w:t xml:space="preserve">hal-01736739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place accordée à la santé dans le sport ? Etude des représentations sociales du sport et de la performance chez des sportifs professionnels et amateurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« Si c’est recommandé c’est pas obligatoire, c’est inutile ». Analyse psychosociale des freins à la vaccination antigrippale chez les IDE(s) : vers une reconstruction sociale de la recommandation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Girandola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie de la santé : Individu, Famille et Société</w:t>
+              <w:t xml:space="preserve">Psychologie de la santé : Individu, Famille et Société </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736739v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Si c’est recommandé c’est pas obligatoire, c’est inutile ». Analyse psychosociale des freins à la vaccination antigrippale chez les IDE(s) : vers une reconstruction sociale de la recommandation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle place accordée à la santé dans le sport ? Étude des représentations sociales du sport et de la performance chez des sportifs professionnels et amateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie de la santé : Individu, Famille et Société </w:t>
+              <w:t xml:space="preserve">Psychologie de la santé : Individu, Famille et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736736v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14054,51 +14054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales, pratiques sociales et travail émotionnel : analyse psychosociale de la sédation en contexte de prise en charge en soins palliatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14298,51 +14298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tosello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1637-5017(25)48092-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262157v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Chachignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Suchier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khatmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-025-01254-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Swami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew P White" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Voracek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich S Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Aavik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2024.102432" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910377v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gazagne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Enert-Barbero" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Masselin-Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2024004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233733v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Calo-Pravaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Guillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima de Souza Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Harmes Eskinazi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0275202340e210091" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;anastasie Aim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Hamouda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13910" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0275202340e21-0091" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupoirier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Sorin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.04.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Huet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Talmite" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly-Nam Hecquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Gomes Antonio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910326v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Restivo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Avon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2021.08.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141150v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Averous" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.09.011" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910324v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Billa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amouroux-Gorsse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.212.0191" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quintini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vitale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Peyla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Surdej" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2020.10.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fabre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fornerone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Juan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abossolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.06.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02531971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Baciuchka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2020.1728349" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Estienne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anastasie Aim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.03.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997899v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Camoin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tardieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12482" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Pollyanna Mantelo Cecilio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sousa Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mistoklis Apostolidis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Cristina De Oliveira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33448/rsd-v9i8.5451" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01167" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972060v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vialet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomachot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hassid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15339" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dudoit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duffaud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2019-0105" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910254v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Paul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2018.1541494" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527747v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2019.08.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527754v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bovina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105318781894" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527771v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decarsin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527785v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Franchina" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003348" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527767v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. B Bovina" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. V Dvoryanchikov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052;.-&#1040; &#1069;&#1084;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Milekhin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17759/exppsy.2018110104" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527761v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2018.01.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527770v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.87" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prosperi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2017.10.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527772v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatteo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Reymond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eyraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2018.1536160" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335614v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Tosello" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2018.1465915" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093755v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rojas Castro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2018.07.007" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148501v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020764018814272" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Carlos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648417v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Peze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Lumediluna" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thill" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2017007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546887v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouss&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Apostolidis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22491/1678-4669.20170004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648419v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I B Bovina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N V V Dvoryanchikov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S y Yu Gayamova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Aim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22363/2313-1683-2017-14-1-7-16" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672830v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inka.173.0069" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000192" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648423v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Huet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnu.2017.11.026" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449298v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baltayan" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tomasini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0555-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648427v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nivoix" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.10.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446122v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Magali" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437471v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439044v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439125v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648418v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dossetto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203380v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boussoco" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.08.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCXD9CL3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424931v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2015.1062900" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436450v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594701v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaillard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657564v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brahic" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.107.0403" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657563v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-015-0055-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211647v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;tr&#233;mieux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126861" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657571v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Lumediluna" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Thill" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(15)30211-X" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381417v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaussot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.107.0299" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657562v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Oudjani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derome" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bataille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2014.10.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011166v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Vriet-Ndour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2014.0023" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473257v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-014-0005-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054998v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bellon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Grimaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736628v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473286v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00804087v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chagnard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.509.0351" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799770v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudoit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuvello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-007-0051-z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65768BF5110811D7BF109D9D9794853C107FBBDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799781v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(06)71149-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910197v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Favre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910208v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910216v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cannone" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Dudoit" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10332-005-0103-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910202v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Favre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910168v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910188v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01659127v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coruble" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Obadia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658968v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658973v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658965v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203113v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dantzer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203096v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Vinson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216803v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Ilyes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770593v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281556v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295702v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lan&#231;on" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976833v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vieille" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160669v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160668v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160678v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeoni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249024v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02925135v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594256v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594216v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594165v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579863v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178144v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901396v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633979v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271224v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271217v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659381v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670284v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449682v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim&#233; Bernard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659359v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579887v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guened" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579897v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579890v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Zenasni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579892v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579891v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946743v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003744" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910313v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910263v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273353v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moreau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Ory" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527791v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648424v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648425v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657575v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657570v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Coudin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/psychologie-vieillissement" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579857v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736739v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersande Reymond" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736736v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castella" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976764v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Chachignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Suchier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479274v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tosello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dany" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1637-5017(25)48092-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khatmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-025-01254-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Swami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew P White" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Voracek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich S Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Aavik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2024.102432" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233733v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Calo-Pravaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Guillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gazagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Enert-Barbero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Masselin-Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2024004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima de Souza Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Harmes Eskinazi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0275202340e210091" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;anastasie Aim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Hamouda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13910" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0275202340e21-0091" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupoirier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Sorin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.04.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Huet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Talmite" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly-Nam Hecquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Gomes Antonio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Averous" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.09.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Restivo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Avon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2021.08.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910324v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Billa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amouroux-Gorsse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.212.0191" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quintini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vitale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Peyla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Surdej" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2020.10.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fabre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fornerone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Juan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abossolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.06.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02531971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Baciuchka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2020.1728349" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Estienne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anastasie Aim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.03.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997899v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Camoin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tardieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12482" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Pollyanna Mantelo Cecilio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sousa Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mistoklis Apostolidis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Cristina De Oliveira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33448/rsd-v9i8.5451" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01167" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972060v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vialet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomachot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hassid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15339" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910254v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527315v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dudoit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duffaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2019-0105" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Paul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2018.1541494" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527747v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2019.08.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527785v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Franchina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003348" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527767v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. B Bovina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. V Dvoryanchikov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052;.-&#1040; &#1069;&#1084;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Milekhin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17759/exppsy.2018110104" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bovina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105318781894" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527771v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decarsin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527761v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2018.01.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527770v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.87" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prosperi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2017.10.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527772v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatteo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Reymond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eyraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2018.1536160" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rojas Castro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2018.07.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148501v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020764018814272" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Tosello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2018.1465915" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Carlos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648417v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Peze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Lumediluna" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thill" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2017007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546887v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouss&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Apostolidis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22491/1678-4669.20170004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648419v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I B Bovina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N V V Dvoryanchikov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S y Yu Gayamova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Aim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22363/2313-1683-2017-14-1-7-16" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000192" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672830v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inka.173.0069" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648423v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Huet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnu.2017.11.026" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648427v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nivoix" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.10.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446122v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Magali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439044v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437471v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449298v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baltayan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tomasini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0555-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648418v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dossetto" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439125v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moreau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203380v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boussoco" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.08.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCXD9CL3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424931v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2015.1062900" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436450v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657564v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brahic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.107.0403" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657563v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-015-0055-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594701v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211647v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;tr&#233;mieux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126861" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657571v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Lumediluna" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Thill" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(15)30211-X" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381417v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaussot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.107.0299" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657562v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Oudjani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derome" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bataille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2014.10.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011166v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Vriet-Ndour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2014.0023" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473257v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-014-0005-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054998v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bellon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Grimaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736628v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473286v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00804087v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chagnard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.509.0351" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799770v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudoit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuvello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-007-0051-z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65768BF5110811D7BF109D9D9794853C107FBBDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799781v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(06)71149-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910208v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910197v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Favre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910216v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cannone" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Dudoit" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10332-005-0103-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910202v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Favre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910168v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910188v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01659127v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coruble" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Obadia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658968v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658973v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658965v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203113v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dantzer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203096v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Vinson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216803v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Ilyes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770593v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281556v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295702v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lan&#231;on" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976833v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vieille" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160669v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160668v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160678v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeoni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249024v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02925135v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594256v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594216v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594165v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579863v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178144v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901396v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633979v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271224v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271217v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659381v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670284v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449682v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim&#233; Bernard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659359v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579887v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guened" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579897v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579890v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Zenasni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579892v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579891v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946743v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003744" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910313v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910263v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273353v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moreau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Ory" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527791v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648424v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648425v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657575v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657570v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Coudin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/psychologie-vieillissement" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736739v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersande Reymond" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736736v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castella" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579857v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976764v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>