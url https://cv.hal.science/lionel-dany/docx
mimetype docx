--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (80)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -443,8736 +443,8853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure and connectedness to natural environments: An examination of the measurement invariance of the Nature Exposure Scale (NES) and Connectedness to Nature Scale (CNS) across 65 nations, 40 languages, gender identities, and age groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet pilote de facilitation de l’accès au MBCT dans le cadre de l’article 51 : caractéristiques et motivations des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Chachignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viren Swami</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Dantzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2024.102432⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2025.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910387v1</w:t>
+                <w:t xml:space="preserve">hal-05594960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques professionnelles et représentations en prévention et promotion de la santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposure and connectedness to natural environments: An examination of the measurement invariance of the Nature Exposure Scale (NES) and Connectedness to Nature Scale (CNS) across 65 nations, 40 languages, gender identities, and age groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viren Swami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew P White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Voracek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich S Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Calo-Pravaz</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Toivo Aavik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2024.102432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233733v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’outils éducatifs pour accompagner le changement lors des programmes d’éducation thérapeutique du patient</w:t>
+                <w:t xml:space="preserve">Pratiques professionnelles et représentations en prévention et promotion de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Gazagne</w:t>
+                <w:t xml:space="preserve">Gabrielle Calo-Pravaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Enert-Barbero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Masselin-Dubois</w:t>
+                <w:t xml:space="preserve">Clémentine Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.36-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910377v1</w:t>
+                <w:t xml:space="preserve">hal-04233733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene editing of the human embryo: tensions and controversies among scientists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d’outils éducatifs pour accompagner le changement lors des programmes d’éducation thérapeutique du patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gazagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Enert-Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria de Fátima de Souza Santos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
+                <w:t xml:space="preserve">Anne Masselin-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudos de Psicologia -Campinas-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1982-0275202340e210091⟩</w:t>
+              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tpe/2024004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05186609v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parents' experiences of parenting a child with profound intellectual and multiple disabilities in France: A qualitative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene editing of the human embryo: tensions and controversies among scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Fátima de Souza Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Harmes Eskinazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐anastasie Aim</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hex.13910⟩</w:t>
+              <w:t xml:space="preserve">Estudos de Psicologia -Campinas-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1982-0275202340e210091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910380v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene editing of the human embryo: tensions and controversies among scientists</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Parents' experiences of parenting a child with profound intellectual and multiple disabilities in France: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudos de Psicologia -Campinas-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1982-0275202340e21-0091⟩</w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.13910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910354v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal caregivers coping with covid-19 : stress, quality of life and concerns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Dupoirier</w:t>
+                <w:t xml:space="preserve">Gene editing of the human embryo: tensions and controversies among scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Fátima de Souza Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Harmes Eskinazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.04.002⟩</w:t>
+              <w:t xml:space="preserve">Estudos de Psicologia -Campinas-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1982-0275202340e21-0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828875v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexuality and Disability: Some Contributions of a Socio-Representational Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perinatal caregivers coping with covid-19 : stress, quality of life and concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupoirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Huet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcos Gomes Antonio</w:t>
+                <w:t xml:space="preserve">Sophie Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers on Social Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (4), pp.183-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910340v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of illness representations in mental disorders: A mini review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexuality and Disability: Some Contributions of a Socio-Representational Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Talmite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscillia Averous</w:t>
+                <w:t xml:space="preserve">Charly-Nam Hecquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcos Gomes Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Papers on Social Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03141150v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du corps rêvé au corps réel, un regard clinique porté sur l’image corporelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of illness representations in mental disorders: A mini review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Restivo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joly Avon</w:t>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2021.08.010⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (2), pp.137-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910326v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche sur la fin de vie, la nécessité d’un consensus : premiers résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du corps rêvé au corps réel, un regard clinique porté sur l’image corporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Restivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oumar Billa</w:t>
+                <w:t xml:space="preserve">Joly Avon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.212.0191⟩</w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.27 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2021.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910324v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique du soin : étude d’impact d’une formation auprès de personnels soignants en oncologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche sur la fin de vie, la nécessité d’un consensus : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Hamidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Quintini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F Surdej</w:t>
+                <w:t xml:space="preserve">Valérie Amouroux-Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2020.10.002⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol.33, pp.191 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.212.0191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910277v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatosensory cortical facilitation during step preparation restored by an improved body representation in obese patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illness representations and quality of life in French patients suffering from lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barlesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fabre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Abossolo</w:t>
+                <w:t xml:space="preserve">Marjorie Baciuchka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.06.002⟩</w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2020.1728349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768688v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illness representations and quality of life in French patients suffering from lung cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Masson</w:t>
+                <w:t xml:space="preserve">Éthique du soin : étude d’impact d’une formation auprès de personnels soignants en oncologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Quintini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Baciuchka</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Peyla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Surdej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13548506.2020.1728349⟩</w:t>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.238 - 249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2020.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531971v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse narrative du récit de la maladie : intérêts méthodologiques et réflexion sur la prise en charge thérapeutique des patients en oncologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatosensory cortical facilitation during step preparation restored by an improved body representation in obese patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Fornerone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Estienne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Abossolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2020.03.002⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910295v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequalities in treatment planning for children with intellectual disabilities: A questionnaire study of dentists in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Camoin</w:t>
+                <w:t xml:space="preserve">Bérengère Saliba‐serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Faulks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special Care in Dentistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (4), pp.356-363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/scd.12482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectiva temporal, status socioeconômico e qualidade de vida de pessoas vivendo com HIV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse narrative du récit de la maladie : intérêts méthodologiques et réflexion sur la prise en charge thérapeutique des patients en oncologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hellen Pollyanna Mantelo Cecilio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Denize Cristina De Oliveira</w:t>
+                <w:t xml:space="preserve">Sébastien Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research, Society and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33448/rsd-v9i8.5451⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.295 - 315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2020.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910298v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship Between Illness Representations, Psychosocial Adjustment, and Treatment Outcomes in Mental Disorders: A Mini Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+                <w:t xml:space="preserve">Perspectiva temporal, status socioeconômico e qualidade de vida de pessoas vivendo com HIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellen Pollyanna Mantelo Cecilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Sousa Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémistoklis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denize Cristina De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01167⟩</w:t>
+              <w:t xml:space="preserve">Research, Society and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33448/rsd-v9i8.5451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117876v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How doctors communicated with parents in a neonatal intensive care: Communication and ethical issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Sorin</w:t>
+                <w:t xml:space="preserve">Relationship Between Illness Representations, Psychosocial Adjustment, and Treatment Outcomes in Mental Disorders: A Mini Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/apa.15339⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972060v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialisation des alcoolisations festives et publiques Une étude dans la ville de Marseille</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How doctors communicated with parents in a neonatal intensive care: Communication and ethical issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vialet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thomachot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hassid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie &amp; Addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.15339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910254v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirituality and Cancer: a Qualitative Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territorialisation des alcoolisations festives et publiques Une étude dans la ville de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alcoologie &amp; Addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527315v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I think it's a bit early for now&amp;quot;: impact of psychological factors on drafting advance directives among cancer patients Running title: Advance directives for cancer patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cannone</w:t>
+                <w:t xml:space="preserve">Spirituality and Cancer: a Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dudoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Tomasini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
+                <w:t xml:space="preserve">Sebastien Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07347332.2018.1541494⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13 (3-4), pp.173-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pson-2019-0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527323v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’auto-conservation des ovocytes : réflexion autour de quelques enjeux socio-normatifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">I think it's a bit early for now&amp;quot;: impact of psychological factors on drafting advance directives among cancer patients Running title: Advance directives for cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tomasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barlesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2019.08.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.37-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07347332.2018.1541494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527747v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un dispositif partenarial autour des compétences psychosociales en milieu scolaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’auto-conservation des ovocytes : réflexion autour de quelques enjeux socio-normatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.81 - 95. </w:t>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (4), pp.178-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17184/eac.9782813003348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2019.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527785v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Здоровье в представлениях детей и подростков // Экспериментальная психология</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude d'un dispositif partenarial autour des compétences psychosociales en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Calo-Pravaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.B. B Bovina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">М.-А Эм</w:t>
+                <w:t xml:space="preserve">Carmelo Franchina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Экспериментальная психология Experimental Psychology (Russia) 2018. Т. 11. № 1. C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17759/exppsy.2018110104⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.81 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813003348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527767v1</w:t>
+                <w:t xml:space="preserve">hal-02527785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Similar but different’: Social representations of health according to gender for French youth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+                <w:t xml:space="preserve">Здоровье в представлениях детей и подростков // Экспериментальная психология</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.B. B Bovina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. V Dvoryanchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">М.-А Эм</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Inna Bovina</w:t>
+                <w:t xml:space="preserve">A.V. Milekhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1359105318781894⟩</w:t>
+              <w:t xml:space="preserve">Экспериментальная психология Experimental Psychology (Russia) 2018. Т. 11. № 1. C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.61 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17759/exppsy.2018110104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527754v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and Social Representations: A Structural Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">‘Similar but different’: Social representations of health according to gender for French youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Khatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Decarsin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Inna Bovina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers on Social Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.135910531878189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1359105318781894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527771v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical issues and dentists' practices with children with intellectual disability: A qualitative inquiry into a local French health network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ariane Camoin</w:t>
+                <w:t xml:space="preserve">Health and Social Representations: A Structural Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Decarsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Bovina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Health Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Papers on Social Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, pp.3 - 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527761v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Validation of Representational Structures Using the Attribute-Challenge Technique and the Test of Context Independence: The Social Representation of Health</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Inna Bovina</w:t>
+                <w:t xml:space="preserve">Ethical issues and dentists' practices with children with intellectual disability: A qualitative inquiry into a local French health network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ruquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/irsp.87⟩</w:t>
+              <w:t xml:space="preserve">Disability and Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.412-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2018.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527770v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illness perceptions and adherence in bipolar disorder: An exploratory study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Prosperi</w:t>
+                <w:t xml:space="preserve">Cross-Validation of Representational Structures Using the Attribute-Challenge Technique and the Test of Context Independence: The Social Representation of Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Decarsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Bovina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/irsp.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648422v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The meaning of sport and performance among amateur and professional athletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illness perceptions and adherence in bipolar disorder: An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Piermatteo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Eyraud</w:t>
+                <w:t xml:space="preserve">Antoine Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1612197X.2018.1536160⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp.109-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527772v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an educational intervention on risks associated with drug injection, and on psychosocial factors (PSF) involved in initiating and maintaining new health behaviors over time</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Khatmi</w:t>
+                <w:t xml:space="preserve">The meaning of sport and performance among amateur and professional athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2018.07.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1612197X.2018.1536160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02093755v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illness representations about schizophrenia and bipolar disorder held by French people without mental disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Social Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 64 (8), pp.813-820. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0020764018814272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psycho-social approach of perinatal palliative care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of an educational intervention on risks associated with drug injection, and on psychosocial factors (PSF) involved in initiating and maintaining new health behaviors over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Khatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Carrieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthelemy Tosello</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniela Rojas Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (21), pp.3693-3696. </w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.222-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14767058.2018.1465915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2018.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02335614v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02093755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le savoir à l’épreuve des représentations sociales : l’exemple de Cro-Magnon chez des élèves de primaire</w:t>
+                <w:t xml:space="preserve">Psycho-social approach of perinatal palliative care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe de Carlos</w:t>
+                <w:t xml:space="preserve">Barthelemy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (21), pp.3693-3696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14767058.2018.1465915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648421v1</w:t>
+                <w:t xml:space="preserve">hal-02335614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la recherche en psychologie de la santé</w:t>
+                <w:t xml:space="preserve">Le savoir à l’épreuve des représentations sociales : l’exemple de Cro-Magnon chez des élèves de primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Koleck</w:t>
+                <w:t xml:space="preserve">Philippe de Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Préau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Faury</w:t>
+                <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648420v1</w:t>
+                <w:t xml:space="preserve">hal-01648421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et vécus associés au diabète et à l'éducation thérapeutique : une étude qualitative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HEALTH AND ILLNESS IN THE RUSSIAN CONTEXT: SOME SOCIO-PSYCHOLOGICAL COMMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I B Bovina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Peze</w:t>
+                <w:t xml:space="preserve">N V V Dvoryanchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laure Lumediluna</w:t>
+                <w:t xml:space="preserve">S y Yu Gayamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Thill</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
+                <w:t xml:space="preserve">M.-A Aim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tpe/2017007⟩</w:t>
+              <w:t xml:space="preserve">RUDN Journal of Psychology and Pedagogics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.7 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22363/2313-1683-2017-14-1-7-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648417v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of social representations in children and adolescents: Lessons from a review of the literature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+                <w:t xml:space="preserve">Les enjeux de la recherche en psychologie de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Goussé</w:t>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Themistoklis Apostolidis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
+                <w:t xml:space="preserve">Stéphane Faury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudos de Psicologia (Natal)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546887v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEALTH AND ILLNESS IN THE RUSSIAN CONTEXT: SOME SOCIO-PSYCHOLOGICAL COMMENTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Représentations et vécus associés au diabète et à l'éducation thérapeutique : une étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Peze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I B Bovina</w:t>
+                <w:t xml:space="preserve">Marie Laure Lumediluna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N V V Dvoryanchikov</w:t>
+                <w:t xml:space="preserve">Jean-Claude Thill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S y Yu Gayamova</w:t>
+                <w:t xml:space="preserve">Elisa Sarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-A Aim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUDN Journal of Psychology and Pedagogics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22363/2313-1683-2017-14-1-7-16⟩</w:t>
+              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tpe/2017007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648419v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health is in the eye of the beholder: The Impact of social norms on perceived health dispositions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The study of social representations in children and adolescents: Lessons from a review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Goussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Séverin Guignard</w:t>
+                <w:t xml:space="preserve">Themistoklis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1024/1421-0185/a000192⟩</w:t>
+              <w:t xml:space="preserve">Estudos de Psicologia (Natal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22491/1678-4669.20170004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888420v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux relationnels et limites d’application des directives anticipées : étude qualitative exploratoire auprès de médecins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health is in the eye of the beholder: The Impact of social norms on perceived health dispositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Bertoldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Eon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+                <w:t xml:space="preserve">Séverin Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de soins palliatifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Défis et complexité, 32 (3), pp.69-74. </w:t>
+              <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (2), pp.59-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/inka.173.0069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1024/1421-0185/a000192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672830v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional Labour of Caregivers Confronted With Aggressive Brain-injured Patients</w:t>
+                <w:t xml:space="preserve">Enjeux relationnels et limites d’application des directives anticipées : étude qualitative exploratoire auprès de médecins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Huet</w:t>
+                <w:t xml:space="preserve">Béatrice Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Psychiatric Nursing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Revue internationale de soins palliatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Défis et complexité, 32 (3), pp.69-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apnu.2017.11.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/inka.173.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648423v1</w:t>
+                <w:t xml:space="preserve">hal-01672830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social representations of public health among healthcare workers within the French Armed Forces</w:t>
+                <w:t xml:space="preserve">Emotional Labour of Caregivers Confronted With Aggressive Brain-injured Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Sanchez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Mayet</w:t>
+                <w:t xml:space="preserve">Magali Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2015.10.001⟩</w:t>
+              <w:t xml:space="preserve">Archives of Psychiatric Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apnu.2017.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648427v1</w:t>
+                <w:t xml:space="preserve">hal-01648423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explain the ‘unexplainable’: A qualitative enquiry of the representations of the caregivers of brain-injured people</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Memoriam: Jean-Claude Abric (1943-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Papers on Social Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (2), pp.1.1-1.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446122v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Memoriam: Jean-Claude Abric (1943-2012)</w:t>
+                <w:t xml:space="preserve">From the Study of Social Practices to the Study of &amp;quot;Distance to the Object”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers on Social Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 25 (2), pp.1.1-1.8</w:t>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.6.1-6.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439044v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Study of Social Practices to the Study of &amp;quot;Distance to the Object”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Directives anticipées en France : représentations sociales et liberté d’utilisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baltayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tomasini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers on Social Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11839-016-0555-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437471v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directives anticipées en France : représentations sociales et liberté d’utilisation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cannone</w:t>
+                <w:t xml:space="preserve">Social representations of public health among healthcare workers within the French Armed Forces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Baltayan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Estienne</w:t>
+                <w:t xml:space="preserve">G. Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nivoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11839-016-0555-5⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (1), pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2015.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449298v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Re-considérer » la thérapie d'exposition concernant la peur-évitement de la douleur chronique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roussel</w:t>
+                <w:t xml:space="preserve">Explain the ‘unexplainable’: A qualitative enquiry of the representations of the caregivers of brain-injured people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huet Magali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Dossetto</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648418v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques des jeux vidéo, d’internet et des réseaux sociaux chez des collégiens français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Culinary choices: A sociopsychological perspective based on the concept of distance to the object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carmelo Franchina</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boussoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Giboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Quality and Preference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48 (Part A), pp.50-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439125v1</w:t>
+                <w:t xml:space="preserve">hal-01203380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culinary choices: A sociopsychological perspective based on the concept of distance to the object</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
+                <w:t xml:space="preserve">« Re-considérer » la thérapie d'exposition concernant la peur-évitement de la douleur chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Agnès Giboreau</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Quality and Preference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodqual.2015.08.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01203380v1</w:t>
+                <w:t xml:space="preserve">hal-01648418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time perspective, socioeconomic status, and psychological distress in chronic pain patients</w:t>
+                <w:t xml:space="preserve">Pratiques des jeux vidéo, d’internet et des réseaux sociaux chez des collégiens français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Franchina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (5), pp.569-579</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01424931v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Faire la cuisine » : approche socio-représentationnelle et distance à l’objet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time perspective, socioeconomic status, and psychological distress in chronic pain patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Laguette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (3), pp.295-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2015.1062900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436450v1</w:t>
+                <w:t xml:space="preserve">halshs-01424931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcool et grossesse : une recherche qualitative auprès de femmes enceintes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
+                <w:t xml:space="preserve">« Faire la cuisine » : approche socio-représentationnelle et distance à l’objet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boussoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 107, pp.403-434. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 111, pp.367-395</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657564v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of favourable opinions about euthanasia in a sample of French physicians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alcool et grossesse : une recherche qualitative auprès de femmes enceintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Palliative Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12904-015-0055-6⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.403-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.107.0403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657563v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cooking distance/proximity and food neophobia in French culinary social representations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of favourable opinions about euthanasia in a sample of French physicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Schwartz</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dudoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gaillard</w:t>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Menu: Journal of Food and Hospitality Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Palliative Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12904-015-0055-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594701v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers in Referring Neonatal Patients to Perinatal Palliative Care: A French Multicenter Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+                <w:t xml:space="preserve">Impact of cooking distance/proximity and food neophobia in French culinary social representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boussoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascal Auquier</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Menu: Journal of Food and Hospitality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.5-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211647v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle et impact de la situation de précarité sur l’expérience de la maladie des patients atteints de diabète de type 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Peze</w:t>
+                <w:t xml:space="preserve">Barriers in Referring Neonatal Patients to Perinatal Palliative Care: A French Multicenter Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-L Lumediluna</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Bétrémieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1957-2557(15)30211-X⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (e0126861), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657571v1</w:t>
+                <w:t xml:space="preserve">hal-01211647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alcool : un objet au cœur du social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle et impact de la situation de précarité sur l’expérience de la maladie des patients atteints de diabète de type 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Peze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L Lumediluna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Gaussot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+                <w:t xml:space="preserve">J.-C Thill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (107), </w:t>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (5), pp.523-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cips.107.0299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1957-2557(15)30211-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381417v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales de la contention en pédiatrie : regards de professionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’alcool : un objet au cœur du social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Oudjani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Bataille</w:t>
+                <w:t xml:space="preserve">Ludovic Gaussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2014.10.001⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (107), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.107.0299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657562v1</w:t>
+                <w:t xml:space="preserve">hal-01381417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of Lethal Fetal Abnormality among Perinatal Professionals and the Challenges of Neonatal Palliative Care.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+                <w:t xml:space="preserve">Représentations sociales de la contention en pédiatrie : regards de professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Oudjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gire</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jpm.2014.0023⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (1), pp.4-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2014.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011166v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free Associations and Social Representations: Some Reflections on Rank-Frequency and Importance-Frequency Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptions of Lethal Fetal Abnormality among Perinatal Professionals and the Challenges of Neonatal Palliative Care.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bétrémieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilie Vriet-Ndour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality and Quantity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11135-014-0005-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Palliative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jpm.2014.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473257v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life and time perspective in inflammatory bowel disease patients</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free Associations and Social Representations: Some Reflections on Rank-Frequency and Importance-Frequency Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quality and Quantity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49 (2), pp.489-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11135-014-0005-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02054998v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPROCHE COMPARATIVE DES CONDUITES A RISQUES : ANALYSE PSYCHOSOCIALE DU « RISQUE ALCOOL » CHEZ LES JEUNES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality of life and time perspective in inflammatory bowel disease patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Laguette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Bellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (10), pp.2721-2736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736628v1</w:t>
+                <w:t xml:space="preserve">hal-02054998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a French Measure of Body Comparison: The Physical Appearance Comparison Scale</w:t>
+                <w:t xml:space="preserve">APPROCHE COMPARATIVE DES CONDUITES A RISQUES : ANALYSE PSYCHOSOCIALE DU « RISQUE ALCOOL » CHEZ LES JEUNES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 25 (1), pp.97-113</w:t>
+              <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473286v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation et validation française de l'échelle de perspective temporelle &amp;quot; Consideration of Future Consequences</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of a French Measure of Body Comparison: The Physical Appearance Comparison Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp.97-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804087v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of sexual identity and gender in analyzing the experience of supportive care in oncology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation et validation française de l'échelle de perspective temporelle &amp;quot; Consideration of Future Consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Demarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dudoit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Cuvello</w:t>
+                <w:t xml:space="preserve">Aurélie Chagnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11839-007-0051-z⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.351-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.509.0351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01799770v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croyances relatives à la douleur : rôle dans le rapport aux soins et l’ajustement chez des patients douloureux chroniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Role of sexual identity and gender in analyzing the experience of supportive care in oncology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dudoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Morin</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cuvello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Douleurs : Évaluation - Diagnostic - Traitement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1624-5687(06)71149-0⟩</w:t>
+              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (4), pp.265 - 275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11839-007-0051-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799781v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANIÈRE DE BOIRE ET RAPPORTS SOCIAUX DE GENRE CHEZ LES JEUNES (18-25 ANS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
+                <w:t xml:space="preserve">Croyances relatives à la douleur : rôle dans le rapport aux soins et l’ajustement chez des patients douloureux chroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Blois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de l'IREB</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Douleurs : Évaluation - Diagnostic - Traitement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (5), pp.262 - 269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1624-5687(06)71149-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910208v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcoolisme et fin de vie : une éthique de « l'acte » à l'épreuve d'une éthique du « regard »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dudoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer et chimiothérapie : entre représentations et croyances</w:t>
+                <w:t xml:space="preserve">MANIÈRE DE BOIRE ET RAPPORTS SOCIAUX DE GENRE CHEZ LES JEUNES (18-25 ANS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">É. Dudoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers de l'IREB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910216v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients et médecins face à la chimiothérapie</w:t>
+                <w:t xml:space="preserve">Cancer et chimiothérapie : entre représentations et croyances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Dudoit</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Favre</w:t>
+                <w:t xml:space="preserve">É. Dudoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIRSO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (4), pp.302-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10332-005-0103-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910202v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des représentations sociales de la chimiothérapie : une voie d'analyse des relations entre patients et médecins oncologues Study of chemotherapy social representations: a way to analyse relations between patients and oncologists</w:t>
+                <w:t xml:space="preserve">Patients et médecins face à la chimiothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dudoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004</w:t>
+              <w:t xml:space="preserve">JIRSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910168v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur la santé</w:t>
+                <w:t xml:space="preserve">Étude des représentations sociales de la chimiothérapie : une voie d'analyse des relations entre patients et médecins oncologues Study of chemotherapy social representations: a way to analyse relations between patients and oncologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers dynamiques</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910188v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de prise en charge des jeunes suicidants en Provence-Alpes-Côte d'Azur Practice of trauma and emergency units in delivering care to youth who attempt suicide experiences from Provence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regards croisés sur la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yolande Obadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
+              <w:t xml:space="preserve">Les cahiers dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659127v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet « génération » dans les représentations sociales de la drogue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques de prise en charge des jeunes suicidants en Provence-Alpes-Côte d'Azur Practice of trauma and emergency units in delivering care to youth who attempt suicide experiences from Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coruble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Obadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Priorités Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 6, pp.14-15</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658968v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des je(ux) et des mots… … des (en)jeux de la parole chez les jeunes de la Protection Judiciaire de la Jeunesse (PJJ)</w:t>
+                <w:t xml:space="preserve">L’effet « génération » dans les représentations sociales de la drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sauvegarde de l Enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003</w:t>
+              <w:t xml:space="preserve">Priorités Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658973v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des je(ux) et des mots… … des (en)jeux de la parole chez les jeunes de la Protection Judiciaire de la Jeunesse (PJJ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sauvegarde de l Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'étude des représentations sociales de la drogue et du cannabis : un enjeu pour la prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9182,78 +9299,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des représentations de la Mindfulness auprès des méditants et des non méditants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Chachignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Dantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9268,1773 +9385,1773 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOTECHNOLOGIES DE L’EMBRYON ET TENSIONS MORALES : UNE ANALYSE PSYCHOSOCIALE DES ETATS GÉNÉRAUX DE LA BIOÉTHIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation de polyhandicap et conséquences psychosociales : entretiens auprès de parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouda Ilyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Handicaps et Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SoFOP, SFERHE, SOFAMEA, Apr 2023, Saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioéthique et recherche sur l'embryon humain : une analyse psycho-sociale des Etats Généraux de la Bioéthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lived experience and family impact of polyhandicap: preliminary results of interviews with parents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Biennial Conference of the International Society of Critical Health Psychology (ISCHP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Wellington, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de la maladie de proches d’individus présentant un trouble psychiatrique pré-post psychoéducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Congrès en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer la sédation : « fragments » issus d'une analyse psycho-sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de la maladie dans les troubles mentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème Congrès Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de la maladie et symptomatologie anxieuse et dépressive chez les patients vivant avec un trouble bipolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des représentations de la maladie (cognitives et émotionnelles) chez des patients bipolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culinary choices: A sociopsychological perspective based on the concept of distance to the object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boussoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Giboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité à la cuisine et représentations sociales de « Faire la cuisine » en France : analyse de discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boussoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Boussoco</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère conférence internationale d’histoire et des cultures de l’alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité/Distance à l’objet cuisine et choix culinaires : une perspective psychosociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boussoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. congrès international de psychologie sociale en langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales culinaires et culture gastronomique : La place du goût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boussoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55. Congrès national de la société française de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French culinary representations and gastronomic culture: the place of taste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boussoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se faire plaisir vs. se dépasser : enjeux en termes de santé autour du rapport à la performance chez des sportifs amateurs et professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11044,1771 +11161,1771 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail parental et trajectoires de prise en soins liees au Polyhandicap : Premiers résultats d’entretiens qualitatifs menés auprès des parents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouda Ilyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème congrès de la SFNP (Société Française de Neurologie Pédiatrique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négociation des Pratiques et Identités Parentales en Situations de Polyhandicap : Entretiens Qualitatifs auprès de Parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouda Ilyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Congrès SOFMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03901396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet POLYMIME – Expérience vécue et impact familial du polyhandicap : résultats préliminaires d’entretiens auprès de parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème congrès de la SFNP (Société Française de Neurologie Pédiatrique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience vécue et impact familial du polyhandicap : résultats préliminaires d’entretiens auprès de parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aim Marie-Anastasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lived experience and family impact of polyhandicap: preliminary results of interviews with parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCHP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Wellington, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des représentations de la maladie chez les proches de patients atteints d’un trouble bipolaire suite à leur participation à des séances de psychoéducation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Psychiatrie Lyon 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations du trouble bipolaire chez des personnes avec ou sans trouble psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 45ème congrès annuel de TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SANTÉ AU TRAVAIL DES ENSEIGNANTS : NOUVELLES ORIENTATIONS DANS L'ÉTUDE DES MODES DE COPING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimé Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57ème Congrès de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire : l'impact d’un programme de psychoéducation sur les représentations de la maladie dans les troubles bipolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44ème congrès annuel de TCC </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus en jeu dans le contrôle social vis-à-vis d’une consommation de substances psychoactives : déterminants du jugement de santé et de dangerosité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des déterminants de la perception d’un consommateur de substances psychoactives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Congrès National de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addiction comportementale avec ou sans substance : influence sur le jugement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l’Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substance vs. activité addictive : une distinction importante en matière de jugement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place accordée à la santé dans le sport ? Etude des représentations sociales du sport et de la performance chez des sportifs professionnels et amateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12818,126 +12935,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé. Éditions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Laguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions des archives contemporaines, 2020, 9782813003744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.9782813003744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12947,1077 +13064,1077 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image corporelle Le corps entre réalité et idéalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du corps et de l'apparence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sexualité à l'épreuve du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits cliniques : conflits de valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexualité(s), pathologies chroniques et handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aim Marie-Anastasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Préau; Arnaud Siméone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l’expertise scientifique à l’expertise profane. Postures, enjeux et méthodes dans le champ de la psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines (EAC)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9782813003119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02273353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Prédire n'est pas expliquer » Réflexions psychosociales sur la mesure et l'expérience vécue des malades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticiper, prévoir, prédire en psychiatrie : enjeux éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse qualitative du contenu des représentations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'école sous influences : rôles et impacts des stéréotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et scolarités </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA PRÉVENTION ENTRE CONTINUITÉ ET CHANGEMENTS : RÉFLEXIONS PSYCHOSOCIALES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadia Peoc'h,‎ Michèle Saint-Jean,‎ Bruno Bastiani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accompagner le changement dans le champ de la santé </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck-Estem, pp.9-22, 2015, Sciences du soin, 978-2843717956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux psychosociaux de la relation d'aide et de l'expérience des aidants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Coudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Guillaume </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et vieillissement : Bien naître au grand âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publications de l'Université de Provence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.161-175, 2015, 978-2853999830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place accordée à la santé dans le sport ? Etude des représentations sociales du sport et de la performance chez des sportifs professionnels et amateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersande Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la santé : Individu, Famille et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Si c’est recommandé c’est pas obligatoire, c’est inutile ». Analyse psychosociale des freins à la vaccination antigrippale chez les IDE(s) : vers une reconstruction sociale de la recommandation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Girandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la santé : Individu, Famille et Société </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place accordée à la santé dans le sport ? Étude des représentations sociales du sport et de la performance chez des sportifs professionnels et amateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la santé : Individu, Famille et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14027,131 +14144,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales, pratiques sociales et travail émotionnel : analyse psychosociale de la sédation en contexte de prise en charge en soins palliatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId380"/>
+      <w:footerReference w:type="default" r:id="rId383"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14298,51 +14415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Chachignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Suchier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479274v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tosello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dany" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1637-5017(25)48092-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khatmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-025-01254-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Swami" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew P White" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Voracek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich S Tran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Aavik" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2024.102432" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233733v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Calo-Pravaz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Guillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910377v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gazagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Enert-Barbero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Masselin-Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2024004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima de Souza Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Harmes Eskinazi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0275202340e210091" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910380v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;anastasie Aim" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Rousseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Hamouda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13910" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910354v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0275202340e21-0091" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupoirier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Sorin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardieu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.04.002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910340v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Huet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Talmite" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly-Nam Hecquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Gomes Antonio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Averous" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.09.011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Restivo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Avon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2021.08.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910324v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Billa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amouroux-Gorsse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.212.0191" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quintini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vitale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Peyla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Surdej" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2020.10.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fabre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fornerone" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Juan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abossolo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.06.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02531971v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Baciuchka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2020.1728349" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Estienne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anastasie Aim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.03.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997899v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Camoin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tardieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12482" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Pollyanna Mantelo Cecilio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sousa Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mistoklis Apostolidis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Cristina De Oliveira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33448/rsd-v9i8.5451" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117876v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01167" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972060v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vialet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomachot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hassid" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15339" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910254v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527315v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dudoit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duffaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2019-0105" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Paul" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2018.1541494" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527747v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2019.08.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527785v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Franchina" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003348" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527767v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. B Bovina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. V Dvoryanchikov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052;.-&#1040; &#1069;&#1084;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Milekhin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17759/exppsy.2018110104" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527754v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bovina" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105318781894" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527771v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decarsin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527761v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2018.01.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527770v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.87" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648422v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prosperi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2017.10.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527772v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatteo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Reymond" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eyraud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2018.1536160" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rojas Castro" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2018.07.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148501v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020764018814272" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335614v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Tosello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2018.1465915" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648421v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Carlos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648420v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648417v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Peze" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Lumediluna" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thill" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2017007" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546887v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouss&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Apostolidis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22491/1678-4669.20170004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648419v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I B Bovina" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N V V Dvoryanchikov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S y Yu Gayamova" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Aim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22363/2313-1683-2017-14-1-7-16" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000192" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672830v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inka.173.0069" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648423v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Huet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnu.2017.11.026" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648427v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velut" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nivoix" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.10.001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446122v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Magali" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439044v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437471v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449298v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baltayan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tomasini" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0555-5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648418v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dossetto" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439125v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moreau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203380v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boussoco" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.08.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCXD9CL3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424931v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2015.1062900" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436450v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657564v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brahic" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.107.0403" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657563v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-015-0055-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594701v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211647v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;tr&#233;mieux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126861" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657571v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Lumediluna" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Thill" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(15)30211-X" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381417v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaussot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.107.0299" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657562v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Oudjani" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derome" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bataille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2014.10.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011166v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Vriet-Ndour" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2014.0023" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473257v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-014-0005-z" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054998v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bellon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Grimaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736628v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473286v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00804087v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chagnard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.509.0351" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799770v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudoit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuvello" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-007-0051-z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65768BF5110811D7BF109D9D9794853C107FBBDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799781v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(06)71149-0" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910208v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910197v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Favre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910216v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cannone" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Dudoit" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10332-005-0103-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910202v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Favre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910168v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910188v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01659127v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coruble" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Obadia" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658968v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658973v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658965v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203113v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dantzer" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203096v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Vinson" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216803v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Ilyes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770593v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281556v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295702v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lan&#231;on" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976833v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vieille" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160669v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160668v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160678v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeoni" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249024v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02925135v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594256v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594216v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594165v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579863v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178144v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901396v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633979v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271224v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271217v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659381v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670284v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449682v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim&#233; Bernard" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659359v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579887v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guened" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579897v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579890v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Zenasni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579892v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579891v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946743v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003744" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910313v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910263v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273353v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moreau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Ory" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527791v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648424v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648425v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657575v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657570v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Coudin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/psychologie-vieillissement" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736739v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersande Reymond" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736736v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castella" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579857v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976764v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Chachignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Suchier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479274v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tosello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dany" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1637-5017(25)48092-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khatmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-025-01254-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05594960v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.10.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910387v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Swami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew P White" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Voracek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich S Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Aavik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2024.102432" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Calo-Pravaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Guillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gazagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Enert-Barbero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Masselin-Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2024004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima de Souza Santos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Harmes Eskinazi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0275202340e210091" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;anastasie Aim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Rousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Hamouda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13910" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0275202340e21-0091" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupoirier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Sorin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.04.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910340v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Huet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Talmite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly-Nam Hecquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Gomes Antonio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Averous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.09.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910326v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Restivo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Avon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2021.08.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Billa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amouroux-Gorsse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.212.0191" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02531971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Baciuchka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2020.1728349" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910277v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quintini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vitale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Peyla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Surdej" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2020.10.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768688v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fabre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fornerone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Juan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abossolo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.06.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Camoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tardieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12482" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910295v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Estienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anastasie Aim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.03.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Pollyanna Mantelo Cecilio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sousa Oliveira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mistoklis Apostolidis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Cristina De Oliveira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33448/rsd-v9i8.5451" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117876v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01167" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vialet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomachot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hassid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15339" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910254v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dudoit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duffaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2019-0105" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Paul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2018.1541494" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527747v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2019.08.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527785v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Franchina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003348" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. B Bovina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. V Dvoryanchikov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052;.-&#1040; &#1069;&#1084;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Milekhin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17759/exppsy.2018110104" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bovina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105318781894" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decarsin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2018.01.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.87" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prosperi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2017.10.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatteo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Reymond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eyraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2018.1536160" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020764018814272" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093755v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rojas Castro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2018.07.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Tosello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2018.1465915" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648421v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Carlos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648419v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I B Bovina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N V V Dvoryanchikov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S y Yu Gayamova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Aim" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22363/2313-1683-2017-14-1-7-16" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648417v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Peze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Lumediluna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2017007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546887v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouss&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Apostolidis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22491/1678-4669.20170004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000192" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672830v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inka.173.0069" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Huet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnu.2017.11.026" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439044v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437471v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baltayan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tomasini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0555-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648427v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nivoix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.10.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446122v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Magali" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203380v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boussoco" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.08.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCXD9CL3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dossetto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439125v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424931v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2015.1062900" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436450v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657564v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brahic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.107.0403" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657563v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-015-0055-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594701v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211647v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;tr&#233;mieux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126861" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657571v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Lumediluna" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Thill" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(15)30211-X" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381417v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaussot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.107.0299" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657562v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Oudjani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derome" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bataille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2014.10.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011166v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Vriet-Ndour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2014.0023" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473257v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-014-0005-z" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054998v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bellon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Grimaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736628v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473286v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00804087v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chagnard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.509.0351" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799770v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudoit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuvello" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-007-0051-z" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65768BF5110811D7BF109D9D9794853C107FBBDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799781v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(06)71149-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910197v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Favre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910208v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910216v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cannone" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Dudoit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10332-005-0103-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910202v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Favre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910168v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910188v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01659127v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coruble" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Obadia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658968v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658973v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658965v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203113v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dantzer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203096v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Vinson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216803v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Ilyes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770593v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281556v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295702v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lan&#231;on" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976833v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vieille" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160669v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160668v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160678v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeoni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249024v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02925135v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594256v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594216v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594165v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579863v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178144v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901396v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633979v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271224v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271217v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659381v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670284v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449682v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim&#233; Bernard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659359v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579887v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guened" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579897v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579890v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Zenasni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579892v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579891v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946743v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003744" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910313v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910263v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273353v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moreau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Ory" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527791v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648424v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648425v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657575v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657570v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Coudin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/psychologie-vieillissement" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736739v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersande Reymond" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736736v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castella" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579857v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976764v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>