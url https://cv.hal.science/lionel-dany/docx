--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -118,291 +118,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Mindfulness Support the Status Quo? The Role of Neoliberal Orientation and Emotion Regulation</w:t>
+                <w:t xml:space="preserve">Prématurité et ses dilemmes éthiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippine Chachignon</w:t>
+                <w:t xml:space="preserve">B. Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Suchier</w:t>
+                <w:t xml:space="preserve">S. Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Dany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Le Barbenchon</w:t>
+                <w:t xml:space="preserve">L. Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejsp.70007⟩</w:t>
+              <w:t xml:space="preserve">EMC - Pédiatrie - Maladies infectieuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (4), pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1637-5017(25)48092-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05262157v1</w:t>
+                <w:t xml:space="preserve">hal-05479274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prématurité et ses dilemmes éthiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Mindfulness Support the Status Quo? The Role of Neoliberal Orientation and Emotion Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Chachignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Tosello</w:t>
+                <w:t xml:space="preserve">Johann Suchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dahan</w:t>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dany</w:t>
+                <w:t xml:space="preserve">Emmanuelle Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC - Pédiatrie - Maladies infectieuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (4), pp.1-5. </w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1637-5017(25)48092-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.70007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479274v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05262157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of institutionalization on the effectiveness of harm reduction: a qualitative study using drug users’ representations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Khatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -449,90 +449,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet pilote de facilitation de l’accès au MBCT dans le cadre de l’article 51 : caractéristiques et motivations des patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippine Chachignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -694,1074 +694,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques professionnelles et représentations en prévention et promotion de la santé</w:t>
+                <w:t xml:space="preserve">Parents' experiences of parenting a child with profound intellectual and multiple disabilities in France: A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Calo-Pravaz</w:t>
+                <w:t xml:space="preserve">Marie‐anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Guillet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie‐christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hex.13910⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233733v1</w:t>
+                <w:t xml:space="preserve">hal-04910380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’outils éducatifs pour accompagner le changement lors des programmes d’éducation thérapeutique du patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gazagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Enert-Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Masselin-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tpe/2024004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene editing of the human embryo: tensions and controversies among scientists</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pratiques professionnelles et représentations en prévention et promotion de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Calo-Pravaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudos de Psicologia -Campinas-</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.36-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/1982-0275202340e210091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05186609v1</w:t>
+                <w:t xml:space="preserve">hal-04233733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parents' experiences of parenting a child with profound intellectual and multiple disabilities in France: A qualitative study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene editing of the human embryo: tensions and controversies among scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilyes Hamouda</w:t>
+                <w:t xml:space="preserve">Maria de Fátima de Souza Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+                <w:t xml:space="preserve">Renan Harmes Eskinazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27, </w:t>
+              <w:t xml:space="preserve">Estudos de Psicologia -Campinas-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/hex.13910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1982-0275202340e210091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910380v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05186609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene editing of the human embryo: tensions and controversies among scientists</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sexuality and Disability: Some Contributions of a Socio-Representational Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Talmite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly-Nam Hecquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Gomes Antonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudos de Psicologia -Campinas-</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Papers on Social Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910354v1</w:t>
+                <w:t xml:space="preserve">hal-04910340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal caregivers coping with covid-19 : stress, quality of life and concerns</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gene editing of the human embryo: tensions and controversies among scientists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de Fátima de Souza Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Harmes Eskinazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.04.002⟩</w:t>
+              <w:t xml:space="preserve">Estudos de Psicologia -Campinas-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1982-0275202340e21-0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828875v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexuality and Disability: Some Contributions of a Socio-Representational Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Perinatal caregivers coping with covid-19 : stress, quality of life and concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dupoirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Huet</w:t>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Talmite</w:t>
+                <w:t xml:space="preserve">Gaelle Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly-Nam Hecquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcos Gomes Antonio</w:t>
+                <w:t xml:space="preserve">Sophie Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers on Social Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (4), pp.183-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910340v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of illness representations in mental disorders: A mini review</w:t>
+                <w:t xml:space="preserve">Du corps rêvé au corps réel, un regard clinique porté sur l’image corporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscillia Averous</w:t>
+                <w:t xml:space="preserve">Léa Restivo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Joly Avon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (2), pp.137-142. </w:t>
+              <w:t xml:space="preserve">Soins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66, pp.27 - 30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soin.2021.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141150v1</w:t>
+                <w:t xml:space="preserve">hal-04910326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du corps rêvé au corps réel, un regard clinique porté sur l’image corporelle</w:t>
+                <w:t xml:space="preserve">Assessment of illness representations in mental disorders: A mini review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Restivo</w:t>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joly Avon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66, pp.27 - 30. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (2), pp.137-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soin.2021.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2020.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910326v1</w:t>
+                <w:t xml:space="preserve">hal-03141150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche sur la fin de vie, la nécessité d’un consensus : premiers résultats</w:t>
               </w:r>
@@ -1786,51 +1786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Hamidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumar Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Amouroux-Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1875,3390 +1875,3390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illness representations and quality of life in French patients suffering from lung cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How doctors communicated with parents in a neonatal intensive care: Communication and ethical issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
+                <w:t xml:space="preserve">Renaud Vialet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Cannone</w:t>
+                <w:t xml:space="preserve">Laurent Thomachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Barlesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Baciuchka</w:t>
+                <w:t xml:space="preserve">Sophie Hassid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13548506.2020.1728349⟩</w:t>
+              <w:t xml:space="preserve">Acta Paediatrica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/apa.15339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531971v1</w:t>
+                <w:t xml:space="preserve">hal-02972060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éthique du soin : étude d’impact d’une formation auprès de personnels soignants en oncologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illness representations and quality of life in French patients suffering from lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Quintini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
+                <w:t xml:space="preserve">Patrice Cannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Vitale</w:t>
+                <w:t xml:space="preserve">Fabrice Barlesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Peyla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Surdej</w:t>
+                <w:t xml:space="preserve">Marjorie Baciuchka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2020.10.002⟩</w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2020.1728349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910277v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatosensory cortical facilitation during step preparation restored by an improved body representation in obese patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éthique du soin : étude d’impact d’une formation auprès de personnels soignants en oncologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Quintini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fabre</w:t>
+                <w:t xml:space="preserve">C Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Chavet</w:t>
+                <w:t xml:space="preserve">L Peyla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Fornerone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Abossolo</w:t>
+                <w:t xml:space="preserve">F Surdej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.06.002⟩</w:t>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.238 - 249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2020.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768688v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inequalities in treatment planning for children with intellectual disabilities: A questionnaire study of dentists in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatosensory cortical facilitation during step preparation restored by an improved body representation in obese patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Camoin</w:t>
+                <w:t xml:space="preserve">Théo Fornerone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Tardieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
+                <w:t xml:space="preserve">Benjamin Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Saliba‐serre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denise Faulks</w:t>
+                <w:t xml:space="preserve">Olivier Abossolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Care in Dentistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/scd.12482⟩</w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2020.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997899v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse narrative du récit de la maladie : intérêts méthodologiques et réflexion sur la prise en charge thérapeutique des patients en oncologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inequalities in treatment planning for children with intellectual disabilities: A questionnaire study of dentists in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Estienne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Corinne Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+                <w:t xml:space="preserve">Bérengère Saliba‐serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Salas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denise Faulks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 26, pp.295 - 315. </w:t>
+              <w:t xml:space="preserve">Special Care in Dentistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (4), pp.356-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2020.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/scd.12482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910295v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectiva temporal, status socioeconômico e qualidade de vida de pessoas vivendo com HIV</w:t>
+                <w:t xml:space="preserve">Analyse narrative du récit de la maladie : intérêts méthodologiques et réflexion sur la prise en charge thérapeutique des patients en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hellen Pollyanna Mantelo Cecilio</w:t>
+                <w:t xml:space="preserve">Laura Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Sousa Oliveira</w:t>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thémistoklis Apostolidis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denize Cristina De Oliveira</w:t>
+                <w:t xml:space="preserve">Sébastien Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research, Society and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33448/rsd-v9i8.5451⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.295 - 315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2020.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910298v1</w:t>
+                <w:t xml:space="preserve">hal-04910295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship Between Illness Representations, Psychosocial Adjustment, and Treatment Outcomes in Mental Disorders: A Mini Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How doctors communicated with parents in a neonatal intensive care: Communication and ethical issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Perspectiva temporal, status socioeconômico e qualidade de vida de pessoas vivendo com HIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hellen Pollyanna Mantelo Cecilio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Sousa Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémistoklis Apostolidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hassid</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denize Cristina De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Paediatrica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Research, Society and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/apa.15339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33448/rsd-v9i8.5451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972060v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialisation des alcoolisations festives et publiques Une étude dans la ville de Marseille</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’auto-conservation des ovocytes : réflexion autour de quelques enjeux socio-normatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoologie &amp; Addictologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (4), pp.178-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2019.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910254v1</w:t>
+                <w:t xml:space="preserve">hal-02527747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spirituality and Cancer: a Qualitative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Estienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dudoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Salas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psycho-Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (3-4), pp.173-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/pson-2019-0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I think it's a bit early for now&amp;quot;: impact of psychological factors on drafting advance directives among cancer patients Running title: Advance directives for cancer patients</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Territorialisation des alcoolisations festives et publiques Une étude dans la ville de Marseille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alcoologie &amp; Addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527323v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’auto-conservation des ovocytes : réflexion autour de quelques enjeux socio-normatifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">I think it's a bit early for now&amp;quot;: impact of psychological factors on drafting advance directives among cancer patients Running title: Advance directives for cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Tomasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merlin Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Barlesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (4), pp.178-182. </w:t>
+              <w:t xml:space="preserve">Journal of Psychosocial Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.37-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2019.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07347332.2018.1541494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527747v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude d'un dispositif partenarial autour des compétences psychosociales en milieu scolaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The meaning of sport and performance among amateur and professional athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmelo Franchina</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anthony Piermatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17184/eac.9782813003348⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1612197X.2018.1536160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527785v1</w:t>
+                <w:t xml:space="preserve">hal-02527772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Здоровье в представлениях детей и подростков // Экспериментальная психология</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Illness representations about schizophrenia and bipolar disorder held by French people without mental disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Экспериментальная психология Experimental Psychology (Russia) 2018. Т. 11. № 1. C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11, pp.61 - 74. </w:t>
+              <w:t xml:space="preserve">International Journal of Social Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (8), pp.813-820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17759/exppsy.2018110104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0020764018814272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527767v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Similar but different’: Social representations of health according to gender for French youth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+                <w:t xml:space="preserve">Impact of an educational intervention on risks associated with drug injection, and on psychosocial factors (PSF) involved in initiating and maintaining new health behaviors over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Khatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Khatmi</w:t>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fonte</w:t>
+                <w:t xml:space="preserve">Patrizia Carrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inna Bovina</w:t>
+                <w:t xml:space="preserve">Daniela Rojas Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.135910531878189. </w:t>
+              <w:t xml:space="preserve">Addictive Behaviors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87, pp.222-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1359105318781894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2018.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527754v1</w:t>
+                <w:t xml:space="preserve">inserm-02093755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health and Social Representations: A Structural Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psycho-social approach of perinatal palliative care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Decarsin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Barthelemy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers on Social Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (21), pp.3693-3696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14767058.2018.1465915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527771v1</w:t>
+                <w:t xml:space="preserve">hal-02335614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethical issues and dentists' practices with children with intellectual disability: A qualitative inquiry into a local French health network</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Ruquet</w:t>
+                <w:t xml:space="preserve">‘Similar but different’: Social representations of health according to gender for French youth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Coz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Khatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Bovina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2018.01.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.135910531878189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1359105318781894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527761v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Validation of Representational Structures Using the Attribute-Challenge Technique and the Test of Context Independence: The Social Representation of Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Health and Social Representations: A Structural Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Decarsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Bovina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Papers on Social Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27, pp.3 - 4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527770v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illness perceptions and adherence in bipolar disorder: An exploratory study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Здоровье в представлениях детей и подростков // Экспериментальная психология</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.B. B Bovina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.V. V Dvoryanchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">М.-А Эм</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Milekhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2017.10.003⟩</w:t>
+              <w:t xml:space="preserve">Экспериментальная психология Experimental Psychology (Russia) 2018. Т. 11. № 1. C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.61 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17759/exppsy.2018110104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648422v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The meaning of sport and performance among amateur and professional athletes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Étude d'un dispositif partenarial autour des compétences psychosociales en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Calo-Pravaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Franchina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport and Exercise Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1612197X.2018.1536160⟩</w:t>
+              <w:t xml:space="preserve">Éducation, Santé, Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.81 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813003348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02527772v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illness representations about schizophrenia and bipolar disorder held by French people without mental disorder</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ethical issues and dentists' practices with children with intellectual disability: A qualitative inquiry into a local French health network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ruquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Social Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Disability and Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.412-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dhjo.2018.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0020764018814272⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02148501v1</w:t>
+                <w:t xml:space="preserve">hal-02527761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an educational intervention on risks associated with drug injection, and on psychosocial factors (PSF) involved in initiating and maintaining new health behaviors over time</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cross-Validation of Representational Structures Using the Attribute-Challenge Technique and the Test of Context Independence: The Social Representation of Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Decarsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inna Bovina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addictive Behaviors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 87, pp.222-230. </w:t>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addbeh.2018.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/irsp.87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02093755v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psycho-social approach of perinatal palliative care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illness perceptions and adherence in bipolar disorder: An exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscillia Averous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthelemy Tosello</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Antoine Prosperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Maternal-Fetal &amp; Neonatal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (21), pp.3693-3696. </w:t>
+              <w:t xml:space="preserve">Comprehensive Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 80, pp.109-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14767058.2018.1465915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comppsych.2017.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335614v1</w:t>
+                <w:t xml:space="preserve">hal-01648422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le savoir à l’épreuve des représentations sociales : l’exemple de Cro-Magnon chez des élèves de primaire</w:t>
+                <w:t xml:space="preserve">HEALTH AND ILLNESS IN THE RUSSIAN CONTEXT: SOME SOCIO-PSYCHOLOGICAL COMMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe de Carlos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">I B Bovina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N V V Dvoryanchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S y Yu Gayamova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A Aim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RUDN Journal of Psychology and Pedagogics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (1), pp.7 - 16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22363/2313-1683-2017-14-1-7-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648421v1</w:t>
+                <w:t xml:space="preserve">hal-01648419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEALTH AND ILLNESS IN THE RUSSIAN CONTEXT: SOME SOCIO-PSYCHOLOGICAL COMMENTS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les enjeux de la recherche en psychologie de la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Koleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.-A Aim</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Faury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUDN Journal of Psychology and Pedagogics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648419v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la recherche en psychologie de la santé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Représentations et vécus associés au diabète et à l'éducation thérapeutique : une étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Préau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vanessa Peze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Lumediluna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Faury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tpe/2017007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648420v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et vécus associés au diabète et à l'éducation thérapeutique : une étude qualitative</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Thill</w:t>
+                <w:t xml:space="preserve">The study of social representations in children and adolescents: Lessons from a review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Sarde</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Véronique Goussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Themistoklis Apostolidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation Thérapeutique du Patient / Therapeutic Patient Education </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tpe/2017007⟩</w:t>
+              <w:t xml:space="preserve">Estudos de Psicologia (Natal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22491/1678-4669.20170004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648417v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of social representations in children and adolescents: Lessons from a review of the literature</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le savoir à l’épreuve des représentations sociales : l’exemple de Cro-Magnon chez des élèves de primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Themistoklis Apostolidis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Philippe de Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Mabilon-Bonfils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudos de Psicologia (Natal)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546887v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health is in the eye of the beholder: The Impact of social norms on perceived health dispositions</w:t>
               </w:r>
@@ -5270,64 +5270,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Bertoldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverin Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 76 (2), pp.59-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5374,90 +5374,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux relationnels et limites d’application des directives anticipées : étude qualitative exploratoire auprès de médecins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merlin Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de soins palliatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Défis et complexité, 32 (3), pp.69-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5504,64 +5504,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Labour of Caregivers Confronted With Aggressive Brain-injured Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Psychiatric Nursing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5589,295 +5589,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Memoriam: Jean-Claude Abric (1943-2012)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Directives anticipées en France : représentations sociales et liberté d’utilisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Baltayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tomasini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers on Social Representations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psycho-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11839-016-0555-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439044v1</w:t>
+                <w:t xml:space="preserve">hal-01449298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the Study of Social Practices to the Study of &amp;quot;Distance to the Object”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In Memoriam: Jean-Claude Abric (1943-2012)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers on Social Representations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 26 (2), pp.6.1-6.19</w:t>
+              <w:t xml:space="preserve">, 2016, 25 (2), pp.1.1-1.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437471v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directives anticipées en France : représentations sociales et liberté d’utilisation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">From the Study of Social Practices to the Study of &amp;quot;Distance to the Object”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Tomasini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Papers on Social Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.6.1-6.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11839-016-0555-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01449298v1</w:t>
+                <w:t xml:space="preserve">hal-01437471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social representations of public health among healthcare workers within the French Armed Forces</w:t>
               </w:r>
@@ -5915,51 +5915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64 (1), pp.7-14. </w:t>
@@ -6010,64 +6010,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explain the ‘unexplainable’: A qualitative enquiry of the representations of the caregivers of brain-injured people</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huet Magali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Health Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6105,51 +6105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culinary choices: A sociopsychological perspective based on the concept of distance to the object</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boussoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6247,51 +6247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Re-considérer » la thérapie d'exposition concernant la peur-évitement de la douleur chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6329,90 +6329,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques des jeux vidéo, d’internet et des réseaux sociaux chez des collégiens français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmelo Franchina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (5), pp.569-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6437,103 +6437,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time perspective, socioeconomic status, and psychological distress in chronic pain patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Laguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 21 (3), pp.295-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6580,51 +6580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Faire la cuisine » : approche socio-représentationnelle et distance à l’objet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boussoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Giboreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6669,931 +6669,931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01436450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcool et grossesse : une recherche qualitative auprès de femmes enceintes</w:t>
+                <w:t xml:space="preserve">Représentations sociales de la contention en pédiatrie : regards de professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Brahic</w:t>
+                <w:t xml:space="preserve">Caroline Oudjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
+                <w:t xml:space="preserve">M. Derome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.107.0403⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (1), pp.4-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2014.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657564v1</w:t>
+                <w:t xml:space="preserve">hal-01657562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of favourable opinions about euthanasia in a sample of French physicians</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of cooking distance/proximity and food neophobia in French culinary social representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boussoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Duffaud</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Auquier</w:t>
+                <w:t xml:space="preserve">Audrey Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Palliative Care</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Menu: Journal of Food and Hospitality Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.5-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657563v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cooking distance/proximity and food neophobia in French culinary social representations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Determinants of favourable opinions about euthanasia in a sample of French physicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Schwartz</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dudoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Duffaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gaillard</w:t>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Menu: Journal of Food and Hospitality Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Palliative Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (1), pp.59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12904-015-0055-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594701v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers in Referring Neonatal Patients to Perinatal Palliative Care: A French Multicenter Survey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alcool et grossesse : une recherche qualitative auprès de femmes enceintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126861⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.403-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cips.107.0403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211647v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle et impact de la situation de précarité sur l’expérience de la maladie des patients atteints de diabète de type 2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Barriers in Referring Neonatal Patients to Perinatal Palliative Care: A French Multicenter Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Tosello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bétrémieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1957-2557(15)30211-X⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (e0126861), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0126861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657571v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alcool : un objet au cœur du social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Rôle et impact de la situation de précarité sur l’expérience de la maladie des patients atteints de diabète de type 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Peze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L Lumediluna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C Thill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cips.107.0299⟩</w:t>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (5), pp.523-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1957-2557(15)30211-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381417v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales de la contention en pédiatrie : regards de professionnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’alcool : un objet au cœur du social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bataille</w:t>
+                <w:t xml:space="preserve">Ludovic Gaussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (1), pp.4-13. </w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (107), </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2014.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cips.107.0299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657562v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of Lethal Fetal Abnormality among Perinatal Professionals and the Challenges of Neonatal Palliative Care.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Tosello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bétrémieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Vriet-Ndour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7644,77 +7644,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free Associations and Social Representations: Some Reflections on Rank-Frequency and Importance-Frequency Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality and Quantity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49 (2), pp.489-507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7761,64 +7761,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality of life and time perspective in inflammatory bowel disease patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Laguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7873,64 +7873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPROCHE COMPARATIVE DES CONDUITES A RISQUES : ANALYSE PSYCHOSOCIALE DU « RISQUE ALCOOL » CHEZ LES JEUNES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'I.R.E.B.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7955,51 +7955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a French Measure of Body Comparison: The Physical Appearance Comparison Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8050,77 +8050,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation et validation française de l'échelle de perspective temporelle &amp;quot; Consideration of Future Consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Demarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Chagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.351-360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8167,51 +8167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of sexual identity and gender in analyzing the experience of supportive care in oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dudoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8296,51 +8296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croyances relatives à la douleur : rôle dans le rapport aux soins et l’ajustement chez des patients douloureux chroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Blois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8400,64 +8400,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcoolisme et fin de vie : une éthique de « l'acte » à l'épreuve d'une éthique du « regard »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dudoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8508,51 +8508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MANIÈRE DE BOIRE ET RAPPORTS SOCIAUX DE GENRE CHEZ LES JEUNES (18-25 ANS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'IREB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8577,51 +8577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer et chimiothérapie : entre représentations et croyances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8694,77 +8694,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients et médecins face à la chimiothérapie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dudoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8796,316 +8796,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des représentations sociales de la chimiothérapie : une voie d'analyse des relations entre patients et médecins oncologues Study of chemotherapy social representations: a way to analyse relations between patients and oncologists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pratiques de prise en charge des jeunes suicidants en Provence-Alpes-Côte d'Azur Practice of trauma and emergency units in delivering care to youth who attempt suicide experiences from Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Déborah Bouhnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Coruble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Obadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910168v1</w:t>
+                <w:t xml:space="preserve">hal-01659127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur la santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Étude des représentations sociales de la chimiothérapie : une voie d'analyse des relations entre patients et médecins oncologues Study of chemotherapy social representations: a way to analyse relations between patients and oncologists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers dynamiques</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910188v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de prise en charge des jeunes suicidants en Provence-Alpes-Côte d'Azur Practice of trauma and emergency units in delivering care to youth who attempt suicide experiences from Provence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Regards croisés sur la santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yolande Obadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
+              <w:t xml:space="preserve">Les cahiers dynamiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01659127v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’effet « génération » dans les représentations sociales de la drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Priorités Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 6, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9130,51 +9130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des je(ux) et des mots… … des (en)jeux de la parole chez les jeunes de la Protection Judiciaire de la Jeunesse (PJJ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sauvegarde de l Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9199,64 +9199,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étude des représentations sociales de la drogue et du cannabis : un enjeu pour la prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9307,312 +9307,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des représentations de la Mindfulness auprès des méditants et des non méditants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BIOTECHNOLOGIES DE L’EMBRYON ET TENSIONS MORALES : UNE ANALYSE PSYCHOSOCIALE DES ETATS GÉNÉRAUX DE LA BIOÉTHIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Dantzer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Eloïse Vinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thémis Apostolidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier (34000), France</w:t>
+              <w:t xml:space="preserve">12ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203113v1</w:t>
+                <w:t xml:space="preserve">hal-04203096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOTECHNOLOGIES DE L’EMBRYON ET TENSIONS MORALES : UNE ANALYSE PSYCHOSOCIALE DES ETATS GÉNÉRAUX DE LA BIOÉTHIQUE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude des représentations de la Mindfulness auprès des méditants et des non méditants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Chachignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Vinson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cecile Dantzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12e congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPSA, Jul 2023, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04203096v1</w:t>
+                <w:t xml:space="preserve">hal-04203113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation de polyhandicap et conséquences psychosociales : entretiens auprès de parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouda Ilyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Handicaps et Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SoFOP, SFERHE, SOFAMEA, Apr 2023, Saint etienne, France</w:t>
@@ -9641,77 +9641,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioéthique et recherche sur l'embryon humain : une analyse psycho-sociale des Etats Généraux de la Bioéthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Vinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thémis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9736,103 +9736,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lived experience and family impact of polyhandicap: preliminary results of interviews with parents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Biennial Conference of the International Society of Critical Health Psychology (ISCHP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Wellington, New Zealand</w:t>
@@ -9861,103 +9861,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de la maladie de proches d’individus présentant un trouble psychiatrique pré-post psychoéducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Congrès en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9995,64 +9995,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer la sédation : « fragments » issus d'une analyse psycho-sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10084,273 +10084,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02976833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations de la maladie dans les troubles mentaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Représentations de la maladie et symptomatologie anxieuse et dépressive chez les patients vivant avec un trouble bipolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Belzeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xème Congrès Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02160669v1</w:t>
+                <w:t xml:space="preserve">hal-02160668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations de la maladie et symptomatologie anxieuse et dépressive chez les patients vivant avec un trouble bipolaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Représentations de la maladie dans les troubles mentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Xème Congrès Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02160668v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02160669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des représentations de la maladie (cognitives et émotionnelles) chez des patients bipolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10412,256 +10412,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culinary choices: A sociopsychological perspective based on the concept of distance to the object</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proximité à la cuisine et représentations sociales de « Faire la cuisine » en France : analyse de discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boussoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Giboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Giboreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. 1 p</w:t>
+              <w:t xml:space="preserve">1ère conférence internationale d’histoire et des cultures de l’alimentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249024v1</w:t>
+                <w:t xml:space="preserve">hal-02925135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximité à la cuisine et représentations sociales de « Faire la cuisine » en France : analyse de discours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Culinary choices: A sociopsychological perspective based on the concept of distance to the object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boussoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Giboreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère conférence internationale d’histoire et des cultures de l’alimentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">11. Pangborn sensory science symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Gothenburg, Sweden. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925135v1</w:t>
+                <w:t xml:space="preserve">hal-01249024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité/Distance à l’objet cuisine et choix culinaires : une perspective psychosociale</w:t>
               </w:r>
@@ -10686,64 +10686,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. congrès international de psychologie sociale en langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
@@ -10766,359 +10766,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations sociales culinaires et culture gastronomique : La place du goût</w:t>
+                <w:t xml:space="preserve">French culinary representations and gastronomic culture: the place of taste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boussoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55. Congrès national de la société française de psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594216v1</w:t>
+                <w:t xml:space="preserve">hal-01594165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French culinary representations and gastronomic culture: the place of taste</w:t>
+                <w:t xml:space="preserve">Représentations sociales culinaires et culture gastronomique : La place du goût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boussoco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Urdapilleta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Pangborn sensory science symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Rio de Janeiro, Brazil. 1 p</w:t>
+              <w:t xml:space="preserve">55. Congrès national de la société française de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594165v1</w:t>
+                <w:t xml:space="preserve">hal-01594216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se faire plaisir vs. se dépasser : enjeux en termes de santé autour du rapport à la performance chez des sportifs amateurs et professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11175,103 +11175,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail parental et trajectoires de prise en soins liees au Polyhandicap : Premiers résultats d’entretiens qualitatifs menés auprès des parents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouda Ilyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème congrès de la SFNP (Société Française de Neurologie Pédiatrique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Marseille, France</w:t>
@@ -11300,103 +11300,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négociation des Pratiques et Identités Parentales en Situations de Polyhandicap : Entretiens Qualitatifs auprès de Parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouda Ilyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Congrès SOFMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
@@ -11425,103 +11425,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet POLYMIME – Expérience vécue et impact familial du polyhandicap : résultats préliminaires d’entretiens auprès de parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème congrès de la SFNP (Société Française de Neurologie Pédiatrique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Angers, France</w:t>
@@ -11563,77 +11563,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience vécue et impact familial du polyhandicap : résultats préliminaires d’entretiens auprès de parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aim Marie-Anastasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11675,103 +11675,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lived experience and family impact of polyhandicap: preliminary results of interviews with parents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCHP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Wellington, New Zealand</w:t>
@@ -11794,277 +11794,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des représentations de la maladie chez les proches de patients atteints d’un trouble bipolaire suite à leur participation à des séances de psychoéducation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Les représentations du trouble bipolaire chez des personnes avec ou sans trouble psychique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Psychiatrie Lyon 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lyon, France. 2017</w:t>
+              <w:t xml:space="preserve"> 45ème congrès annuel de TCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659381v1</w:t>
+                <w:t xml:space="preserve">hal-01670284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations du trouble bipolaire chez des personnes avec ou sans trouble psychique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Evolution des représentations de la maladie chez les proches de patients atteints d’un trouble bipolaire suite à leur participation à des séances de psychoéducation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Del-Monte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 45ème congrès annuel de TCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">Congrès Français de Psychiatrie Lyon 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670284v1</w:t>
+                <w:t xml:space="preserve">hal-01659381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SANTÉ AU TRAVAIL DES ENSEIGNANTS : NOUVELLES ORIENTATIONS DANS L'ÉTUDE DES MODES DE COPING</w:t>
               </w:r>
@@ -12076,64 +12076,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bréjard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimé Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12171,77 +12171,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire : l'impact d’un programme de psychoéducation sur les représentations de la maladie dans les troubles bipolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscillia Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claude Lagouanelle-Simeoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierluigi Graziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12335,51 +12335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12460,64 +12460,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Guened</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Congrès National de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lyon, France</w:t>
@@ -12585,51 +12585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Zenasni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12684,77 +12684,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substance vs. activité addictive : une distinction importante en matière de jugement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12809,90 +12809,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place accordée à la santé dans le sport ? Etude des représentations sociales du sport et de la performance chez des sportifs professionnels et amateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gersende Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12975,51 +12975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Laguette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions des archives contemporaines, 2020, 9782813003744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.9782813003744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13078,51 +13078,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image corporelle Le corps entre réalité et idéalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du corps et de l'apparence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13147,51 +13147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sexualité à l'épreuve du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits cliniques : conflits de valeurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13255,51 +13255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aim Marie-Anastasie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13358,51 +13358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Prédire n'est pas expliquer » Réflexions psychosociales sur la mesure et l'expérience vécue des malades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anticiper, prévoir, prédire en psychiatrie : enjeux éthiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13421,726 +13421,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse qualitative du contenu des représentations sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'école sous influences : rôles et impacts des stéréotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les représentations sociales</w:t>
+              <w:t xml:space="preserve">Psychologie et scolarités </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648424v1</w:t>
+                <w:t xml:space="preserve">hal-01648425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'école sous influences : rôles et impacts des stéréotypes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analyse qualitative du contenu des représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solveig Lelaurain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie et scolarités </w:t>
+              <w:t xml:space="preserve">Les représentations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648425v1</w:t>
+                <w:t xml:space="preserve">hal-01648424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA PRÉVENTION ENTRE CONTINUITÉ ET CHANGEMENTS : RÉFLEXIONS PSYCHOSOCIALES</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Enjeux psychosociaux de la relation d'aide et de l'expérience des aidants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Coudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nadia Peoc'h,‎ Michèle Saint-Jean,‎ Bruno Bastiani. </w:t>
+              <w:t xml:space="preserve">Fabrice Guillaume </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accompagner le changement dans le champ de la santé </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck-Estem, pp.9-22, 2015, Sciences du soin, 978-2843717956</w:t>
+              <w:t xml:space="preserve">Psychologie et vieillissement : Bien naître au grand âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publications de l'Université de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-175, 2015, 978-2853999830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657575v1</w:t>
+                <w:t xml:space="preserve">hal-01657570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux psychosociaux de la relation d'aide et de l'expérience des aidants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">LA PRÉVENTION ENTRE CONTINUITÉ ET CHANGEMENTS : RÉFLEXIONS PSYCHOSOCIALES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabrice Guillaume </w:t>
+              <w:t xml:space="preserve">Nadia Peoc'h,‎ Michèle Saint-Jean,‎ Bruno Bastiani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie et vieillissement : Bien naître au grand âge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Accompagner le changement dans le champ de la santé </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck-Estem, pp.9-22, 2015, Sciences du soin, 978-2843717956</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Publications de l'Université de Provence</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01657570v1</w:t>
+                <w:t xml:space="preserve">hal-01657575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place accordée à la santé dans le sport ? Etude des représentations sociales du sport et de la performance chez des sportifs professionnels et amateurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quelle place accordée à la santé dans le sport ? Étude des représentations sociales du sport et de la performance chez des sportifs professionnels et amateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersende Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la santé : Individu, Famille et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736739v1</w:t>
+                <w:t xml:space="preserve">hal-04579857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Si c’est recommandé c’est pas obligatoire, c’est inutile ». Analyse psychosociale des freins à la vaccination antigrippale chez les IDE(s) : vers une reconstruction sociale de la recommandation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Castella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Girandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la santé : Individu, Famille et Société </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place accordée à la santé dans le sport ? Étude des représentations sociales du sport et de la performance chez des sportifs professionnels et amateurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Quelle place accordée à la santé dans le sport ? Etude des représentations sociales du sport et de la performance chez des sportifs professionnels et amateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gersande Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eyraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie de la santé : Individu, Famille et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579857v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14171,64 +14171,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales, pratiques sociales et travail émotionnel : analyse psychosociale de la sédation en contexte de prise en charge en soins palliatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Coz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14415,51 +14415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Chachignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Suchier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479274v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tosello" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dany" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1637-5017(25)48092-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khatmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-025-01254-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05594960v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.10.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910387v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Swami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew P White" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Voracek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich S Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Aavik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2024.102432" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233733v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Calo-Pravaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Guillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910377v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gazagne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Enert-Barbero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Masselin-Dubois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2024004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186609v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima de Souza Santos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Harmes Eskinazi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0275202340e210091" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;anastasie Aim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Rousseau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Hamouda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13910" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0275202340e21-0091" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828875v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupoirier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Sorin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.04.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910340v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Huet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Talmite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly-Nam Hecquet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Gomes Antonio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141150v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Averous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.09.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910326v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Restivo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Avon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2021.08.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Billa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amouroux-Gorsse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.212.0191" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02531971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Baciuchka" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2020.1728349" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910277v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quintini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vitale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Peyla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Surdej" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2020.10.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768688v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fabre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fornerone" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Juan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abossolo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.06.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997899v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Camoin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tardieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12482" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910295v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Estienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anastasie Aim" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.03.002" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910298v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Pollyanna Mantelo Cecilio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sousa Oliveira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mistoklis Apostolidis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Cristina De Oliveira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33448/rsd-v9i8.5451" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117876v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01167" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972060v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vialet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomachot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hassid" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15339" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910254v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527315v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dudoit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duffaud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2019-0105" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Paul" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2018.1541494" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527747v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2019.08.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527785v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Franchina" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003348" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527767v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. B Bovina" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. V Dvoryanchikov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052;.-&#1040; &#1069;&#1084;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Milekhin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17759/exppsy.2018110104" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bovina" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105318781894" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527771v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decarsin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527761v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2018.01.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.87" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648422v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prosperi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2017.10.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatteo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Reymond" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eyraud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2018.1536160" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148501v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020764018814272" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093755v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rojas Castro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2018.07.007" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335614v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Tosello" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2018.1465915" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648421v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Carlos" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648419v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I B Bovina" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N V V Dvoryanchikov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S y Yu Gayamova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Aim" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22363/2313-1683-2017-14-1-7-16" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648417v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Peze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Lumediluna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thill" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarde" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2017007" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546887v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouss&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Apostolidis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22491/1678-4669.20170004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000192" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672830v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inka.173.0069" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Huet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnu.2017.11.026" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439044v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437471v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baltayan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tomasini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0555-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648427v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nivoix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.10.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446122v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Magali" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203380v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boussoco" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.08.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCXD9CL3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dossetto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439125v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424931v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2015.1062900" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436450v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657564v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brahic" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.107.0403" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657563v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-015-0055-6" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594701v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaillard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211647v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;tr&#233;mieux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126861" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657571v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Lumediluna" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Thill" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(15)30211-X" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381417v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaussot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.107.0299" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657562v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Oudjani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derome" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bataille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2014.10.001" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011166v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Vriet-Ndour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2014.0023" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473257v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-014-0005-z" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054998v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bellon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Grimaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736628v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473286v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00804087v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chagnard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.509.0351" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799770v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudoit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuvello" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-007-0051-z" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65768BF5110811D7BF109D9D9794853C107FBBDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799781v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(06)71149-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910197v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Favre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910208v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910216v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cannone" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Dudoit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10332-005-0103-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910202v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Favre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910168v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910188v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01659127v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coruble" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Obadia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658968v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658973v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658965v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203113v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dantzer" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203096v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Vinson" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216803v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Ilyes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770593v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281556v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295702v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lan&#231;on" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976833v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vieille" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160669v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160668v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160678v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeoni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249024v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02925135v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594256v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594216v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594165v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579863v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178144v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901396v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633979v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271224v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271217v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659381v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670284v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449682v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim&#233; Bernard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659359v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579887v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guened" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579897v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579890v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Zenasni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579892v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579891v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946743v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003744" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910313v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910263v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273353v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moreau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Ory" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527791v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648424v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648425v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657575v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657570v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Coudin" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/psychologie-vieillissement" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736739v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersande Reymond" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736736v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castella" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579857v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976764v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tosello" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dahan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dany" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1637-5017(25)48092-2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262157v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Chachignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Suchier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130083v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khatmi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12954-025-01254-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05594960v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dantzer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2025.10.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910387v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viren Swami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew P White" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Voracek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich S Tran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toivo Aavik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2024.102432" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;anastasie Aim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Hamouda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13910" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gazagne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Enert-Barbero" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Masselin-Dubois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2024004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233733v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Calo-Pravaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Guillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186609v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de F&#225;tima de Souza Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Harmes Eskinazi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0275202340e210091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Huet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Talmite" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly-Nam Hecquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Gomes Antonio" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910354v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1982-0275202340e21-0091" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828875v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupoirier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Tosello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Sorin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.04.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910326v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Restivo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joly Avon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soin.2021.08.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141150v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscillia Averous" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.09.011" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Hamidou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Billa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amouroux-Gorsse" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.212.0191" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vialet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomachot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hassid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15339" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02531971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Masson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cannone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Barlesi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Baciuchka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2020.1728349" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910277v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Quintini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Vitale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Peyla" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Surdej" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2020.10.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fabre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Fornerone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Juan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Abossolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2020.06.002" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997899v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Camoin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tardieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Saliba&#8208;serre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Faulks" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/scd.12482" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910295v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Estienne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anastasie Aim" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.03.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117876v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01167" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910298v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hellen Pollyanna Mantelo Cecilio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sousa Oliveira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mistoklis Apostolidis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denize Cristina De Oliveira" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33448/rsd-v9i8.5451" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2019.08.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527315v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dudoit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Duffaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2019-0105" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910254v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527323v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tomasini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin Paul" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2018.1541494" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527772v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatteo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Reymond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eyraud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1612197X.2018.1536160" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148501v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claude Lagouanelle-Simeoni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0020764018814272" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02093755v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Carrieri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Rojas Castro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2018.07.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335614v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Tosello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14767058.2018.1465915" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527754v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bovina" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105318781894" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527771v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decarsin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527767v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.B. B Bovina" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.V. V Dvoryanchikov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#1052;.-&#1040; &#1069;&#1084;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Milekhin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17759/exppsy.2018110104" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527785v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Franchina" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003348" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527761v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Coz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dhjo.2018.01.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527770v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.87" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648422v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prosperi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comppsych.2017.10.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648419v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I B Bovina" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N V V Dvoryanchikov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S y Yu Gayamova" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Aim" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22363/2313-1683-2017-14-1-7-16" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648420v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Faury" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648417v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Peze" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Lumediluna" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thill" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarde" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tpe/2017007" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546887v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouss&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Apostolidis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22491/1678-4669.20170004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648421v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Carlos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Mabilon-Bonfils" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888420v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Bertoldo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Guignard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/1421-0185/a000192" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01672830v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Eon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inka.173.0069" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Huet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apnu.2017.11.026" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449298v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baltayan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tomasini" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-016-0555-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439044v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437471v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648427v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sanchez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Velut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nivoix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mayet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.10.001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446122v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huet Magali" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203380v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boussoco" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Giboreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2015.08.007" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCXD9CL3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648418v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dossetto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439125v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Moreau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01424931v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Laguette" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2015.1062900" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436450v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657562v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Oudjani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derome" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bataille" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2014.10.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594701v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gaillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657563v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-015-0055-6" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657564v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brahic" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.107.0403" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01211647v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;tr&#233;mieux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0126861" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657571v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L Lumediluna" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Thill" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(15)30211-X" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381417v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gaussot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cips.107.0299" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011166v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gire" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Vriet-Ndour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2014.0023" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473257v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11135-014-0005-z" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054998v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Bellon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Grimaud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736628v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473286v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00804087v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demarque" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chagnard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.509.0351" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799770v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dudoit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuvello" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11839-007-0051-z" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/65768BF5110811D7BF109D9D9794853C107FBBDA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799781v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1624-5687(06)71149-0" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910197v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Favre" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910208v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910216v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cannone" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Dudoit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10332-005-0103-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910202v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Favre" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01659127v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-D&#233;borah Bouhnik" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Coruble" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Obadia" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910168v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910188v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658968v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658973v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658965v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203096v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Vinson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203113v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dantzer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216803v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Ilyes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770593v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281556v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295702v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lan&#231;on" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976833v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Vieille" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160668v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160669v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160678v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierluigi Graziani" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Simeoni" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02925135v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249024v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594256v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594165v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594216v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579863v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178144v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901396v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633979v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271224v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271217v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670284v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659381v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01449682v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Br&#233;jard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim&#233; Bernard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659359v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579887v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Collange" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guened" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579897v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579890v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Zenasni" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579892v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579891v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02946743v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003744" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910313v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910263v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273353v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moreau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Ory" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527791v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648425v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648424v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657570v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Coudin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/psychologie-vieillissement" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01657575v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579857v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736736v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Castella" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736739v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersande Reymond" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02976764v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>