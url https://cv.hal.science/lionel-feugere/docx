--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -101,53 +101,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-0883-5224</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">177858427</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/AGN-5719-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -156,1254 +177,1358 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protocol for rearing and using mosquitoes for flight path tracking and behavioral characterization in wind tunnel bioassays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and temporal characteristics of laboratory-induced Anopheles coluzzii swarms: Shape, structure, and flight kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Mandelli</w:t>
+                <w:t xml:space="preserve">Bèwadéyir Serge Poda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Cribellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven R Belmain</w:t>
+                <w:t xml:space="preserve">Mathurin Fatou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Nignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAR Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xpro.2024.103180⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (11), pp.111164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827864v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal characteristics of laboratory-induced Anopheles coluzzii swarms: Shape, structure, and flight kinematics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protocol for rearing and using mosquitoes for flight path tracking and behavioral characterization in wind tunnel bioassays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Cribellier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Manuela Carnaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Mandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Nignan</w:t>
+                <w:t xml:space="preserve">Jillian Joiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven R Belmain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2024.111164⟩</w:t>
+              <w:t xml:space="preserve">STAR Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (3), pp.103180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xpro.2024.103180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827829v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual and thermal stimuli modulate mosquito-host contact with implications for improving malaria vector control tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Carnaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Mandelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jillian Joiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2023.108578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural analysis of swarming mosquitoes reveals high hearing sensitivity in &amp;lt;i&amp;gt;Anopheles coluzzii&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Gibson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 225 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.243535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquito sound communication: are male swarms loud enough to attract females?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Perceptual equivalence of the Liljencrants-Fant and linear-filter glottal flow models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roux</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsif.2021.0121⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 150 (2), pp.1273-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0005879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827758v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les instruments chanteurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Delalez</w:t>
+                <w:t xml:space="preserve">Mosquito sound communication: are male swarms loud enough to attract females?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Doval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+                <w:t xml:space="preserve">Nicholas C. Manoukis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Royal Society Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (177), pp.2021.0121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsif.2021.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025861v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liminal Utterances and Shapes of Sadness: Local and Acoustic Perspectives on Vocal Production among the Yezidis of Armenia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les instruments chanteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Amy de la Bretèque</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Samuel Delalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Moreau-Gaudry</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yearbook for Traditional Music</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.36-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04856465v1</w:t>
+                <w:t xml:space="preserve">hal-02025861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cantor Digitalis: chironomic parametric synthesis of singing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Liminal Utterances and Shapes of Sadness: Local and Acoustic Perspectives on Vocal Production among the Yezidis of Armenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Amy de la Bretèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Moreau-Gaudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13636-016-0098-5⟩</w:t>
+              <w:t xml:space="preserve">Yearbook for Traditional Music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 49, pp.129-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5921/yeartradmusi.49.2017.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461822v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04856465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle gestuel de la synthèse vocale. Les instruments Cantor Digitalis et Digitartic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Cantor Digitalis: chironomic parametric synthesis of singing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement du Signal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13636-016-0098-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ts.32.417-442⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01679397v1</w:t>
+                <w:t xml:space="preserve">hal-01461822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contrôle gestuel de la synthèse vocale. Les instruments Cantor Digitalis et Digitartic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traitement du Signal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32 (4), pp.417-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ts.32.417-442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Drawing melodies: Evaluation of chironomic singing synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Rilliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 135 (6), pp.3601-3612. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4875718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1413,1768 +1538,1872 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’entomologie et la musique peuvent se nourrir l’une de l’autre : le cas de la communication acoustique des moustiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Chapter 26: The role of hearing in mosquito behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrício M. V. Simões</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian J. Russell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Gibson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Benjamin Lassauzet; Alain Montandon. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hill, Sharon; Ignell, Rickard; Lazzari, Claudio; Lorenzo, Marcelo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les insectes et la musique</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensory ecology of disease vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wageningen Academic Publishers, pp.683-708, 2022, 978-90-8686-380-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-932-9_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914043v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 26: The role of hearing in mosquito behaviour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comment l’entomologie et la musique peuvent se nourrir l’une de l’autre : le cas de la communication acoustique des moustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Gibson</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Hill, Sharon; Ignell, Rickard; Lazzari, Claudio; Lorenzo, Marcelo. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamin Lassauzet; Alain Montandon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensory ecology of disease vectors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les insectes et la musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.37-57, 2022, Gream, 9791037022493</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116063v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D audio-visual recordings of mosquito wings for aeroacoustic simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung-Hee Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umair Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajat Mittal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Politecnico di Torino Torino, Sep 2023, Torino, Italy. pp.5151-5158, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.61782/fa.2023.0632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214900v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle des instruments chanteurs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Boris Doval</w:t>
+                <w:t xml:space="preserve">Mosquito hearing is the most sensitive among arthropods—But is the sound level of a male swarm loud enough to be picked up by the female’s particle-velocity sensor?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d’Acoustique, CFA 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of the Acoustical Society of Amercia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Louisville, United States. pp.1920-1920, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.5101971⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008980v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04961259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of singing synthesis: methodology and case study with concatenative and performative systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Le contrôle des instruments chanteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perrotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Delalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Axel Roebel</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Interspeech 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès Français d’Acoustique, CFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Havre, France. pp.1249-1255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1248⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01464862v1</w:t>
+                <w:t xml:space="preserve">hal-02008980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using pitch features for the characterization of intermediate vocal productions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evaluation of singing synthesis: methodology and case study with concatenative and performative systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Mifune</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Delalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ardaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Roebel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Folk Music Analysis (FMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proc. Interspeech 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Francisco, United States. pp.1245-1249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21437/Interspeech.2016-1248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113080v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the playing of monodic pitch in digital music instruments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Using pitch features for the characterization of intermediate vocal productions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Mifune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC/SMC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Athènes, Greece. pp.1418</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Folk Music Analysis (FMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073240v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-Based performative synthesis of sung syllables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+                <w:t xml:space="preserve">On the playing of monodic pitch in digital music instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression (NIME 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICMC/SMC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Athènes, Greece. pp.1418</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712566v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vox Tactum Meets Chorus Digitalis: Seven Years of Singing Surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Rule-Based performative synthesis of sung syllables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression (NIME 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression (NIME 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, London, United Kingdom. pp.86-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1178762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712667v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitartic: bi-manual gestural control of articulation in performative singing synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on New Interfaces for Musical Expression (NIME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Daejeon, South Korea. pp.331-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performative voice synthesis for edutainment in acoustic phonetics and singing: a case study using the &amp;quot;Cantor Digitalis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Vox Tactum Meets Chorus Digitalis: Seven Years of Singing Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Astrinaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnty Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International ICST Conference, INTETAIN 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression (NIME 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Daejeon, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-03892-6_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00932116v1</w:t>
+                <w:t xml:space="preserve">hal-01712667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIGITARTIC : Synthèse gestuelle de syllabes chantées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Performative voice synthesis for edutainment in acoustic phonetics and singing: a case study using the &amp;quot;Cantor Digitalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International ICST Conference, INTETAIN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Mons, Belgium. pp 169-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-03892-6_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041811v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORJO et la META-MALLETTE 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge de Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Mons, Belgique. pp.227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chorus Digitalis: polyphonic gestural singing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">DIGITARTIC : Synthèse gestuelle de syllabes chantées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Performative Speech and Singing Synthesis (P3S 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151340v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chorus digitalis : polyphonic gestural singing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Chorus Digitalis: polyphonic gestural singing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Performative Speech and Singing Synthesis (P3S 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Vancouver, Canada. 4p</w:t>
+              <w:t xml:space="preserve">1st International Workshop on Performative Speech and Singing Synthesis (P3S 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712574v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chorus digitalis : polyphonic gestural singing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Le Beux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Workshop on Performative Speech and Singing Synthesis (P3S 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vancouver, Canada. 4p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chorus digitalis : experiment in chironomic choir singing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Le Beux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Firenze, Italy. pp.2005-2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/Interspeech.2011-527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3184,100 +3413,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse par règles de la voix chantée contrôlée par le geste et applications musicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son [cs.SD]. Université Pierre et Marie Curie - Paris VI, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00926980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3287,91 +3516,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Review on Foraging Trajectories in Termites: Insights from Lévy Walks to Ecological Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3381,231 +3610,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplementary materials v2. from Mosquito sound communication: are male swarms loud enough to attract females?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas C. Manoukis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Gibson</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantor Digitalis: Interactive Voice Factory and Digital Instrument of Sung Vowels/Semi-Vowels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perrotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3615,144 +3844,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound stimuli as animated spectrograms (Sound-S1.mp4 to Sound-S4.mp4). from Mosquito sound communication: are male swarms loud enough to attract females?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Gibson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas C. Manoukis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Gibson</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3820,51 +4049,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F2B8A23"/>
+    <w:nsid w:val="F365E24F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4051,51 +4280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-feugere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0883-5224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AGN-5719-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827864v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Carnaghi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mandelli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Joiner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Belmain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103180" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827829v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#232;wad&#233;yir Serge Poda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cribellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fatou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nignan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111164" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827777v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Young" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108578" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gibson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243535" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas C. Manoukis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025861v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Amy de la Bret&#232;que" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5921/yeartradmusi.49.2017.0129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01461822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-016-0098-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.32.417-442" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875718" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-insectes-et-la-musique-alain-montandon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116063v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cio M. V. Sim&#245;es" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Russell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-932-9_26" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214900v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hee Seo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Ismail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Mittal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0632" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feugere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464862v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1248" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mifune" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goudard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevois" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1178762" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712667v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Alessandro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Astrinaki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000268v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03892-6_20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041811v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073222v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Laubier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151340v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712574v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712575v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-527" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00926980v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856162v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712654v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-feugere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0883-5224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177858427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AGN-5719-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827829v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#232;wad&#233;yir Serge Poda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cribellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fatou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nignan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Carnaghi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mandelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Joiner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Belmain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Young" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108578" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gibson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243535" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005879" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas C. Manoukis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Amy de la Bret&#232;que" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5921/yeartradmusi.49.2017.0129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01461822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-016-0098-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.32.417-442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621771v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875718" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116063v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cio M. V. Sim&#245;es" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Russell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-932-9_26" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-insectes-et-la-musique-alain-montandon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214900v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hee Seo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Ismail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Mittal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5101971" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feugere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1248" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mifune" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goudard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712566v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1178762" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Alessandro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Astrinaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03892-6_20" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Laubier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712575v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-527" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00926980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856162v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>