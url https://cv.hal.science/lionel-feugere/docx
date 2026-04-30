--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2577,338 +2577,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitartic: bi-manual gestural control of articulation in performative singing synthesis</w:t>
+                <w:t xml:space="preserve">Performative voice synthesis for edutainment in acoustic phonetics and singing: a case study using the &amp;quot;Cantor Digitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on New Interfaces for Musical Expression (NIME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International ICST Conference, INTETAIN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Mons, Belgium. pp 169-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-03892-6_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000268v1</w:t>
+                <w:t xml:space="preserve">hal-00932116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vox Tactum Meets Chorus Digitalis: Seven Years of Singing Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Astrinaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnty Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression (NIME 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performative voice synthesis for edutainment in acoustic phonetics and singing: a case study using the &amp;quot;Cantor Digitalis</w:t>
+                <w:t xml:space="preserve">Digitartic: bi-manual gestural control of articulation in performative singing synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International ICST Conference, INTETAIN 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on New Interfaces for Musical Expression (NIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Daejeon, South Korea. pp.331-336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-03892-6_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00932116v1</w:t>
+                <w:t xml:space="preserve">hal-01000268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORJO et la META-MALLETTE 4.0</w:t>
               </w:r>
@@ -4049,51 +4049,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F365E24F"/>
+    <w:nsid w:val="6F719460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4280,51 +4280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-feugere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0883-5224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177858427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AGN-5719-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827829v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#232;wad&#233;yir Serge Poda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cribellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fatou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nignan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Carnaghi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mandelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Joiner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Belmain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Young" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108578" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gibson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243535" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005879" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas C. Manoukis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Amy de la Bret&#232;que" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5921/yeartradmusi.49.2017.0129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01461822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-016-0098-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.32.417-442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621771v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875718" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116063v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cio M. V. Sim&#245;es" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Russell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-932-9_26" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-insectes-et-la-musique-alain-montandon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214900v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hee Seo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Ismail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Mittal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5101971" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feugere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1248" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mifune" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goudard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712566v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1178762" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Alessandro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Astrinaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03892-6_20" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Laubier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712575v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-527" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00926980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856162v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-feugere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0883-5224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177858427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AGN-5719-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827829v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#232;wad&#233;yir Serge Poda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cribellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fatou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nignan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Carnaghi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mandelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Joiner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Belmain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Young" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108578" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gibson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243535" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005879" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas C. Manoukis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Amy de la Bret&#232;que" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5921/yeartradmusi.49.2017.0129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01461822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-016-0098-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.32.417-442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621771v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875718" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116063v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cio M. V. Sim&#245;es" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Russell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-932-9_26" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-insectes-et-la-musique-alain-montandon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214900v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hee Seo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Ismail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Mittal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5101971" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feugere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1248" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mifune" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goudard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712566v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1178762" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03892-6_20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Alessandro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Astrinaki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Laubier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712575v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-527" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00926980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856162v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>