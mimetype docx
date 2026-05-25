--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -2391,606 +2391,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the playing of monodic pitch in digital music instruments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Feugère</w:t>
+                <w:t xml:space="preserve">Rule-Based performative synthesis of sung syllables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMC/SMC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression (NIME 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, London, United Kingdom. pp.86-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.1178762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073240v1</w:t>
+                <w:t xml:space="preserve">hal-01712566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-Based performative synthesis of sung syllables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+                <w:t xml:space="preserve">On the playing of monodic pitch in digital music instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Goudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression (NIME 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICMC/SMC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Athènes, Greece. pp.1418</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712566v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performative voice synthesis for edutainment in acoustic phonetics and singing: a case study using the &amp;quot;Cantor Digitalis</w:t>
+                <w:t xml:space="preserve">Digitartic: bi-manual gestural control of articulation in performative singing synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International ICST Conference, INTETAIN 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Conference on New Interfaces for Musical Expression (NIME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Daejeon, South Korea. pp.331-336</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932116v1</w:t>
+                <w:t xml:space="preserve">hal-01000268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vox Tactum Meets Chorus Digitalis: Seven Years of Singing Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Feugere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas d'Alessandro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Feugere</w:t>
+                <w:t xml:space="preserve">Maria Astrinaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnty Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on New Interfaces for Musical Expression (NIME 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitartic: bi-manual gestural control of articulation in performative singing synthesis</w:t>
+                <w:t xml:space="preserve">Performative voice synthesis for edutainment in acoustic phonetics and singing: a case study using the &amp;quot;Cantor Digitalis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Doval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on New Interfaces for Musical Expression (NIME)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International ICST Conference, INTETAIN 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Mons, Belgium. pp 169-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-03892-6_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000268v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORJO et la META-MALLETTE 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge de Laubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Feugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Goudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Informatique Musicale 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Mons, Belgique. pp.227</w:t>
@@ -4049,51 +4049,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F719460"/>
+    <w:nsid w:val="23BDBA4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4280,51 +4280,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-feugere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0883-5224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177858427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AGN-5719-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827829v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#232;wad&#233;yir Serge Poda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cribellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fatou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nignan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Carnaghi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mandelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Joiner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Belmain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Young" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108578" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gibson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243535" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005879" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas C. Manoukis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Amy de la Bret&#232;que" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5921/yeartradmusi.49.2017.0129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01461822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-016-0098-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.32.417-442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621771v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875718" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116063v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cio M. V. Sim&#245;es" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Russell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-932-9_26" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-insectes-et-la-musique-alain-montandon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214900v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hee Seo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Ismail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Mittal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5101971" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feugere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1248" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mifune" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goudard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712566v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1178762" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932116v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03892-6_20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Alessandro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Astrinaki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Laubier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712575v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-527" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00926980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856162v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-feugere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0883-5224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177858427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AGN-5719-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827829v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#232;wad&#233;yir Serge Poda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cribellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Fatou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Nignan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.111164" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Carnaghi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Mandelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jillian Joiner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven R Belmain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2024.103180" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827777v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Young" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108578" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Gibson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.243535" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322875v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005879" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas C. Manoukis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2021.0121" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025861v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Doval" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856465v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Amy de la Bret&#232;que" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Moreau-Gaudry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5921/yeartradmusi.49.2017.0129" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01461822v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-016-0098-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ts.32.417-442" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621771v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875718" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116063v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cio M. V. Sim&#245;es" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Russell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-932-9_26" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914043v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-insectes-et-la-musique-alain-montandon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214900v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung-Hee Seo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Ismail" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Mittal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04961259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5101971" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feugere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ardaillon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Roebel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2016-1248" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113080v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Mifune" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1178762" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073240v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Goudard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Genevois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712667v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Alessandro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Astrinaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnty Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-03892-6_20" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge de Laubier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151340v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712575v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-527" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00926980v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925506v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856162v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712654v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856141v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>