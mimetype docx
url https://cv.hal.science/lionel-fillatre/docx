--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -1076,412 +1076,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Stratification and prediction of remission in first-episode psychosis patients: the OPTiMiSE cohort study</w:t>
+                <w:t xml:space="preserve">A filtered bucket-clustering method for projection onto the simplex and the $$\ell _1$$ ℓ 1 ball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Martinuzzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Susana Barbosa</w:t>
+                <w:t xml:space="preserve">Guillaume Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas Daoudlarian</w:t>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Charles Régin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41398-019-0505-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10107-019-01401-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02473662v1</w:t>
+                <w:t xml:space="preserve">hal-02131738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification and prediction of remission in first-episode psychosis patients: the OPTiMiSE cohort study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Correction: Stratification and prediction of remission in first-episode psychosis patients: the OPTiMiSE cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Martinuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Daoudlarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-018-0366-5⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-019-0505-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409227v1</w:t>
+                <w:t xml:space="preserve">hal-02473662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filtered bucket-clustering method for projection onto the simplex and the $$\ell _1$$ ℓ 1 ball</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratification and prediction of remission in first-episode psychosis patients: the OPTiMiSE cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Martinuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Daoudlarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Perez</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10107-019-01401-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-018-0366-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131738v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retina-inspired Filter</w:t>
               </w:r>
@@ -1578,538 +1578,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive Minimax Classification of Discrete Observations with Arbitrary Loss Function</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian localization of anomaly in distributed networks with quadratic criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.06.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JIFS-169295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543555v1</w:t>
+                <w:t xml:space="preserve">hal-01562634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian localization of anomaly in distributed networks with quadratic criterion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian Zhang</w:t>
+                <w:t xml:space="preserve">Security of SCADA Systems Against Cyber-Physical Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Long Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Willet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JIFS-169295⟩</w:t>
+              <w:t xml:space="preserve">IEEE Aerospace and Electronic Systems Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MAES.2017.160047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562634v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security of SCADA Systems Against Cyber-Physical Attacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Long Do</w:t>
+                <w:t xml:space="preserve">Detecting a Suddenly Arriving Dynamic Profile of Finite Duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Willet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Aerospace and Electronic Systems Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MAES.2017.160047⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2017.2679057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01544580v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification and regression using a constrained convex splitting method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Belhajali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting a Suddenly Arriving Dynamic Profile of Finite Duration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constructive Minimax Classification of Discrete Observations with Arbitrary Loss Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63 (5), </w:t>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIT.2017.2679057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sigpro.2017.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543571v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential detection of transient changes in stochastic-dynamical systems</w:t>
               </w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Long Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 156 (4), pp.60-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2667,51 +2667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Test for Multiple Hypothesis Testing Problem with Quadratic Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2940,51 +2940,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential detection of transient changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3302,285 +3302,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal volume anomaly detection and isolation in large-scale IP networks using coarse-grained measurements</w:t>
+                <w:t xml:space="preserve">Reactive robust routing: anomaly localization and routing reconfiguration for dynamic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Casas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, </w:t>
+              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (1), pp.58-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2010.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10922-010-9182-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724659v1</w:t>
+                <w:t xml:space="preserve">hal-00565752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive robust routing: anomaly localization and routing reconfiguration for dynamic networks</w:t>
+                <w:t xml:space="preserve">Optimal volume anomaly detection and isolation in large-scale IP networks using coarse-grained measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Casas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (1), pp.58-83. </w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10922-010-9182-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2010.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565752v1</w:t>
+                <w:t xml:space="preserve">hal-00724659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epsilon-Optimal Non-Bayesian Anomaly Detection for Parametric Tomography</w:t>
               </w:r>
@@ -3664,213 +3664,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple Algorithm for Defect Detection From a Few Radiographies</w:t>
+                <w:t xml:space="preserve">Non-Bayesian detection and detectability of anomalies from a few noisy tomographic projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computers (JCP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 55 (2), pp.401-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2006.885693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01564570v1</w:t>
+                <w:t xml:space="preserve">hal-01564569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Bayesian detection and detectability of anomalies from a few noisy tomographic projections</w:t>
+                <w:t xml:space="preserve">A simple Algorithm for Defect Detection From a Few Radiographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computers (JCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (6), pp.26-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2006.885693⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01564569v1</w:t>
+                <w:t xml:space="preserve">hal-01564570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical detection of an anomaly from a few noisy tomographic projections</w:t>
               </w:r>
@@ -4258,568 +4258,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de Neurones Convolutifs avec Apprentissage Minimax pour des Proportions par classe incertaines et déséquilibrées</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Susana Barbosa</w:t>
+                <w:t xml:space="preserve">Classification Error Approximation of a Compressed Linear Softmax Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Resmerita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. pp.1446-1450, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339661v1</w:t>
+                <w:t xml:space="preserve">hal-03624036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification Error Approximation of a Compressed Linear Softmax Layer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
+                <w:t xml:space="preserve">Sur l'équivalence entre la régression logistique à base de splines et l'apprentissage profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheuses et Chercheurs en Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO54536.2021.9616015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03624036v1</w:t>
+                <w:t xml:space="preserve">hal-03624278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'équivalence entre la régression logistique à base de splines et l'apprentissage profond</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Susana Barbosa</w:t>
+                <w:t xml:space="preserve">Distortion Approximation of a Compressed Softmax Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Resmerita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dupont de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheuses et Chercheurs en Mathématiques Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rio de Janeiro, Brazil. pp.491-495, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP49050.2021.9513733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624278v1</w:t>
+                <w:t xml:space="preserve">hal-03624052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distortion Approximation of a Compressed Softmax Layer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Dupont de Dinechin</w:t>
+                <w:t xml:space="preserve">Explainable Deep Learning Detection of Gaussian Propeller Noise with Unknown Signal-to-Noise Ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahiout Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deruaz-Pepin Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE 31st International Workshop on Machine Learning for Signal Processing (MLSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Gold Coast, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MLSP52302.2021.9596566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSP49050.2021.9513733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03624052v1</w:t>
+                <w:t xml:space="preserve">hal-03624031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable Deep Learning Detection of Gaussian Propeller Noise with Unknown Signal-to-Noise Ratio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahiout Thomas</w:t>
+                <w:t xml:space="preserve">Réseaux de Neurones Convolutifs avec Apprentissage Minimax pour des Proportions par classe incertaines et déséquilibrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deruaz-Pepin Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE 31st International Workshop on Machine Learning for Signal Processing (MLSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ORASIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MLSP52302.2021.9596566⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03624031v1</w:t>
+                <w:t xml:space="preserve">hal-03339661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage d’un classifieur Minimax-Regret pour données hétérogènes et priors incertains</w:t>
               </w:r>
@@ -4900,64 +4900,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Alternative Floating-Point Formats for Deep Learning Inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Resmerita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5116,51 +5116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propeller Noise Detection with Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahiout Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5339,895 +5339,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of the Bio-Inspired Leaky Integrate-and-Fire Neuron for Signal Coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+                <w:t xml:space="preserve">Apprentissage d’un classifieur minimax pour données discrètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO (27th European Signal Processing Conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Coruña, Spain</w:t>
+              <w:t xml:space="preserve">51emes Journées de Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146548v1</w:t>
+                <w:t xml:space="preserve">hal-03624259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage d’un classifieur minimax pour données discrètes</w:t>
+                <w:t xml:space="preserve">Minimax Classifier with Box Constraint on the Priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51emes Journées de Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Machine Learning for Health (ML4H) at NeurIPS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624259v1</w:t>
+                <w:t xml:space="preserve">hal-02906763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimax Classifier with Box Constraint on the Priors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susana Barbosa</w:t>
+                <w:t xml:space="preserve">Compression des réseaux de neurones profonds à base de quantification uniforme et non-uniforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Resmerita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning for Health (ML4H) at NeurIPS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Orasis 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906763v1</w:t>
+                <w:t xml:space="preserve">hal-02906786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression des réseaux de neurones profonds à base de quantification uniforme et non-uniforme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
+                <w:t xml:space="preserve">Box-Constrained Optimization for Minimax Supervised Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orasis 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">19th French-German-Swiss conference on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906786v1</w:t>
+                <w:t xml:space="preserve">hal-02906851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Box-Constrained Optimization for Minimax Supervised Learning</w:t>
+                <w:t xml:space="preserve">Apprentissage d’un classifieur minimax pour données discrètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th French-German-Swiss conference on Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906851v1</w:t>
+                <w:t xml:space="preserve">hal-02906850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage d’un classifieur minimax pour données discrètes</w:t>
+                <w:t xml:space="preserve">Anomaly Detection with Discrete Minimax Classifier for Imbalanced dataset or Uncertain Class Proportions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">2nd World Congress on Condition Monitoring 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906850v1</w:t>
+                <w:t xml:space="preserve">hal-02906773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection with Discrete Minimax Classifier for Imbalanced dataset or Uncertain Class Proportions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Gilet</w:t>
+                <w:t xml:space="preserve">Compression des réseaux de neurones profonds à base de quantification uniforme et non-uniforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Resmerita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd World Congress on Condition Monitoring 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Singapore, Singapore</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906773v1</w:t>
+                <w:t xml:space="preserve">hal-02906788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression des réseaux de neurones profonds à base de quantification uniforme et non-uniforme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
+                <w:t xml:space="preserve">Apprentissage d'un classificateur minimax pour données discrètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">51èmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Vandœuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906788v1</w:t>
+                <w:t xml:space="preserve">hal-02906849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage d'un classificateur minimax pour données discrètes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susana Barbosa</w:t>
+                <w:t xml:space="preserve">Efficiency of the Bio-Inspired Leaky Integrate-and-Fire Neuron for Signal Coding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Vandœuvre-lès-Nancy, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO (27th European Signal Processing Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Coruña, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906849v1</w:t>
+                <w:t xml:space="preserve">hal-02146548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage Paramétrique d'un Classifieur de Neyman-Pearson</w:t>
               </w:r>
@@ -6406,1222 +6406,1205 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning-Based Epsilon Most Stringent Test for Gaussian Samples Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential detection of transient changes (the case of dynamic profile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">6th International Workshop in Sequential Methodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562638v1</w:t>
+                <w:t xml:space="preserve">hal-02632339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential detection of transient changes (the case of dynamic profile)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+                <w:t xml:space="preserve">Bayesian Test with Quadratic Criterion for Multiple Hypothesis Testing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop in Sequential Methodologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Industrial Informatics - Computing Technology, Intelligent Technology, Industrial Information Integration (ICIICII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Wuhan, China. pp.294-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIICII.2017.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632339v1</w:t>
+                <w:t xml:space="preserve">hal-03323258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Test with Quadratic Criterion for Multiple Hypothesis Testing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian Zhang</w:t>
+                <w:t xml:space="preserve">Bio-inspired quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Industrial Informatics - Computing Technology, Intelligent Technology, Industrial Information Integration (ICIICII)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXVIeme Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIICII.2017.77⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03323258v1</w:t>
+                <w:t xml:space="preserve">hal-01562644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired quantization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection et Classification Minimax d'Observations Discrètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIeme Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">49ème Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562644v1</w:t>
+                <w:t xml:space="preserve">hal-01543558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et Classification Minimax d'Observations Discrètes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A filtered bucket-clustering method for Projection onto the Simplex and the l1 ball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Régin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543558v1</w:t>
+                <w:t xml:space="preserve">hal-01562642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filtered bucket-clustering method for Projection onto the Simplex and the l1 ball</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Apprentissage Statistique Optimal d'un Classifieur de Neyman-Pearson Paramétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Régin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562642v1</w:t>
+                <w:t xml:space="preserve">hal-01562643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage Statistique Optimal d'un Classifieur de Neyman-Pearson Paramétrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning-Based Epsilon Most Stringent Test for Gaussian Samples Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Barlaud</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01562643v1</w:t>
+                <w:t xml:space="preserve">hal-01562638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retina inspired Video Codec</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+                <w:t xml:space="preserve">Sequential detection of cyber-physical attacks on industrial systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Long Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaulmin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JSM 2016 (Joint Statistical Meeting)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Chicago, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510010v1</w:t>
+                <w:t xml:space="preserve">hal-02884669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential detection of cyber-physical attacks on industrial systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Long Do</w:t>
+                <w:t xml:space="preserve">Retina inspired Video Codec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSM 2016 (Joint Statistical Meeting)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Picture Coding Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PCS.2016.7906309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884669v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential monitoring of SCADA systems against cyber/physical attacks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Long Do</w:t>
+                <w:t xml:space="preserve">Better Bounds for Bayesian Multiple Test with Quadratic Loss Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes SAFEPROCESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Informatics-Computing Technology, Intelligent Technology, Industrial Information Integration (ICIICII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303098v1</w:t>
+                <w:t xml:space="preserve">hal-01303099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two sub-optimal algorithms for detecting cyber/physical attacks on SCADA systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">van Long Do</w:t>
+                <w:t xml:space="preserve">Video analysis and synthesis based on a retinal-inspired frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth International Conference System Identification and Control Problems, SICPRO’15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France. pp.2226 - 2230, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884129v1</w:t>
+                <w:t xml:space="preserve">hal-01303089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Better Bounds for Bayesian Multiple Test with Quadratic Loss Function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayes classification for asynchronous event-based cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Informatics-Computing Technology, Intelligent Technology, Industrial Information Integration (ICIICII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Wuhan, China</w:t>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303099v1</w:t>
+                <w:t xml:space="preserve">hal-01303096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video analysis and synthesis based on a retinal-inspired frame</w:t>
+                <w:t xml:space="preserve">Signal reconstruction from a bio-inspired event-based code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
@@ -7639,283 +7622,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303089v1</w:t>
+                <w:t xml:space="preserve">hal-01303087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayes classification for asynchronous event-based cameras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-based coding of still images using a bio-inspired frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">International Conference on Event-based Control, Communication, and Signal Processing (EBCCSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303096v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal reconstruction from a bio-inspired event-based code</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis of the sequential test for detecting cyber-physical attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Long Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaulmin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France. pp.2261-2265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303087v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based coding of still images using a bio-inspired frame</w:t>
+                <w:t xml:space="preserve">Retinal-inspired filtering for dynamic image coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
@@ -7933,4387 +7942,4420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Event-based Control, Communication, and Signal Processing (EBCCSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Québec City, Canada. pp.3505 - 3509, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351456⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303086v1</w:t>
+                <w:t xml:space="preserve">hal-01303088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis of the sequential test for detecting cyber-physical attacks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Two sub-optimal algorithms for detecting cyber/physical attacks on SCADA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Long Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Long Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Xth International Conference System Identification and Control Problems, SICPRO’15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Moscow, Russia. pp.1144-1156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362787⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01303085v1</w:t>
+                <w:t xml:space="preserve">hal-02884129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retinal-inspired filtering for dynamic image coding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+                <w:t xml:space="preserve">Sequential monitoring of SCADA systems against cyber/physical attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Long Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaulmin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes SAFEPROCESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351456⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01303088v1</w:t>
+                <w:t xml:space="preserve">hal-01303098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid weighted-stego detection using machine learning</w:t>
+                <w:t xml:space="preserve">Uniformly most powerful detection for integrate and fire time encoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Dumontet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Barlaud</w:t>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303095v1</w:t>
+                <w:t xml:space="preserve">hal-01099477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniformly most powerful detection for integrate and fire time encoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A statistical method for detecting cyber/physical attacks on SCADA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Long Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Control Applications (CCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Juan Les Pins, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2014.6981373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099477v1</w:t>
+                <w:t xml:space="preserve">hal-01303083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical method for detecting cyber/physical attacks on SCADA systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uniformly minimum variance unbiased estimation for asynchronous event-based cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Control Applications (CCA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303083v1</w:t>
+                <w:t xml:space="preserve">hal-01303104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniformly minimum variance unbiased estimation for asynchronous event-based cameras</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of contamination in water distribution network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Noumir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-4451-42-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303104v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of contamination in water distribution network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+                <w:t xml:space="preserve">Simulation of Image Time Series from Dynamical Fractional Brownian Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Honeine</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Hydroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Nice, France. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.6086-6090, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-4451-42-0_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303112v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Image Time Series from Dynamical Fractional Brownian Fields</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hybrid weighted-stego detection using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Dumontet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.6086-6090, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018847v1</w:t>
+                <w:t xml:space="preserve">hal-01303095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical detection of abnormal ozone measurements based on Constrained Generalized Likelihood Ratio test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouzi Harrou</w:t>
+                <w:t xml:space="preserve">Test Bayésien entre hypothèses multiples avec critère quadratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bobbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 52nd Annual Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303116v1</w:t>
+                <w:t xml:space="preserve">hal-00923522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Bayésien entre hypothèses multiples avec critère quadratique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian Zhang</w:t>
+                <w:t xml:space="preserve">Impact of the Railway Centerline Geometry Uncertainties on the Train Velocity Estimation by GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoliang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Personal Satellite Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.156-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923522v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Railway Centerline Geometry Uncertainties on the Train Velocity Estimation by GPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guoliang Zhu</w:t>
+                <w:t xml:space="preserve">Sequential detection of transient changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Personal Satellite Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.156-161</w:t>
+              <w:t xml:space="preserve">The 4th International Workshop in Sequential Methodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Athens, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923230v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential detection of transient changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+                <w:t xml:space="preserve">Bayesian Test for Multiple Hypothesis Testing Problem with Quadratic Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Workshop in Sequential Methodologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Athens, United States</w:t>
+              <w:t xml:space="preserve">11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632099v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Test for Multiple Hypothesis Testing Problem with Quadratic Loss</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian Zhang</w:t>
+                <w:t xml:space="preserve">Estimation of the train travelled distance, velocity and acceleration by using GPS signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoliang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">European Navigation Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923521v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the train travelled distance, velocity and acceleration by using GPS signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Improvement of trajectory-aided GNSS land navigation: precision and integrity of train positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoliang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">The 7th International satellite navigation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923214v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voice activity detection based on a statistical semiparametric test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Amehraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Evans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.6367-6371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of trajectory-aided GNSS land navigation: precision and integrity of train positioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guoliang Zhu</w:t>
+                <w:t xml:space="preserve">Statistical Detection of LSB Matching Using Hypothesis Testing Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International satellite navigation Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference, IH 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berkeley, United States. pp.46-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36373-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923226v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Detection of LSB Matching Using Hypothesis Testing Theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Retraint</w:t>
+                <w:t xml:space="preserve">Détection séquentielle d’un signal transitoire dynamique dans les systèmes à sécurité critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference, IH 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573451v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection séquentielle d’un signal transitoire dynamique dans les systèmes à sécurité critique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+                <w:t xml:space="preserve">Impact of the data uncertainties on the regression model: application to the trajectory-aided surface GNSS navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoliang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303097v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the data uncertainties on the regression model: application to the trajectory-aided surface GNSS navigation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surveillance Continue d’Activité et Localisation d’Agressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Campan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Long Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Nader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beauseroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923223v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance Continue d’Activité et Localisation d’Agressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical detection of abnormal ozone measurements based on Constrained Generalized Likelihood Ratio test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzi Harrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Campan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Bobbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 52nd Annual Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.4997-5002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303127v1</w:t>
+                <w:t xml:space="preserve">hal-01303116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of contamination in water distribution network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+                <w:t xml:space="preserve">Statistical detection of LSB matching in the presence of nuisance parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference SimHydro: New trends in simulation hydroinformatics and 3D modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistical Signal Processing Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ann Arbor, United States. pp.912-915, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2012.6319857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02870498v1</w:t>
+                <w:t xml:space="preserve">hal-01303081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical detection of LSB matching in the presence of nuisance parameters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Retraint</w:t>
+                <w:t xml:space="preserve">Sequential Monitoring of Water Distribution Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Signal Processing Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ann Arbor, United States. pp.912-915, </w:t>
+              <w:t xml:space="preserve">16th IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Brussels, Belgium. pp.392-397, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSP.2012.6319857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303081v1</w:t>
+                <w:t xml:space="preserve">hal-02632118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Monitoring of Water Distribution Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">VigiRes'Eau : Surveiller un réseau de distribution d'eau potable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Campan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Noumir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Symposium on System Identification</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Troyes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632118v2</w:t>
+                <w:t xml:space="preserve">hal-02632233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VigiRes'Eau : Surveiller un réseau de distribution d'eau potable</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zineb Noumir</w:t>
+                <w:t xml:space="preserve">A new approach for semiparametric detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Amehraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.3949-3952, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288782⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632233v1</w:t>
+                <w:t xml:space="preserve">hal-00923525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for semiparametric detection</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VigiRes'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Deveughèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. 10th International Conference on Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hamburg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923525v1</w:t>
+                <w:t xml:space="preserve">hal-01966013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VigiRes'Eau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Birregah</w:t>
+                <w:t xml:space="preserve">Hidden information detection based on quantized Laplacian distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 10th International Conference on Hydroinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference On Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966013v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden information detection based on quantized Laplacian distribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical detection of information hiding based on adjacent pixels difference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Zitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Retraint</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference On Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO-2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.1737-1741</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303103v1</w:t>
+                <w:t xml:space="preserve">hal-02573455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical detection of information hiding based on adjacent pixels difference</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Retraint</w:t>
+                <w:t xml:space="preserve">Detecting an abrupt change of finite duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO-2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucharest, Romania. pp.1737-1741</w:t>
+              <w:t xml:space="preserve">Conference Record of the Forty Sixth Asilomar Conference on Signals, Systems and Computers (ASILOMAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573455v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting an abrupt change of finite duration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Detection of contamination in water distribution network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Noumir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Record of the Forty Sixth Asilomar Conference on Signals, Systems and Computers (ASILOMAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Pacific Grove, United States</w:t>
+              <w:t xml:space="preserve">2nd International Conference SimHydro: New trends in simulation hydroinformatics and 3D modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303125v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection Optimale à base de Laplacienne quantifiée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical decision by using quantized observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Zitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIième colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE International Symposium on Information Theory - ISIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, St. Petersburg, Russia. pp.1210-1214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2011.6033727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573466v1</w:t>
+                <w:t xml:space="preserve">hal-02362342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semi-Markovian Individual Model of Users for P2P Video Streaming Applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new criterion for optimal constrained minimax detection and classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 4th International Conference on New Technologies, Mobility and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, paris, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952019v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical decision by using quantized observations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault Detection and Isolation in Large-Scale IP Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Symposium on Information Theory - ISIT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Milano, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362342v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new criterion for optimal constrained minimax detection and classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes statistiques de détection d'informations cachées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la sécurité Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303123v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection and Isolation in Large-Scale IP Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypothesis testing by using quantized observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Resmerita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.501-504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303124v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal filtering for unmasked noise prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Amehraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP: 36th international conference on acoustics speech and signal processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothesis testing by using quantized observations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
+                <w:t xml:space="preserve">Détection statistique d'anomalies et surveillance électronique mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzi Harrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surveillance, Sureté, Sécurité des Grands Systèmes, GIS-3SGS'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Valenciennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624147v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes statistiques de détection d'informations cachées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypothesis testing by using quantized observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cornu</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la sécurité Globale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.501-504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573464v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection statistique d'anomalies et surveillance électronique mobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouzi Harrou</w:t>
+                <w:t xml:space="preserve">Statistical Decision Methods in Hidden Information Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Sureté, Sécurité des Grands Systèmes, GIS-3SGS'11</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference, IH 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.163-177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24178-9_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884150v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothesis testing by using quantized observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Cover Image Model For Reliable Steganalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Zitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967743⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference, IH 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.163-177, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-24178-9_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319139v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cover Image Model For Reliable Steganalysis</w:t>
+                <w:t xml:space="preserve">Détection quasi-optimale d'informations cachées basée sur un modèle local non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Zitzmann</w:t>
@@ -12348,3433 +12390,3391 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference, IH 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIIIième colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573461v1</w:t>
+                <w:t xml:space="preserve">hal-00640668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Decision Methods in Hidden Information Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection Optimale d'Information Cachées Indépendante du Contenu des Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Zitzmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference, IH 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées codes et stéganographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Saint Cyr - Coëtquidan, France. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02573459v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection Optimale d'Information Cachées Indépendante du Contenu des Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+                <w:t xml:space="preserve">Sequential monitoring of water distribution network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées codes et stéganographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Saint Cyr - Coëtquidan, France. pp.6</w:t>
+              <w:t xml:space="preserve">International Workshop in Sequential Methodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640667v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential monitoring of water distribution network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+                <w:t xml:space="preserve">Reliable detection of hidden information based on a non-linear local model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop in Sequential Methodologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.493-496, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632360v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection quasi-optimale d'informations cachées basée sur un modèle local non-linéaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VigiRes'Eau : Surveillance en temps réel de la qualité de l'eau potable d'un réseau de distribution en vue de la détection d'intrusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Retraint</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIième colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.4</w:t>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00640668v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable detection of hidden information based on a non-linear local model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constrained epsilon-equalizer test for multiple hypothesis testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory Proceedings (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, St. Petersburg, Russia. pp.2994-2998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02359577v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VigiRes'Eau : Surveillance en temps réel de la qualité de l'eau potable d'un réseau de distribution en vue de la détection d'intrusions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection Optimale à base de Laplacienne quantifiée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hichem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t>
+              <w:t xml:space="preserve">XXIIIième colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632317v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained epsilon-equalizer test for multiple hypothesis testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Semi-Markovian Individual Model of Users for P2P Video Streaming Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gaïti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory Proceedings (ISIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, St. Petersburg, Russia. pp.2994-2998</w:t>
+              <w:t xml:space="preserve">Proceedings of the 4th International Conference on New Technologies, Mobility and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, paris, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923526v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00952019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'Informations Cachées : la deuxième année</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential decision procedures in networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Doyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISG'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Troyes, France</w:t>
+              <w:t xml:space="preserve">Fifth International Workshop in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Colmenarejo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573468v1</w:t>
+                <w:t xml:space="preserve">hal-02611017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential decision procedures in networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des images naturelles pour la criminalistique numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grégory Bonnet</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Workshop in Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Colmenarejo, Spain</w:t>
+              <w:t xml:space="preserve">Workshop 3SGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611017v1</w:t>
+                <w:t xml:space="preserve">hal-02573471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des images naturelles pour la criminalistique numérique</w:t>
+                <w:t xml:space="preserve">Recherche d'Informations Cachées : la deuxième année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 3SGS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Reims, France</w:t>
+              <w:t xml:space="preserve">WISG'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573471v1</w:t>
+                <w:t xml:space="preserve">hal-02573468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection statistique dans un système linéaire avec des paramètres de nuisance bornés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential detection and isolation of non-orthogonal alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualita 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t>
+              <w:t xml:space="preserve">International Workshop in Sequential Methodologies (IWSM) 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883362v1</w:t>
+                <w:t xml:space="preserve">hal-02883356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential detection and isolation of non-orthogonal alternatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche d'Informations Cachées : la première année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop in Sequential Methodologies (IWSM) 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Troyes, France</w:t>
+              <w:t xml:space="preserve">WISG'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883356v1</w:t>
+                <w:t xml:space="preserve">hal-02573474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'Informations Cachées : la première année</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cornu</w:t>
+                <w:t xml:space="preserve">Algorithms of real time automatic processing of three component seismograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzi Harrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISG'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Troyes, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on System Identification and Control Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Moscow, Russia. pp.1019-1034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573474v1</w:t>
+                <w:t xml:space="preserve">hal-02883367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms of real time automatic processing of three component seismograms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection et localisation séquentielle d'anomalies non-orthogonales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on System Identification and Control Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Moscow, Russia. pp.1019-1034</w:t>
+              <w:t xml:space="preserve">GRETSI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883367v1</w:t>
+                <w:t xml:space="preserve">hal-02884154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et localisation séquentielle d'anomalies non-orthogonales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volume anomaly detection in data networks : an optimal detection algorithm vs the PCA approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Casas Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FITraMEn 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Porto, Portugal. pp.113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04576-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884154v1</w:t>
+                <w:t xml:space="preserve">hal-00486765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume anomaly detection in data networks : an optimal detection algorithm vs the PCA approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Casas Hernandez</w:t>
+                <w:t xml:space="preserve">Bounded nuisance rejection and redundant sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzi Harrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FITraMEn 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on System Identification and Control Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Moscow, Russia. pp.786-795</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04576-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00486765v2</w:t>
+                <w:t xml:space="preserve">hal-02883365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded nuisance rejection and redundant sensor network</w:t>
+                <w:t xml:space="preserve">Détection statistique de pics de pollution d'ozone au moyen d'un réseau de capteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzi Harrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on System Identification and Control Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Moscow, Russia. pp.786-795</w:t>
+              <w:t xml:space="preserve">CIRI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883365v1</w:t>
+                <w:t xml:space="preserve">hal-02883361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection statistique de pics de pollution d'ozone au moyen d'un réseau de capteur</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fixed Size Sample Strategy for Change Detection and Isolation of Non-Orthogonal Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRI 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes : SAFEPROCESS'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Barcelona, Spain. pp.283-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090630-4-ES-2003.00047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883361v1</w:t>
+                <w:t xml:space="preserve">hal-02883359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed Size Sample Strategy for Change Detection and Isolation of Non-Orthogonal Faults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient methods for traffic matrix modeling and on-line estimation in large-scale IP networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Casas Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes : SAFEPROCESS'09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITC'21 : 21st conference on International Teletraffic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20090630-4-ES-2003.00047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02883359v1</w:t>
+                <w:t xml:space="preserve">hal-00527606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient methods for traffic matrix modeling and on-line estimation in large-scale IP networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+                <w:t xml:space="preserve">Détection statistique dans un système linéaire avec des paramètres de nuisance bornés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzi Harrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC'21 : 21st conference on International Teletraffic Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Qualita 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527606v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust and reactive traffic engineering for dynamic traffic demands</w:t>
+                <w:t xml:space="preserve">Multi hour robust routing and fast load change detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Casas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGI 2008: 4th EuroNGI Conference on Next Generation Internet Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Krakow, Poland. pp.69-76, </w:t>
+              <w:t xml:space="preserve">ICC 2008 : IEEE International Conference on Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Beijing, China. pp.5777-5782, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NGI.2008.16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2008.1081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540898v1</w:t>
+                <w:t xml:space="preserve">hal-00540896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi hour robust routing and fast load change detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential non Bayesian network traffic flows anomaly detection and isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Casas Hernandez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2008 : IEEE International Conference on Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IWAP 2008: International Workshop on Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Compiègne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540896v1</w:t>
+                <w:t xml:space="preserve">hal-00540885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential non Bayesian network traffic flows anomaly detection and isolation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection d'anomalies en présence de paramètres de nuisance bornés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzi Harrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Casas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAP 2008: International Workshop on Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Compiègne, France</w:t>
+              <w:t xml:space="preserve">1er Workshop du Groupement d'Intérêt Scientifique « Surveillance, Sûreté, Sécurité des Grands Systèmes, 3SGS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540885v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal volume anomaly detection in network traffic flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anomaly detection with bounded nuisance parameters and safe train navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzi Harrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO'08 : 16th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 10th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Hanoi, Vietnam. pp.1021-1026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICARCV.2008.4795659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540901v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly detection with bounded nuisance parameters and safe train navigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal volume anomaly detection in network traffic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Casas Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 10th International Conference on Control, Automation, Robotics and Vision (ICARCV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO'08 : 16th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883375v1</w:t>
+                <w:t xml:space="preserve">hal-00540901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'anomalies en présence de paramètres de nuisance bornés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouzi Harrou</w:t>
+                <w:t xml:space="preserve">Recherche d'informations cachées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop du Groupement d'Intérêt Scientifique « Surveillance, Sûreté, Sécurité des Grands Systèmes, 3SGS'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Troyes, France</w:t>
+              <w:t xml:space="preserve">Workshop interdisciplinaire sur la securité globale, WISG'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884160v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'informations cachées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cornu</w:t>
+                <w:t xml:space="preserve">Robust and reactive traffic engineering for dynamic traffic demands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Casas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Retraint</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop interdisciplinaire sur la securité globale, WISG'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NGI 2008: 4th EuroNGI Conference on Next Generation Internet Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Krakow, Poland. pp.69-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NGI.2008.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884156v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Non-Bayesian Change Detection-Isolation and Its Application to the Network Traffic Flows Anomaly Detection</w:t>
+                <w:t xml:space="preserve">Détection-localisation séquentielle d'anomalies volumiques dans un réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Session of the ISI, INTERNATIONAL STATISTICAL INSTITUTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">GRETSI 2007 : 21ème collloque sur le traitement du signal et des images, 11-14 septembre, Troyes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883377v1</w:t>
+                <w:t xml:space="preserve">hal-00504290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection-localisation séquentielle d'anomalies volumiques dans un réseau</w:t>
+                <w:t xml:space="preserve">Sequential Non-Bayesian Change Detection-Isolation and Its Application to the Network Traffic Flows Anomaly Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2007 : 21ème collloque sur le traitement du signal et des images, 11-14 septembre, Troyes, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Troyes, France</w:t>
+              <w:t xml:space="preserve">56th Session of the ISI, INTERNATIONAL STATISTICAL INSTITUTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00504290v1</w:t>
+                <w:t xml:space="preserve">hal-02883377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epsilon-optimal anomaly detection in parametric tomography</w:t>
+                <w:t xml:space="preserve">ε-Optimal Anomaly Detection in Parametric Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Retraint</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP) 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 IEEE International Conference on Acoustics Speed and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.III-277-III-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883958v1</w:t>
+                <w:t xml:space="preserve">hal-02366204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ε-Optimal Anomaly Detection in Parametric Tomography</w:t>
+                <w:t xml:space="preserve">A statistical detection scheme for radiographic inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE International Conference on Acoustics Speed and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Non-Destructive Testing 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660644⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02366204v1</w:t>
+                <w:t xml:space="preserve">hal-02883968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical detection scheme for radiographic inspection</w:t>
+                <w:t xml:space="preserve">Epsilon-optimal anomaly detection in parametric tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Non-Destructive Testing 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP) 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883968v1</w:t>
+                <w:t xml:space="preserve">hal-02883958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detectability of anomalies from a few noisy tomographic projections</w:t>
               </w:r>
@@ -15983,200 +15983,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche asymptotique pour localiser une anomalie à partir d'un nombre limité de projections</w:t>
+                <w:t xml:space="preserve">Detection and localization of an anomaly from noisy projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVIèmes Journées de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium onInformation Theory, 2004. ISIT 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Chicago, United States. pp.550-550, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2004.1365587⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884019v1</w:t>
+                <w:t xml:space="preserve">hal-02884036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and localization of an anomaly from noisy projections</w:t>
+                <w:t xml:space="preserve">Une approche asymptotique pour localiser une anomalie à partir d'un nombre limité de projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium onInformation Theory, 2004. ISIT 2004</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXVIèmes Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIT.2004.1365587⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02884036v1</w:t>
+                <w:t xml:space="preserve">hal-02884019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical detection of an anomaly/target from noisy tomographic projections</w:t>
               </w:r>
@@ -16192,259 +16192,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Image and Signal Processing and Analysis, 2003. ISPA 2003</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CT-IP'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Berlin, Germany. pp.307-315</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884095v1</w:t>
+                <w:t xml:space="preserve">hal-02884094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical detection of an anomaly/target from noisy tomographic projections</w:t>
+                <w:t xml:space="preserve">Détection statistique d'une anomalie à partir de projections tomographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CT-IP'03</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Berlin, Germany. pp.307-315</w:t>
+              <w:t xml:space="preserve">GRETSI'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884094v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection statistique d'une anomalie à partir de projections tomographiques</w:t>
+                <w:t xml:space="preserve">A statistical detection of an anomaly/target from noisy tomographic projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI'03</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Symposium on Image and Signal Processing and Analysis, 2003. ISPA 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Rome, Italy. pp.399-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPA.2003.1296930⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884162v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16462,51 +16462,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater Target Classification with Explainable Deep Learning Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahiout Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16798,51 +16798,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for differentially diagnosing in vitro a bipolar disorder and a major depressive disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17062,177 +17062,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributional Modelling of Event-Camera Streams via Hierarchical Interaction Learning</w:t>
+                <w:t xml:space="preserve">Hierarchical Dictionary Learning for Binary Data via Information Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wessim Omezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519530v1</w:t>
+                <w:t xml:space="preserve">hal-05458223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Dictionary Learning for Binary Data via Information Decomposition</w:t>
+                <w:t xml:space="preserve">Distributional Modelling of Event-Camera Streams via Hierarchical Interaction Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wessim Omezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458223v1</w:t>
+                <w:t xml:space="preserve">hal-05519530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AntoNet: a small linear contrast-enhancing CNN for pixel-wise detection</w:t>
               </w:r>
@@ -17310,64 +17310,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained Convex Neyman-Pearson Classification Using an Outer Approximation Splitting Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17596,51 +17596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauseroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Grall-Maës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] GIS-CEA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17835,51 +17835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;vi-Strauss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Tortorici" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dann Ouizeman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13071303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gilet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guyomard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-023-06397-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296592v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2020.3046439" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Doutsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsakalides" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3070193" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351180v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202171109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Harrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110733" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Martinuzzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Daoudlarian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0505-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0366-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-019-01401-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaulmin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2812079" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543555v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.06.020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562634v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-169295" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Long Do" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Willet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAES.2017.160047" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Belhajali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louis Combettes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise K&#233;vin Gu&#233;pi&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2679057" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Zitzmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retraint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.01.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J34JPMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2014.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0BLB8P5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.09.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWMVX69D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00038" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2194286" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923527v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2174231" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474946.2012.719443" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2170114" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881302v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474941003741144" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casas Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.01.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RNDC8DH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-010-9182-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JL366PR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564572v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2004431" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564570v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564569v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.885693" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.2215" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soggia Antonio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deruaz-Pepin Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195967v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339661v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624036v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Resmerita" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624278v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624052v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513733" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahiout Thomas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP52302.2021.9596566" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906778v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628932v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Schiappa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Gal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146548v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624259v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906763v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906786v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906851v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906850v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906788v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906849v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906817v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Schmitt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144872v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451793" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562638v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03323258v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIICII.2017.77" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543558v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562642v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562643v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510010v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2016.7906309" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884669v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303098v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884129v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Long Do" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303099v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303089v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362780" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303096v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303087v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303086v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303085v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362787" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303088v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351456" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303095v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dumontet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099477v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303083v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981373" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303112v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Noumir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018847v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026228" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303116v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bobbia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760673" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923522v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923230v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoliang Zhu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632099v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923521v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923214v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923235v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Amehraye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923226v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573451v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36373-3_4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303097v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923223v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303127v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Campan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nader" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870498v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honein&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303081v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319857" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632118v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00114" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632233v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923525v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288782" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966013v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deveugh&#232;le" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303103v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288248" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573455v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303125v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573466v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952019v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Ullah" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2011.6033727" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303123v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303124v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609540v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624147v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967743" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573464v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884150v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319139v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573461v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_13" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HHN9W319-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573459v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_12" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B97S9F8F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640667v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632360v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640668v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359577v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967740" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632317v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923526v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573468v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02611017v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573471v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883362v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883356v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573474v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883367v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884154v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486765v2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04576-9" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883365v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883361v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883359v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00047" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527606v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540898v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2008.16" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540896v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.1081" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540885v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540901v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883375v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2008.4795659" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884160v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884156v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883377v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504290v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883958v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366204v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660644" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883968v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883993v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00173" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021739v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gerfault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roturier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884019v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884036v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2004.1365587" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884095v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2003.1296930" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884094v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884162v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624083v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624063v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9199-0_17" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562640v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lepiller" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624033v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaichenhaus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906813v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519530v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessim Omezzine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458223v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673096v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160831v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691452v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518705v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;vi-Strauss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Tortorici" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dann Ouizeman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13071303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gilet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guyomard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-023-06397-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296592v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2020.3046439" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Doutsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsakalides" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3070193" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351180v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202171109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Harrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110733" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-019-01401-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Martinuzzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Daoudlarian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0505-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0366-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaulmin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2812079" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-169295" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Long Do" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Willet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAES.2017.160047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise K&#233;vin Gu&#233;pi&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2679057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Belhajali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louis Combettes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543555v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.06.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Zitzmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retraint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.01.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J34JPMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2014.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0BLB8P5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.09.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWMVX69D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00038" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2194286" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923527v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2174231" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474946.2012.719443" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2170114" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881302v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474941003741144" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casas Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-010-9182-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JL366PR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.01.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RNDC8DH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564572v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2004431" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.885693" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.2215" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soggia Antonio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deruaz-Pepin Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195967v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Resmerita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624278v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513733" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624031v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahiout Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP52302.2021.9596566" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906778v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628932v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Schiappa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Gal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624259v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906786v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906851v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906773v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906788v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906849v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906817v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Schmitt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144872v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451793" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632339v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03323258v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIICII.2017.77" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562644v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562642v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562643v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562638v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510010v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2016.7906309" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303099v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362780" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303096v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303085v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362787" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303088v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351456" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884129v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Long Do" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303098v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981373" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Noumir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_12" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018847v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026228" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303095v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dumontet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923522v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923230v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoliang Zhu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632099v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923214v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923226v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923235v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Amehraye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573451v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36373-3_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303097v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923223v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303127v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Campan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nader" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303116v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bobbia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760673" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303081v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319857" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632118v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00114" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923525v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288782" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966013v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deveugh&#232;le" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303103v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288248" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573455v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303125v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870498v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honein&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362342v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2011.6033727" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303123v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573464v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624147v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967743" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609540v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884150v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573459v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_12" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B97S9F8F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573461v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HHN9W319-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640668v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640667v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632360v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359577v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967740" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632317v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923526v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573466v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952019v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Ullah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02611017v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573471v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573468v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883356v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573474v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883367v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884154v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486765v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04576-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883365v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883361v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883359v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00047" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527606v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883362v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540896v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.1081" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540885v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884160v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883375v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2008.4795659" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540901v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884156v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540898v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2008.16" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504290v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883377v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366204v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660644" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883968v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883958v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883993v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00173" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021739v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gerfault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roturier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884036v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2004.1365587" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884019v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884094v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884162v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884095v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2003.1296930" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624083v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624063v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9199-0_17" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562640v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lepiller" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624033v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaichenhaus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906813v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458223v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessim Omezzine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519530v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673096v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160831v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691452v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518705v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>