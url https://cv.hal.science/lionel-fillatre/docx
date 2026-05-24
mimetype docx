--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -258,334 +258,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04495960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiomics, a Promising New Discipline: Example of Hepatocellular Carcinoma</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Softmin Discrete Minimax Classifier for Imbalanced Classes and Prior Probability Shifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/diagnostics13071303⟩</w:t>
+              <w:t xml:space="preserve">Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (2), pp.605-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10994-023-06397-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235813v1</w:t>
+                <w:t xml:space="preserve">hal-04015777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Softmin Discrete Minimax Classifier for Imbalanced Classes and Prior Probability Shifts</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Radiomics, a Promising New Discipline: Example of Hepatocellular Carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lévi-Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bettina Tortorici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dann Ouizeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics13071303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10994-023-06397-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04015777v1</w:t>
+                <w:t xml:space="preserve">hal-04235813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete Box-Constrained Minimax Classifier for Uncertain and Imbalanced Class Proportions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -613,308 +613,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296592v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Image Quantization Using Leaky Integrate-and-Fire Neurons</w:t>
+                <w:t xml:space="preserve">Dynamic Image Quantization using Leaky Integrate-and-Fire Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Tsakalides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 30, pp.4305-4315. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624111v1</w:t>
+                <w:t xml:space="preserve">hal-02351180v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Image Quantization using Leaky Integrate-and-Fire Neurons</w:t>
+                <w:t xml:space="preserve">Dynamic Image Quantization Using Leaky Integrate-and-Fire Neurons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Tsakalides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 30, pp.4305-4315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2021.3070193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351180v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03624111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Box-constrained optimization for minimax supervised learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, FGS’2019 - 19th French-German-Swiss conference on Optimization Nice, France, 17-20 September 2019, 71, pp.101-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1108,51 +1108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Régin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1251,51 +1251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Daoudlarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
@@ -1385,51 +1385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Daoudlarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Bel Haj Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.20. </w:t>
@@ -1480,51 +1480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retina-inspired Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1597,51 +1597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian localization of anomaly in distributed networks with quadratic criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1701,51 +1701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security of SCADA Systems Against Cyber-Physical Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Long Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1799,269 +1799,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01544580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting a Suddenly Arriving Dynamic Profile of Finite Duration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification and regression using a constrained convex splitting method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Wafa Belhajali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543571v1</w:t>
+                <w:t xml:space="preserve">hal-01367108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and regression using a constrained convex splitting method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting a Suddenly Arriving Dynamic Profile of Finite Duration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Belhajali</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIT.2017.2679057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367108v1</w:t>
+                <w:t xml:space="preserve">hal-01543571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructive Minimax Classification of Discrete Observations with Arbitrary Loss Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2095,51 +2095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential detection of transient changes in stochastic-dynamical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2190,51 +2190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Epsilon Most Stringent Test Between Two Vector Lines in Gaussian Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (19), pp. 5196-5207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2418,51 +2418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly detection/detectability for a linear model with a bounded nuisance parameter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzi Harrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2573,51 +2573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Zitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
@@ -2680,51 +2680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Test for Multiple Hypothesis Testing Problem with Quadratic Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2771,51 +2771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotically Uniformly Minimax Detection and Isolation in Network Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2862,51 +2862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Steganalysis of Least Significant Bit Replacement in Grayscale Natural Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (2), pp.556-569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2940,64 +2940,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential detection of transient changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3044,51 +3044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained Epsilon-Minimax Test for Simultaneous Detection and Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 57 (12), pp.8055-8071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3135,51 +3135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection statistique d'anomalies d'ozone au moyen d'un réseau de capteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzi Harrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3217,51 +3217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fixed Size Sample Strategy for the Sequential Detection and Isolation of Non-Orthogonal Alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3302,315 +3302,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01564573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive robust routing: anomaly localization and routing reconfiguration for dynamic networks</w:t>
+                <w:t xml:space="preserve">Optimal volume anomaly detection and isolation in large-scale IP networks using coarse-grained measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Casas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (1), pp.58-83. </w:t>
+              <w:t xml:space="preserve">Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10922-010-9182-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.comnet.2010.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00565752v1</w:t>
+                <w:t xml:space="preserve">hal-00724659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal volume anomaly detection and isolation in large-scale IP networks using coarse-grained measurements</w:t>
+                <w:t xml:space="preserve">Reactive robust routing: anomaly localization and routing reconfiguration for dynamic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Casas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, </w:t>
+              <w:t xml:space="preserve">Journal of Network and Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (1), pp.58-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comnet.2010.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10922-010-9182-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00724659v1</w:t>
+                <w:t xml:space="preserve">hal-00565752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epsilon-Optimal Non-Bayesian Anomaly Detection for Parametric Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3670,51 +3670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Bayesian detection and detectability of anomalies from a few noisy tomographic projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3761,51 +3761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple Algorithm for Defect Detection From a Few Radiographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3856,51 +3856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical detection of an anomaly from a few noisy tomographic projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3992,51 +3992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lightweight CNN for Noise Source Detection in Bearing-Time Sonar images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soggia Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deruaz-Pepin Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4074,77 +4074,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation d'un Réseau de Neurones ReLU interprétable par une Régression Logistique à Noyau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54es Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4169,77 +4169,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régression logistique à base de splines adaptatives avec un réseau de neurones ReLU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4290,51 +4290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Resmerita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 29th European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Dublin, Ireland. pp.1446-1450, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4362,295 +4362,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'équivalence entre la régression logistique à base de splines et l'apprentissage profond</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Distortion Approximation of a Compressed Softmax Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Resmerita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dupont de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheuses et Chercheurs en Mathématiques Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Rio de Janeiro, Brazil. pp.491-495, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP49050.2021.9513733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624278v1</w:t>
+                <w:t xml:space="preserve">hal-03624052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distortion Approximation of a Compressed Softmax Layer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sur l'équivalence entre la régression logistique à base de splines et l'apprentissage profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheuses et Chercheurs en Mathématiques Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSP49050.2021.9513733⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03624052v1</w:t>
+                <w:t xml:space="preserve">hal-03624278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explainable Deep Learning Detection of Gaussian Propeller Noise with Unknown Signal-to-Noise Ratio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahiout Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deruaz-Pepin Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4697,90 +4697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de Neurones Convolutifs avec Apprentissage Minimax pour des Proportions par classe incertaines et déséquilibrées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4805,77 +4805,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage d’un classifieur Minimax-Regret pour données hétérogènes et priors incertains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52emes Journées de Statistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4939,51 +4939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5008,90 +5008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjusting Decision Trees for Uncertain Class Proportions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyprien Gilet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML/PKDD 2020 Tutorial and Workshop on Uncertainty in Machine Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5129,51 +5129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propeller Noise Detection with Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahiout Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deruaz-Pepin Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5220,90 +5220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic non invasif de la NASH fibrosante à l’aide de l’intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dann Ouizeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Schiappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5339,476 +5339,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage d’un classifieur minimax pour données discrètes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Compression des réseaux de neurones profonds à base de quantification uniforme et non-uniforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Resmerita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51emes Journées de Statistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Orasis 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624259v1</w:t>
+                <w:t xml:space="preserve">hal-02906786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimax Classifier with Box Constraint on the Priors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Box-Constrained Optimization for Minimax Supervised Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machine Learning for Health (ML4H) at NeurIPS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">19th French-German-Swiss conference on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906763v1</w:t>
+                <w:t xml:space="preserve">hal-02906851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compression des réseaux de neurones profonds à base de quantification uniforme et non-uniforme</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Minimax Classifier with Box Constraint on the Priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orasis 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">Machine Learning for Health (ML4H) at NeurIPS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906786v1</w:t>
+                <w:t xml:space="preserve">hal-02906763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Box-Constrained Optimization for Minimax Supervised Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Apprentissage d’un classifieur minimax pour données discrètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th French-German-Swiss conference on Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">51emes Journées de Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906851v1</w:t>
+                <w:t xml:space="preserve">hal-03624259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage d’un classifieur minimax pour données discrètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5833,64 +5833,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection with Discrete Minimax Classifier for Imbalanced dataset or Uncertain Class Proportions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd World Congress on Condition Monitoring 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5954,51 +5954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6023,77 +6023,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage d'un classificateur minimax pour données discrètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Vandœuvre-lès-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6131,51 +6131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of the Bio-Inspired Leaky Integrate-and-Fire Neuron for Signal Coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6226,51 +6226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage Paramétrique d'un Classifieur de Neyman-Pearson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50èmes Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6308,51 +6308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEURO-INSPIRED QUANTIZATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6406,554 +6406,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential detection of transient changes (the case of dynamic profile)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bio-inspired quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop in Sequential Methodologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">XXVIeme Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632339v1</w:t>
+                <w:t xml:space="preserve">hal-01562644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Test with Quadratic Criterion for Multiple Hypothesis Testing Problem</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Détection et Classification Minimax d'Observations Discrètes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Industrial Informatics - Computing Technology, Intelligent Technology, Industrial Information Integration (ICIICII)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">49ème Journées de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03323258v1</w:t>
+                <w:t xml:space="preserve">hal-01543558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-inspired quantization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A filtered bucket-clustering method for Projection onto the Simplex and the l1 ball</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaulmin</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Régin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIeme Colloque GRETSI</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562644v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01562642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et Classification Minimax d'Observations Discrètes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sequential detection of transient changes (the case of dynamic profile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49ème Journées de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Avignon, France</w:t>
+              <w:t xml:space="preserve">6th International Workshop in Sequential Methodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543558v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filtered bucket-clustering method for Projection onto the Simplex and the l1 ball</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bayesian Test with Quadratic Criterion for Multiple Hypothesis Testing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Régin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Industrial Informatics - Computing Technology, Intelligent Technology, Industrial Information Integration (ICIICII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Wuhan, China. pp.294-300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIICII.2017.77⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01562642v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage Statistique Optimal d'un Classifieur de Neyman-Pearson Paramétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danny Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6991,51 +6991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning-Based Epsilon Most Stringent Test for Gaussian Samples Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7086,51 +7086,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential detection of cyber-physical attacks on industrial systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Long Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7181,51 +7181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retina inspired Video Codec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7298,51 +7298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Better Bounds for Bayesian Multiple Test with Quadratic Loss Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7393,51 +7393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video analysis and synthesis based on a retinal-inspired frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7491,247 +7491,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayes classification for asynchronous event-based cameras</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Signal reconstruction from a bio-inspired event-based code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303096v1</w:t>
+                <w:t xml:space="preserve">hal-01303087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal reconstruction from a bio-inspired event-based code</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bayes classification for asynchronous event-based cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Gaulmin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">23rd European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303087v1</w:t>
+                <w:t xml:space="preserve">hal-01303096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-based coding of still images using a bio-inspired frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7795,51 +7795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of the sequential test for detecting cyber-physical attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Long Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7899,51 +7899,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinal-inspired filtering for dynamic image coding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni Doutsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7997,472 +7997,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two sub-optimal algorithms for detecting cyber/physical attacks on SCADA systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential monitoring of SCADA systems against cyber/physical attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Long Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xth International Conference System Identification and Control Problems, SICPRO’15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Moscow, Russia. pp.1144-1156</w:t>
+              <w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes SAFEPROCESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884129v1</w:t>
+                <w:t xml:space="preserve">hal-01303098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential monitoring of SCADA systems against cyber/physical attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two sub-optimal algorithms for detecting cyber/physical attacks on SCADA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Long Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Long Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes SAFEPROCESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Xth International Conference System Identification and Control Problems, SICPRO’15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Moscow, Russia. pp.1144-1156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303098v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniformly most powerful detection for integrate and fire time encoding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A statistical method for detecting cyber/physical attacks on SCADA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Long Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Control Applications (CCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Juan Les Pins, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2014.6981373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099477v1</w:t>
+                <w:t xml:space="preserve">hal-01303083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical method for detecting cyber/physical attacks on SCADA systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Uniformly most powerful detection for integrate and fire time encoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Control Applications (CCA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303083v1</w:t>
+                <w:t xml:space="preserve">hal-01099477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniformly minimum variance unbiased estimation for asynchronous event-based cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8494,308 +8494,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of contamination in water distribution network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Simulation of Image Time Series from Dynamical Fractional Brownian Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdourrahmane Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Honeine</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Antonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Hydroinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-4451-42-0_12⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.6086-6090, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303112v1</w:t>
+                <w:t xml:space="preserve">hal-01018847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Image Time Series from Dynamical Fractional Brownian Fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Detection of contamination in water distribution network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Noumir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Antonini</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.6086-6090, </w:t>
+              <w:t xml:space="preserve">Advances in Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7026228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-4451-42-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01018847v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid weighted-stego detection using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Dumontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8885,51 +8885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test Bayésien entre hypothèses multiples avec critère quadratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8961,774 +8961,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Railway Centerline Geometry Uncertainties on the Train Velocity Estimation by GPS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bayesian Test for Multiple Hypothesis Testing Problem with Quadratic Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Personal Satellite Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.156-161</w:t>
+              <w:t xml:space="preserve">11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923230v1</w:t>
+                <w:t xml:space="preserve">hal-00923521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential detection of transient changes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Estimation of the train travelled distance, velocity and acceleration by using GPS signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoliang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th International Workshop in Sequential Methodologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Athens, United States</w:t>
+              <w:t xml:space="preserve">European Navigation Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632099v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Test for Multiple Hypothesis Testing Problem with Quadratic Loss</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact of the Railway Centerline Geometry Uncertainties on the Train Velocity Estimation by GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoliang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Personal Satellite Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.156-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923521v1</w:t>
+                <w:t xml:space="preserve">hal-00923230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the train travelled distance, velocity and acceleration by using GPS signals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sequential detection of transient changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">The 4th International Workshop in Sequential Methodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Athens, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923214v1</w:t>
+                <w:t xml:space="preserve">hal-02632099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of trajectory-aided GNSS land navigation: precision and integrity of train positioning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Statistical Detection of LSB Matching Using Hypothesis Testing Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International satellite navigation Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference, IH 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berkeley, United States. pp.46-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-36373-3_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923226v1</w:t>
+                <w:t xml:space="preserve">hal-02573451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voice activity detection based on a statistical semiparametric test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Amehraye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Evans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Vancouver, Canada. pp.6367-6371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00923235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical Detection of LSB Matching Using Hypothesis Testing Theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Retraint</w:t>
+                <w:t xml:space="preserve">Improvement of trajectory-aided GNSS land navigation: precision and integrity of train positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoliang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference, IH 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 7th International satellite navigation Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Moscow, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-36373-3_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02573451v1</w:t>
+                <w:t xml:space="preserve">hal-00923226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection séquentielle d’un signal transitoire dynamique dans les systèmes à sécurité critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9766,64 +9766,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the data uncertainties on the regression model: application to the trajectory-aided surface GNSS navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoliang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9900,51 +9900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Long Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauseroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9999,51 +9999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical detection of abnormal ozone measurements based on Constrained Generalized Likelihood Ratio test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzi Harrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bobbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10155,51 +10155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Signal Processing Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Ann Arbor, United States. pp.912-915, </w:t>
@@ -10231,606 +10231,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Monitoring of Water Distribution Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hidden information detection based on quantized Laplacian distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th IFAC Symposium on System Identification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Brussels, Belgium. pp.392-397, </w:t>
+              <w:t xml:space="preserve">IEEE International Conference On Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Kyoto, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632118v2</w:t>
+                <w:t xml:space="preserve">hal-01303103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VigiRes'Eau : Surveiller un réseau de distribution d'eau potable</w:t>
+                <w:t xml:space="preserve">VigiRes'Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Deveughèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Huan Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Birregah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Troyes, France</w:t>
+              <w:t xml:space="preserve">Proc. 10th International Conference on Hydroinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632233v1</w:t>
+                <w:t xml:space="preserve">hal-01966013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new approach for semiparametric detection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sequential Monitoring of Water Distribution Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288782⟩</w:t>
+              <w:t xml:space="preserve">16th IFAC Symposium on System Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Brussels, Belgium. pp.392-397, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20120711-3-BE-2027.00114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923525v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VigiRes'Eau</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">VigiRes'Eau : Surveiller un réseau de distribution d'eau potable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Birregah</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Campan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Noumir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 10th International Conference on Hydroinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966013v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden information detection based on quantized Laplacian distribution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A new approach for semiparametric detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Amehraye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference On Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Kyoto, Japan. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Kyoto, Japan. pp.3949-3952, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2012.6288782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303103v1</w:t>
+                <w:t xml:space="preserve">hal-00923525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical detection of information hiding based on adjacent pixels difference</w:t>
               </w:r>
@@ -10941,64 +10941,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting an abrupt change of finite duration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11036,77 +11036,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of contamination in water distribution network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Noumir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Honeiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11155,891 +11155,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical decision by using quantized observations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Détection statistique d'anomalies et surveillance électronique mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzi Harrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE International Symposium on Information Theory - ISIT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Surveillance, Sureté, Sécurité des Grands Systèmes, GIS-3SGS'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Valenciennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362342v1</w:t>
+                <w:t xml:space="preserve">hal-02884150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new criterion for optimal constrained minimax detection and classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hypothesis testing by using quantized observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.501-504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303123v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection and Isolation in Large-Scale IP Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Méthodes statistiques de détection d'informations cachées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Milano, Italy</w:t>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la sécurité Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303124v1</w:t>
+                <w:t xml:space="preserve">hal-02573464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes statistiques de détection d'informations cachées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hypothesis testing by using quantized observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Resmerita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Cabral Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dupont de Dinechin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la sécurité Globale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Nice, France. pp.501-504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSP.2011.5967743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573464v1</w:t>
+                <w:t xml:space="preserve">hal-03624147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothesis testing by using quantized observations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An optimal filtering for unmasked noise prevention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Amehraye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pastor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICASSP: 36th international conference on acoustics speech and signal processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03624147v1</w:t>
+                <w:t xml:space="preserve">hal-00609540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimal filtering for unmasked noise prevention</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Statistical decision by using quantized observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP: 36th international conference on acoustics speech and signal processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 IEEE International Symposium on Information Theory - ISIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, St. Petersburg, Russia. pp.1210-1214, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIT.2011.6033727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609540v1</w:t>
+                <w:t xml:space="preserve">hal-02362342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection statistique d'anomalies et surveillance électronique mobile</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A new criterion for optimal constrained minimax detection and classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveillance, Sureté, Sécurité des Grands Systèmes, GIS-3SGS'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884150v1</w:t>
+                <w:t xml:space="preserve">hal-01303123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothesis testing by using quantized observations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Retraint</w:t>
+                <w:t xml:space="preserve">Fault Detection and Isolation in Large-Scale IP Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 IEEE Statistical Signal Processing Workshop (SSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Milano, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319139v1</w:t>
+                <w:t xml:space="preserve">hal-01303124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Decision Methods in Hidden Information Detection</w:t>
               </w:r>
@@ -12077,51 +12077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference, IH 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.163-177, </w:t>
@@ -12197,51 +12197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Zitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12311,355 +12311,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection quasi-optimale d'informations cachées basée sur un modèle local non-linéaire</w:t>
+                <w:t xml:space="preserve">Détection Optimale d'Information Cachées Indépendante du Contenu des Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Zitzmann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIième colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.4</w:t>
+              <w:t xml:space="preserve">Journées codes et stéganographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Saint Cyr - Coëtquidan, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640668v1</w:t>
+                <w:t xml:space="preserve">hal-00640667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection Optimale d'Information Cachées Indépendante du Contenu des Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sequential monitoring of water distribution network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées codes et stéganographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Saint Cyr - Coëtquidan, France. pp.6</w:t>
+              <w:t xml:space="preserve">International Workshop in Sequential Methodologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Stanford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640667v1</w:t>
+                <w:t xml:space="preserve">hal-02632360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential monitoring of water distribution network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Détection quasi-optimale d'informations cachées basée sur un modèle local non-linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Zitzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop in Sequential Methodologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Stanford, United States</w:t>
+              <w:t xml:space="preserve">XXIIIième colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632360v1</w:t>
+                <w:t xml:space="preserve">hal-00640668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliable detection of hidden information based on a non-linear local model</w:t>
               </w:r>
@@ -12671,51 +12671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Zitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12773,221 +12773,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VigiRes'Eau : Surveillance en temps réel de la qualité de l'eau potable d'un réseau de distribution en vue de la détection d'intrusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Constrained epsilon-equalizer test for multiple hypothesis testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Information Theory Proceedings (ISIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, St. Petersburg, Russia. pp.2994-2998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632317v1</w:t>
+                <w:t xml:space="preserve">hal-00923526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained epsilon-equalizer test for multiple hypothesis testing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">VigiRes'Eau : Surveillance en temps réel de la qualité de l'eau potable d'un réseau de distribution en vue de la détection d'intrusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Honeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Information Theory Proceedings (ISIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, St. Petersburg, Russia. pp.2994-2998</w:t>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00923526v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection Optimale à base de Laplacienne quantifiée</w:t>
               </w:r>
@@ -13025,51 +13025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIième colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
@@ -13137,51 +13137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Ullah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Doyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gaïti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13223,51 +13223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential decision procedures in networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13357,51 +13357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Zitzmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13465,51 +13465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cogranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13558,567 +13558,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential detection and isolation of non-orthogonal alternatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Recherche d'Informations Cachées : la première année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cogranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop in Sequential Methodologies (IWSM) 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Troyes, France</w:t>
+              <w:t xml:space="preserve">WISG'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883356v1</w:t>
+                <w:t xml:space="preserve">hal-02573474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'Informations Cachées : la première année</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sequential detection and isolation of non-orthogonal alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISG'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Troyes, France</w:t>
+              <w:t xml:space="preserve">International Workshop in Sequential Methodologies (IWSM) 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573474v1</w:t>
+                <w:t xml:space="preserve">hal-02883356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithms of real time automatic processing of three component seismograms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Volume anomaly detection in data networks : an optimal detection algorithm vs the PCA approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Casas Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on System Identification and Control Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FITraMEn 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Porto, Portugal. pp.113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04576-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883367v1</w:t>
+                <w:t xml:space="preserve">hal-00486765v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et localisation séquentielle d'anomalies non-orthogonales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Algorithms of real time automatic processing of three component seismograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzi Harrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on System Identification and Control Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Moscow, Russia. pp.1019-1034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884154v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume anomaly detection in data networks : an optimal detection algorithm vs the PCA approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Détection et localisation séquentielle d'anomalies non-orthogonales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FITraMEn 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04576-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00486765v2</w:t>
+                <w:t xml:space="preserve">hal-02884154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded nuisance rejection and redundant sensor network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzi Harrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14169,51 +14169,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection statistique de pics de pollution d'ozone au moyen d'un réseau de capteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzi Harrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14245,269 +14245,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed Size Sample Strategy for Change Detection and Isolation of Non-Orthogonal Faults</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Efficient methods for traffic matrix modeling and on-line estimation in large-scale IP networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Casas Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chonavel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes : SAFEPROCESS'09</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITC'21 : 21st conference on International Teletraffic Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Paris, France. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883359v1</w:t>
+                <w:t xml:space="preserve">hal-00527606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient methods for traffic matrix modeling and on-line estimation in large-scale IP networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fixed Size Sample Strategy for Change Detection and Isolation of Non-Orthogonal Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chonavel</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC'21 : 21st conference on International Teletraffic Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes : SAFEPROCESS'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Barcelona, Spain. pp.283-288, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20090630-4-ES-2003.00047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527606v1</w:t>
+                <w:t xml:space="preserve">hal-02883359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection statistique dans un système linéaire avec des paramètres de nuisance bornés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzi Harrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14558,51 +14558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi hour robust routing and fast load change detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Casas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14649,51 +14649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential non Bayesian network traffic flows anomaly detection and isolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14751,165 +14751,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'anomalies en présence de paramètres de nuisance bornés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimal volume anomaly detection in network traffic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Casas Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Workshop du Groupement d'Intérêt Scientifique « Surveillance, Sûreté, Sécurité des Grands Systèmes, 3SGS'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Troyes, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO'08 : 16th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884160v1</w:t>
+                <w:t xml:space="preserve">hal-00540901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly detection with bounded nuisance parameters and safe train navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzi Harrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14950,178 +14963,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal volume anomaly detection in network traffic flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Détection d'anomalies en présence de paramètres de nuisance bornés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzi Harrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO'08 : 16th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">1er Workshop du Groupement d'Intérêt Scientifique « Surveillance, Sûreté, Sécurité des Grands Systèmes, 3SGS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540901v1</w:t>
+                <w:t xml:space="preserve">hal-02884160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'informations cachées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15185,51 +15185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust and reactive traffic engineering for dynamic traffic demands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Casas Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Vaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15276,51 +15276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection-localisation séquentielle d'anomalies volumiques dans un réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15371,51 +15371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Non-Bayesian Change Detection-Isolation and Its Application to the Network Traffic Flows Anomaly Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15466,51 +15466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ε-Optimal Anomaly Detection in Parametric Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15570,51 +15570,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical detection scheme for radiographic inspection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15665,51 +15665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epsilon-optimal anomaly detection in parametric tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15760,51 +15760,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detectability of anomalies from a few noisy tomographic projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15903,51 +15903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gerfault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Roturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15989,51 +15989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and localization of an anomaly from noisy projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16080,51 +16080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche asymptotique pour localiser une anomalie à partir d'un nombre limité de projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16162,51 +16162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical detection of an anomaly/target from noisy tomographic projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16244,51 +16244,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection statistique d'une anomalie à partir de projections tomographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16339,51 +16339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical detection of an anomaly/target from noisy tomographic projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16475,51 +16475,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underwater Target Classification with Explainable Deep Learning Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahiout Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deruaz-Pepin Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16589,64 +16589,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly Detection with Discrete Minimax Classifier for Imbalanced Dataset or Uncertain Class Proportions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Condition Monitoring and Structural Health Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.179-187, 2021, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16680,51 +16680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing Solutions for Big Data in Astronomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lepiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16837,51 +16837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Chérif Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul Belzeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Glaichenhaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16948,64 +16948,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Box-Constrained Minimax Classifier for Personalized Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17062,220 +17062,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Dictionary Learning for Binary Data via Information Decomposition</w:t>
+                <w:t xml:space="preserve">Distributional Modelling of Event-Camera Streams via Hierarchical Interaction Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wessim Omezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458223v1</w:t>
+                <w:t xml:space="preserve">hal-05519530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributional Modelling of Event-Camera Streams via Hierarchical Interaction Learning</w:t>
+                <w:t xml:space="preserve">Hierarchical Dictionary Learning for Binary Data via Information Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wessim Omezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519530v1</w:t>
+                <w:t xml:space="preserve">hal-05458223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AntoNet: a small linear contrast-enhancing CNN for pixel-wise detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soggia Antonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deruaz-Pepin Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17323,64 +17323,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained Convex Neyman-Pearson Classification Using an Outer Approximation Splitting Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Louis Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17437,51 +17437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Zitzmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Retraint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Fillatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor V. Nikiforov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17596,51 +17596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauseroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Grall-Maës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] GIS-CEA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17835,51 +17835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;vi-Strauss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Tortorici" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dann Ouizeman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13071303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015777v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gilet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guyomard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-023-06397-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296592v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2020.3046439" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Doutsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsakalides" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3070193" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351180v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202171109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Harrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110733" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-019-01401-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Martinuzzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Daoudlarian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0505-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0366-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaulmin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2812079" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-169295" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Long Do" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Willet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAES.2017.160047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise K&#233;vin Gu&#233;pi&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2679057" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367108v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Belhajali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louis Combettes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543555v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.06.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Zitzmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retraint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.01.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J34JPMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2014.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0BLB8P5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.09.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWMVX69D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00038" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2194286" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923527v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2174231" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474946.2012.719443" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2170114" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881302v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474941003741144" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casas Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-010-9182-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JL366PR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724659v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.01.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RNDC8DH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564572v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2004431" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.885693" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.2215" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soggia Antonio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deruaz-Pepin Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195967v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Resmerita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624278v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624052v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513733" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624031v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahiout Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP52302.2021.9596566" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906778v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628932v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Schiappa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Gal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624259v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906763v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906786v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906851v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906773v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906788v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906849v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906817v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Schmitt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144872v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451793" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632339v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03323258v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIICII.2017.77" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562644v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543558v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562642v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562643v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562638v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510010v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2016.7906309" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303099v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362780" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303096v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303085v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362787" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303088v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351456" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884129v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Long Do" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303098v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099477v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981373" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303112v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Noumir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_12" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018847v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026228" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303095v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dumontet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923522v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923230v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoliang Zhu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632099v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923214v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923226v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923235v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Amehraye" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573451v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36373-3_4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303097v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923223v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303127v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Campan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nader" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303116v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bobbia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760673" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303081v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319857" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632118v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00114" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632233v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923525v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288782" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966013v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deveugh&#232;le" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303103v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288248" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573455v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303125v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870498v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honein&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362342v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2011.6033727" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303123v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573464v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624147v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967743" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609540v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884150v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573459v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_12" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B97S9F8F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573461v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HHN9W319-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640668v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640667v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632360v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359577v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967740" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632317v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923526v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573466v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952019v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Ullah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02611017v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573471v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573468v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883356v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573474v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883367v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884154v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486765v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04576-9" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883365v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883361v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883359v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00047" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527606v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883362v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540896v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.1081" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540885v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884160v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883375v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2008.4795659" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540901v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884156v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540898v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2008.16" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504290v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883377v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366204v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660644" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883968v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883958v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883993v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00173" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021739v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gerfault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roturier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884036v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2004.1365587" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884019v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884094v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884162v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884095v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2003.1296930" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624083v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624063v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9199-0_17" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562640v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lepiller" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624033v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaichenhaus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906813v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458223v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessim Omezzine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519530v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673096v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160831v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691452v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518705v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495960v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L&#233;vi-Strauss" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Tortorici" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dann Ouizeman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13071303" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015777v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Gilet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guyomard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-023-06397-8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296592v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2020.3046439" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351180v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Doutsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antonini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Tsakalides" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2021.3070193" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202171109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906760v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzi Harrou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cogranne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauseroy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Grall-Ma&#235;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2020.110733" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131738v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barlaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles R&#233;gin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-019-01401-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02473662v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Martinuzzi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Daoudlarian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Bel Haj Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-019-0505-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409227v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0366-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaulmin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2018.2812079" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JIFS-169295" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544580v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Long Do" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Willet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAES.2017.160047" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367108v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Belhajali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Louis Combettes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543571v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise K&#233;vin Gu&#233;pi&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2679057" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543555v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.06.020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303040v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303019v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303044v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Zitzmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Retraint" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cornu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2014.01.027" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5J34JPMJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303011v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2014.03.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0BLB8P5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsp.2013.09.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWMVX69D-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304209v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130703-3-FR-4038.00038" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923523v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2194286" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923527v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2011.2174231" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303042v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474946.2012.719443" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2011.2170114" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881302v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07474941003741144" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casas Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2010.01.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RNDC8DH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-010-9182-9" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JL366PR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564572v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2004431" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564569v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2006.885693" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564570v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562647v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ASP.2005.2215" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soggia Antonio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deruaz-Pepin Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195967v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778328v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Resmerita" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cabral Farias" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO54536.2021.9616015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624052v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP49050.2021.9513733" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624278v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624031v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahiout Thomas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MLSP52302.2021.9596566" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624269v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625485v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont de Dinechin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624100v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906778v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9054024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628932v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Schiappa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Gal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906786v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906763v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624259v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906773v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906788v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906849v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146548v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906817v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Schmitt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144872v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451793" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562644v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543558v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562642v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632339v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03323258v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIICII.2017.77" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562643v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562638v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510010v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PCS.2016.7906309" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303099v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362780" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303087v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303096v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303086v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303085v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362787" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303088v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351456" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303098v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884129v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Long Do" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303083v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981373" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099477v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourrahmane Atto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303104v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018847v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026228" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303112v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Noumir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-4451-42-0_12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303095v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Dumontet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923522v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923521v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923214v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoliang Zhu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923230v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632099v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573451v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36373-3_4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923235v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Amehraye" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Evans" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303097v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923223v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303127v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Campan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nader" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303116v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bobbia" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760673" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303081v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2012.6319857" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303103v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288248" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966013v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deveugh&#232;le" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632118v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120711-3-BE-2027.00114" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632233v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923525v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288782" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573455v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303125v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870498v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honein&#233;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884150v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02319139v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967743" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573464v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624147v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609540v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pastor" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02362342v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2011.6033727" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303123v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303124v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573459v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_12" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-B97S9F8F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573461v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24178-9_13" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HHN9W319-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640667v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632360v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640668v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02359577v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967740" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923526v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632317v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573466v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952019v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bonnet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Ullah" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ga&#239;ti" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02611017v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573471v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573468v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02573474v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883356v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486765v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04576-9" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883367v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884154v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883365v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883361v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527606v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chonavel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883359v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090630-4-ES-2003.00047" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883362v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540896v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2008.1081" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540885v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883375v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2008.4795659" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884160v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884156v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540898v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGI.2008.16" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504290v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883377v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02366204v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660644" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883968v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883958v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02883993v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.00173" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01021739v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Macabiau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gerfault" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roturier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884036v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2004.1365587" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884019v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884094v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884162v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02884095v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2003.1296930" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624083v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624063v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-9199-0_17" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562640v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lepiller" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624033v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ch&#233;rif Ibrahim" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Belzeaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glaichenhaus" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906813v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519530v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wessim Omezzine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458223v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673096v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160831v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691452v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02518705v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>