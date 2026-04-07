--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -402,985 +402,1249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral Wave Explicit Navier-Stokes Equations for wave-structure interactions using two-phase Computational Fluid Dynamics solvers</w:t>
+                <w:t xml:space="preserve">An alternative expression of the time domain free surface Green function for deep water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaobin Li</w:t>
+                <w:t xml:space="preserve">Young-Myung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+                <w:t xml:space="preserve">Alain Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Le Touzé</w:t>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 221, pp.108513. </w:t>
+              <w:t xml:space="preserve">, 2023, 267, pp.113267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.108513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.113267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124375v1</w:t>
+                <w:t xml:space="preserve">hal-05553836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations de l'interaction entre le catamaran Delft 372 et la houle à l'aide du couplage SWENSE-Level Set</w:t>
+                <w:t xml:space="preserve">Spectral Wave Explicit Navier-Stokes Equations for wave-structure interactions using two-phase Computational Fluid Dynamics solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Reliquet</w:t>
+                <w:t xml:space="preserve">Zhaobin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Robert</w:t>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5-6, pp.59-66. </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 221, pp.108513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2019030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.108513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884903v1</w:t>
+                <w:t xml:space="preserve">hal-03124375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of wave modeling methods in CFD solvers for ocean engineering applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Investigation on the Added Resistance and Seakeeping Performance of KVLCC2 with the SWENSE Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganbo Deng</w:t>
+                <w:t xml:space="preserve">Yang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Queutey</w:t>
+                <w:t xml:space="preserve">Gabriel Reliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 188, pp.106237. </w:t>
+              <w:t xml:space="preserve">Journal of Ship Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (04), pp.362-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5957/josr.03200023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374843v1</w:t>
+                <w:t xml:space="preserve">hal-05553953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Time Domain Model with Viscous Correction and CFD Analysis of a Generic Surging Floating Wave Energy Converter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations de l'interaction entre le catamaran Delft 372 et la houle à l'aide du couplage SWENSE-Level Set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Bhinder</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Marie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Marine Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijome.2015.01.005⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5-6, pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2019030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145198v1</w:t>
+                <w:t xml:space="preserve">hal-02884903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANS Simulations of a Calm Buoy in Regular and Irregular Seas using the SWENSE Method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Gentaz</w:t>
+                <w:t xml:space="preserve">Comparison of wave modeling methods in CFD solvers for ocean engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaobin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 188, pp.106237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2019.106237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145146v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamic Efficiency of a new design of Half-Submerged Breakwater Compared to a rectangular Caisson</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential Time Domain Model with Viscous Correction and CFD Analysis of a Generic Surging Floating Wave Energy Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Bhinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duclos</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Colmard</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Waterway, Port, Coastal, and Ocean Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Marine Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10, pp.70-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijome.2015.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699446v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Potential/RANSE Approach for Regular Water Waves Diffraction about 2D structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RANS Simulations of a Calm Buoy in Regular and Irregular Seas using the SWENSE Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ferrant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ship Technology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.Vol. 50 ; n°4 ; 165-171 ;</w:t>
+              <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (4), pp.264-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699438v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hydrodynamic Efficiency of a new design of Half-Submerged Breakwater Compared to a rectangular Caisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colmard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Waterway, Port, Coastal, and Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vol. 130 ; n°3 ; pp. 127-133 ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Potential/RANSE Approach for Regular Water Waves Diffraction about 2D structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ship Technology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.Vol. 50 ; n°4 ; 165-171 ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of a Two-dimensional Wave Tank in Viscous Fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Offshore and Polar Engineering (IJOPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Vol. 10 ; n°1 ;pp. 1-9 ;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00699401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1390,6622 +1654,6622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sail-induced resistance for the KVLCC2 and the KCS ships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delvoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth International Conference on Computational Methods in Marine Engineering (MARINE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Edimbourg, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23967/marine.2025.158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05343076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Wave Explicit Navier-Stokes Equations method for wave-structure interaction in a two-phase Finite Volume Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaobin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naval Hydro Workshop 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in Coupling Potential Wave Models and Two-Phase Solvers With the SWENSE Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaobin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/OMAE2018-77466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenue à la mer d'un DTMB5415 et d'une FREMM : simulation et cas de validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Horel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pagès A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16eme journées de l'hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of wave generation methods for two-phase VOF solvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaobin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ganbo Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queutey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th OpenFOAM Workshop (OFW13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study on coupling of viscous and potential flow using domain decomposition and relaxation zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Myung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Malenica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheak Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33th International Workshop on Water Waves and Floating Bodies (WWWFB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Guidel-Plages, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Regular and Irregular Waves in Navier-Stokes CFD Solvers by Matching With the Nonlinear Potential Wave Solution at the Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youngmyung Choi</w:t>
+                <w:t xml:space="preserve">Challenges in developing a SWENSE two-phase CFD solver for complex wave conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaobin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.V002T08A020</w:t>
+              <w:t xml:space="preserve">33rd International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986766v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in developing a SWENSE two-phase CFD solver for complex wave conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhaobin Li</w:t>
+                <w:t xml:space="preserve">Generation of Regular and Irregular Waves in Navier-Stokes CFD Solvers by Matching With the Nonlinear Potential Wave Solution at the Boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngmyung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.V002T08A020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986771v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of regular and irregular waves in Navier-Stokes CFD solvers by matching with nonlinear potential wave solution at the boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Myung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheak Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OMAE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of high-order wave loads on a vertical circular cylinder using the SWENSE method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaobin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Workshop on Water Waves and Floating Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Delft 372 catamaran in waves using SWENSE-Single Level Set coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference On Computational Methods for Marine Engineering (MARINE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations de l’interaction entre le catamaran Delft 372 et la houle à l’aide du couplage SWENSE-Level Set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Emmanuel Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15èmes Journées de l’Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du couplage Swense-Level Set aux simulations de navire sur houles complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DGA/TH Val de Reuil, 2014, Val de Reuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of wave-body interaction using a single-phase level set function in the SWENSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th Symposium on Naval Hydrodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Hobart, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Gap Resonance between two rectangular barges in regular waves by a free surface viscous flow solver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Simulation of the Gap Resonance Between Two Rectangular Barges in Regular Waves by a Free Surface Viscous Flow Solver.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Gentaz</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilleul Olivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International conference on Ocean, Offshore and Artic Engineering (OMAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve"> International Conference on Offshore Mechanics and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158860v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Gap Resonance Between Two Rectangular Barges in Regular Waves by a Free Surface Viscous Flow Solver.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of the Gap Resonance between two rectangular barges in regular waves by a free surface viscous flow solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Elie</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+                <w:t xml:space="preserve">G. Reliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Offshore Mechanics and Arctic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">32nd International conference on Ocean, Offshore and Artic Engineering (OMAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638421v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of wave-body interaction using a single phase Level Set function in the SWENSE method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International conference on Ocean, Offshore and Artic Engineering (OMAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l'interaction houle-structure par un couplage d'une methode RANSE Level Set et d'un modèle de houle potentiel non linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of viscous forces on the performance of a surging wave energy converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Bhinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Ocean, Offshore and Artic Engineering (ISOPE2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Coastal Inundation Simulation using a Shallow-Water SPH Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international SPHERIC Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Prato, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of Submarine Manoeuvring Using Navier-Stokes Solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPH solvers for nonlinear shallow water coastal flows with diverse topographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Workshop on Ship Hydrodynamics (IWSH 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of viscous damping via 3D-CFD modelling of a Floating Wave Energy Device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bhinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Wave and Tidal Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of standard and Riemann-based SPH solvers for shallow water flows including bed discontinuities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. de Leffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Int. SPHERIC Workshop (SPHERIC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANS Simulations of Hydrodynamic Forces in Irregular 2D and 3D Sea States using the SWENSE Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th ISOPE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of ship seakeeping by the SWENSE functional decomposition method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFD Workshop Gotenburg 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Gotenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Reproduction of Transient Seakeeping Experiments using the SWENSE Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine'2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of Ship motins in regular and irregular Head Seas using the SWENSE Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPE'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Nonlinear potential/RANSE simulation of wave interaction with ship and marine structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OMAE'2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Analysis of the Response of a Moored Barge To focused Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICHD'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANS Simulations of Ship Motions in Regular and Irregular Head Seas Using the SWENSE Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the International Society for Offshore and Polar Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of ship seakeeping by the SWENSE approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSW'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Daejon Corée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Advances Towards the Viscous Flow Simulation of Ships Manoeuvering in Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd IWWWFB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Jeju Corée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Pratical Tool for the Viscous Flow Simulation of Marine Structures in Complex Sea States</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Simulation of a TLP in Waves using the SWENSE Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Barcelone, France</w:t>
+              <w:t xml:space="preserve">17th ISOPE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lisbonne (Portugal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156184v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a TLP in Waves using the SWENSE Scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Towards a Pratical Tool for the Viscous Flow Simulation of Marine Structures in Complex Sea States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ISOPE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lisbonne (Portugal), France</w:t>
+              <w:t xml:space="preserve">Marine'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156200v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the SWENSE Method to Seakeeping Simulations in Irregular Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Numerical Ship Hydrodynamics Conference Ann Arbor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Michigan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naval and Offshore Applications of an Efficient Potential/RANSE Scheme for Wave-Body Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICHD'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANSE with Free Surface Computations around fixed and Free DTMB 5415 model in Still Water and in Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFD Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Simulation for a Free Model Combattant in Still Water and Head Waves by the SWENSE Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th EFD-CFD Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscous flow simulation past a ship in waves using the SWENSE approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ONR Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, St John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of wave-body interactions in viscous flow based on explicit wave models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Workshop on Water Waves and Floating Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Cortona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of a 3D viscous flow around a vertical cylinder in non-linear waves using an explicit incident wave model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Offshore Mechanics and Arctic Engineering (OMAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental evaluation of the viscous damping in a wellbay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maisondieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Jouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Offshore Mechanics and Arctic Engineering (OMAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the viscous Flow past a Ship in Waves using the SWENSE Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th ONR Symposium on Naval Hydrodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, St John's Newfoundland, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the wave-induced free surface boundary layer in a canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Workshop on Water Waves and Floating Bodies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANSE Analysis of 2D flow about a submerged body using explicit incident wave models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Numerical Towing Tank Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new RANSE/Potential Approach for Water Wave Diffraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Combination of Potential and Viscous Flow Model s for Wave Interactions with a 2D Breakwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Towing Tank Symposium; NUTTS'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Pornichet, France</w:t>
+              <w:t xml:space="preserve">28th Int. Conf. Coastal Engineering, ICCE'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Cardiff, Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155923v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Potential and Viscous Flow Model s for Wave Interactions with a 2D Breakwater</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A new RANSE/Potential Approach for Water Wave Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Int. Conf. Coastal Engineering, ICCE'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Cardiff, Wales, United Kingdom</w:t>
+              <w:t xml:space="preserve">Numerical Towing Tank Symposium; NUTTS'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Pornichet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01155924v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01155923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation bidimensionnelles des écoulements dans une baie de forage. Etude des modes de résonance et des amortissements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maisondieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Nantes, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of a Half Submerged Pile Supported Breakwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duclos</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colmard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Int. Offshore and Polar Engineering Conf. ISOPE2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Stavanger, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation expérimentale et numérique de l'écoulement autour d'une digue partielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duclos</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colmard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Nantes, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Wave Breaking in a 2D Viscous Numerical Wave Tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Int Offshore and Polar Engineering Conf. ISOPE2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Seattle (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fully Coupled Theory for Viscous Free Surface Flow Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFD Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Göteborg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics of Rolling Rectangular Cylinders fitted with Bilge Keels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.W. Yeung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Roddier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.W. Liao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd symposium on naval hydrodynamics (ONR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Val de Reuil, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Non-Linear Diffraction around free surface piercing body in a viscous numerical wave tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Int. Offshore and Polar Engineering Conf. ISOPE' 99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Free Surface Viscous Flow around a Ship In Forced Motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Numerical Ship Hydrodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of a two dimensional wave tank in viscous fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 8th Int. Offshore ond Polar Engineering. Conf. ISOPE'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Montreal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8073,51 +8337,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24B64A64"/>
+    <w:nsid w:val="D8117ABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8304,51 +8568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-gentaz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6115-8088" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120177986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bickert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gentaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2026.11.1.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuma Ncobo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Thiaucourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tauzia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2026.100745" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124375v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaobin Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108513" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884903v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reliquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019030" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374843v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106237" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145198v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Bhinder" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2015.01.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145146v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colmard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touze" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maury" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhommeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343076v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delvoye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2025.158" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885122v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77466" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885095v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pag&#232;s A" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux de Reilhac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Maisonneuve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986768v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885150v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Myung Choi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malenica" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Seng" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmyung Choi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986779v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885396v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885415v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drouet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Guillerm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215758v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reliquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Guillerm" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197439v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158860v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638421v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilleul Olivia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158859v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158861v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202082v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198657v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158858v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bardin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156378v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhinder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156409v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Leffe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156363v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luquet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156307v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156260v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156219v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156243v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156184v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156199v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156145v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156093v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156092v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156041v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156040v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156025v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maisondieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kimmoun" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Jouette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156038v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155991v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Molin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155990v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155924v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155893v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155867v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155869v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155826v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155811v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155855v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Yeung" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roddier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Liao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155785v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155786v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155749v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-gentaz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6115-8088" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120177986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bickert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gentaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2026.11.1.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuma Ncobo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Thiaucourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tauzia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2026.100745" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05553836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Myung Choi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clement" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.113267" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaobin Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108513" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05553953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reliquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/josr.03200023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106237" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Bhinder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2015.01.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colmard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhommeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delvoye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2025.158" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77466" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pag&#232;s A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux de Reilhac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Maisonneuve" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885150v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malenica" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Seng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmyung Choi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Guillerm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reliquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Guillerm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilleul Olivia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158861v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202082v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198657v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bardin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156410v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156378v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhinder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156409v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Leffe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156184v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maisondieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kimmoun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Jouette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156038v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Molin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155924v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155867v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155826v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Yeung" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roddier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Liao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155786v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>