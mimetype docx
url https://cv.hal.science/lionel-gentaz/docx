--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -181,248 +181,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Wind Propulsion Systems on Sail-Induced Resistance, Rudder Angle and Heel Angle for the KVLCC2 and the KCS Vessels</w:t>
+                <w:t xml:space="preserve">Numerical investigation of control strategies on a coupled ship propulsion system in waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bickert</w:t>
+                <w:t xml:space="preserve">Chuma Ncobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jonas Thiaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tauzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lionel Gentaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5957/jst/2026.11.1.1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18, pp.100745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2026.100745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491955v1</w:t>
+                <w:t xml:space="preserve">hal-05491223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of control strategies on a coupled ship propulsion system in waves</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Wind Propulsion Systems on Sail-Induced Resistance, Rudder Angle and Heel Angle for the KVLCC2 and the KCS Vessels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Thiaucourt</w:t>
+                <w:t xml:space="preserve">Florent Bickert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Tauzia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gentaz</w:t>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 18, pp.100745. </w:t>
+              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (01), pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2026.100745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5957/jst/2026.11.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491223v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative expression of the time domain free surface Green function for deep water</w:t>
               </w:r>
@@ -447,51 +447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -581,51 +581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -715,51 +715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -832,51 +832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1668,90 +1668,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sail-induced resistance for the KVLCC2 and the KCS ships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delvoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth International Conference on Computational Methods in Marine Engineering (MARINE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Edimbourg, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1904,1102 +1904,1102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in Coupling Potential Wave Models and Two-Phase Solvers With the SWENSE Methodology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+                <w:t xml:space="preserve">Tenue à la mer d'un DTMB5415 et d'une FREMM : simulation et cas de validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Horel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pagès A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16eme journées de l'hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885122v1</w:t>
+                <w:t xml:space="preserve">hal-02885095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenue à la mer d'un DTMB5415 et d'une FREMM : simulation et cas de validation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of wave generation methods for two-phase VOF solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaobin Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganbo Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queutey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16eme journées de l'hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">The 13th OpenFOAM Workshop (OFW13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885095v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of wave generation methods for two-phase VOF solvers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queutey</w:t>
+                <w:t xml:space="preserve">Preliminary study on coupling of viscous and potential flow using domain decomposition and relaxation zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Myung Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Malenica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th OpenFOAM Workshop (OFW13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Shanghai, China</w:t>
+              <w:t xml:space="preserve">33th International Workshop on Water Waves and Floating Bodies (WWWFB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Guidel-Plages, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986768v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary study on coupling of viscous and potential flow using domain decomposition and relaxation zones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Malenica</w:t>
+                <w:t xml:space="preserve">Challenges in developing a SWENSE two-phase CFD solver for complex wave conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaobin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33th International Workshop on Water Waves and Floating Bodies (WWWFB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Guidel-Plages, France</w:t>
+              <w:t xml:space="preserve">33rd International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885150v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in developing a SWENSE two-phase CFD solver for complex wave conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhaobin Li</w:t>
+                <w:t xml:space="preserve">Generation of Regular and Irregular Waves in Navier-Stokes CFD Solvers by Matching With the Nonlinear Potential Wave Solution at the Boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngmyung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.V002T08A020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986771v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Regular and Irregular Waves in Navier-Stokes CFD Solvers by Matching With the Nonlinear Potential Wave Solution at the Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youngmyung Choi</w:t>
+                <w:t xml:space="preserve">Generation of regular and irregular waves in Navier-Stokes CFD solvers by matching with nonlinear potential wave solution at the boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young-Myung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sopheak Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gentaz</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.V002T08A020</w:t>
+              <w:t xml:space="preserve">OMAE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986766v1</w:t>
+                <w:t xml:space="preserve">hal-02885309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of regular and irregular waves in Navier-Stokes CFD solvers by matching with nonlinear potential wave solution at the boundary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Young-Myung Choi</w:t>
+                <w:t xml:space="preserve">Progress in Coupling Potential Wave Models and Two-Phase Solvers With the SWENSE Methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaobin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sopheak Seng</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMAE 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/OMAE2018-77466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885309v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of high-order wave loads on a vertical circular cylinder using the SWENSE method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhaobin Li</w:t>
+                <w:t xml:space="preserve">Simulation of the Delft 372 catamaran in waves using SWENSE-Single Level Set coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dalian, China</w:t>
+              <w:t xml:space="preserve">7th International Conference On Computational Methods for Marine Engineering (MARINE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986779v1</w:t>
+                <w:t xml:space="preserve">hal-02885396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Delft 372 catamaran in waves using SWENSE-Single Level Set coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Reliquet</w:t>
+                <w:t xml:space="preserve">Calculation of high-order wave loads on a vertical circular cylinder using the SWENSE method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaobin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference On Computational Methods for Marine Engineering (MARINE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">32nd International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02885396v1</w:t>
+                <w:t xml:space="preserve">hal-01986779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations de l’interaction entre le catamaran Delft 372 et la houle à l’aide du couplage SWENSE-Level Set</w:t>
               </w:r>
@@ -3350,2711 +3350,2711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Gap Resonance Between Two Rectangular Barges in Regular Waves by a Free Surface Viscous Flow Solver.</w:t>
+                <w:t xml:space="preserve">Simulation of the Gap Resonance between two rectangular barges in regular waves by a free surface viscous flow solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Offshore Mechanics and Arctic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">32nd International conference on Ocean, Offshore and Artic Engineering (OMAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638421v1</w:t>
+                <w:t xml:space="preserve">hal-01158860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Gap Resonance between two rectangular barges in regular waves by a free surface viscous flow solver</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of wave-body interaction using a single phase Level Set function in the SWENSE method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International conference on Ocean, Offshore and Artic Engineering (OMAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158860v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of wave-body interaction using a single phase Level Set function in the SWENSE method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P.E. Guillerm</w:t>
+                <w:t xml:space="preserve">Simulation of the Gap Resonance Between Two Rectangular Barges in Regular Waves by a Free Surface Viscous Flow Solver.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jacquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Gentaz</w:t>
+                <w:t xml:space="preserve">Thilleul Olivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International conference on Ocean, Offshore and Artic Engineering (OMAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve"> International Conference on Offshore Mechanics and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158859v1</w:t>
+                <w:t xml:space="preserve">hal-01638421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de l'interaction houle-structure par un couplage d'une methode RANSE Level Set et d'un modèle de houle potentiel non linéaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of viscous forces on the performance of a surging wave energy converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Bhinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Ocean, Offshore and Artic Engineering (ISOPE2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158861v1</w:t>
+                <w:t xml:space="preserve">hal-01202082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of viscous forces on the performance of a surging wave energy converter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+                <w:t xml:space="preserve">3D Coastal Inundation Simulation using a Shallow-Water SPH Solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Ocean, Offshore and Artic Engineering (ISOPE2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">7th international SPHERIC Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Prato, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202082v1</w:t>
+                <w:t xml:space="preserve">hal-01198657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Coastal Inundation Simulation using a Shallow-Water SPH Solver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Le Touzé</w:t>
+                <w:t xml:space="preserve">Simulation de l'interaction houle-structure par un couplage d'une methode RANSE Level Set et d'un modèle de houle potentiel non linéaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international SPHERIC Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Prato, Italy</w:t>
+              <w:t xml:space="preserve">13èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Chatou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198657v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Submarine Manoeuvring Using Navier-Stokes Solver</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Jacquin</w:t>
+                <w:t xml:space="preserve">SPH solvers for nonlinear shallow water coastal flows with diverse topographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Int. Workshop on Ship Hydrodynamics (IWSH 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158858v1</w:t>
+                <w:t xml:space="preserve">hal-01156410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPH solvers for nonlinear shallow water coastal flows with diverse topographies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Le Touzé</w:t>
+                <w:t xml:space="preserve">Assessment of viscous damping via 3D-CFD modelling of a Floating Wave Energy Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bhinder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Workshop on Ship Hydrodynamics (IWSH 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Shanghai, China</w:t>
+              <w:t xml:space="preserve">9th European Wave and Tidal Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156410v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of viscous damping via 3D-CFD modelling of a Floating Wave Energy Device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of standard and Riemann-based SPH solvers for shallow water flows including bed discontinuities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bhinder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Babarit</w:t>
+                <w:t xml:space="preserve">M. de Leffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Wave and Tidal Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">6th Int. SPHERIC Workshop (SPHERIC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156378v1</w:t>
+                <w:t xml:space="preserve">hal-01156409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of standard and Riemann-based SPH solvers for shallow water flows including bed discontinuities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Zhao</w:t>
+                <w:t xml:space="preserve">Simulation of Submarine Manoeuvring Using Navier-Stokes Solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Leffe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Le Touzé</w:t>
+                <w:t xml:space="preserve">A. Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Int. SPHERIC Workshop (SPHERIC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Marine 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156409v1</w:t>
+                <w:t xml:space="preserve">hal-01158858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANS Simulations of Hydrodynamic Forces in Irregular 2D and 3D Sea States using the SWENSE Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of ship seakeeping by the SWENSE functional decomposition method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monroy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th ISOPE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Pékin, China</w:t>
+              <w:t xml:space="preserve">CFD Workshop Gotenburg 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Gotenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156363v1</w:t>
+                <w:t xml:space="preserve">hal-01158857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of ship seakeeping by the SWENSE functional decomposition method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RANS Simulations of Hydrodynamic Forces in Irregular 2D and 3D Sea States using the SWENSE Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFD Workshop Gotenburg 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Gotenburg, Sweden</w:t>
+              <w:t xml:space="preserve">20th ISOPE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158857v1</w:t>
+                <w:t xml:space="preserve">hal-01156363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Reproduction of Transient Seakeeping Experiments using the SWENSE Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations of Ship motins in regular and irregular Head Seas using the SWENSE Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">ISOPE'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156288v1</w:t>
+                <w:t xml:space="preserve">hal-01156307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of Ship motins in regular and irregular Head Seas using the SWENSE Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Ducrozet</w:t>
+                <w:t xml:space="preserve">Numerical Reproduction of Transient Seakeeping Experiments using the SWENSE Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISOPE'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Marine'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156307v1</w:t>
+                <w:t xml:space="preserve">hal-01156288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Nonlinear potential/RANSE simulation of wave interaction with ship and marine structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of ship seakeeping by the SWENSE approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMAE'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">ISSW'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Daejon Corée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156242v1</w:t>
+                <w:t xml:space="preserve">hal-01156219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Analysis of the Response of a Moored Barge To focused Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
+                <w:t xml:space="preserve">Recent Advances Towards the Viscous Flow Simulation of Ships Manoeuvering in Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Rousset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+                <w:t xml:space="preserve">R. Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICHD'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">23rd IWWWFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Jeju Corée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156260v1</w:t>
+                <w:t xml:space="preserve">hal-01156243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANS Simulations of Ship Motions in Regular and Irregular Head Seas Using the SWENSE Method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Experimental and Numerical Analysis of the Response of a Moored Barge To focused Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference of the International Society for Offshore and Polar Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">ICHD'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156256v1</w:t>
+                <w:t xml:space="preserve">hal-01156260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of ship seakeeping by the SWENSE approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Alessandrini</w:t>
+                <w:t xml:space="preserve">RANS Simulations of Ship Motions in Regular and Irregular Head Seas Using the SWENSE Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux de Reilhac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSW'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Daejon Corée, France</w:t>
+              <w:t xml:space="preserve">19th Conference of the International Society for Offshore and Polar Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156219v1</w:t>
+                <w:t xml:space="preserve">hal-01156256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances Towards the Viscous Flow Simulation of Ships Manoeuvering in Waves</w:t>
+                <w:t xml:space="preserve">Fully Nonlinear potential/RANSE simulation of wave interaction with ship and marine structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Alessandrini</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IWWWFB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Jeju Corée, France</w:t>
+              <w:t xml:space="preserve">OMAE'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156243v1</w:t>
+                <w:t xml:space="preserve">hal-01156242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a TLP in Waves using the SWENSE Scheme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Towards a Pratical Tool for the Viscous Flow Simulation of Marine Structures in Complex Sea States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ISOPE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lisbonne (Portugal), France</w:t>
+              <w:t xml:space="preserve">Marine'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156200v1</w:t>
+                <w:t xml:space="preserve">hal-01156184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Pratical Tool for the Viscous Flow Simulation of Marine Structures in Complex Sea States</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the SWENSE Method to Seakeeping Simulations in Irregular Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Barcelone, France</w:t>
+              <w:t xml:space="preserve">9th Numerical Ship Hydrodynamics Conference Ann Arbor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Michigan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156184v1</w:t>
+                <w:t xml:space="preserve">hal-01156199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the SWENSE Method to Seakeeping Simulations in Irregular Waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Simulation of a TLP in Waves using the SWENSE Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Numerical Ship Hydrodynamics Conference Ann Arbor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Michigan, France</w:t>
+              <w:t xml:space="preserve">17th ISOPE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lisbonne (Portugal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156199v1</w:t>
+                <w:t xml:space="preserve">hal-01156200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naval and Offshore Applications of an Efficient Potential/RANSE Scheme for Wave-Body Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6112,70 +6112,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANSE with Free Surface Computations around fixed and Free DTMB 5415 model in Still Water and in Waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Flow Simulation for a Free Model Combattant in Still Water and Head Waves by the SWENSE Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6191,116 +6191,116 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFD Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">5th EFD-CFD Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156093v1</w:t>
+                <w:t xml:space="preserve">hal-01156092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Simulation for a Free Model Combattant in Still Water and Head Waves by the SWENSE Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">RANSE with Free Surface Computations around fixed and Free DTMB 5415 model in Still Water and in Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6316,656 +6316,656 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th EFD-CFD Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">CFD Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156092v1</w:t>
+                <w:t xml:space="preserve">hal-01156093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscous flow simulation past a ship in waves using the SWENSE approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Simulation of wave-body interactions in viscous flow based on explicit wave models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ONR Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, St John's, Canada</w:t>
+              <w:t xml:space="preserve">19th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Cortona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156041v1</w:t>
+                <w:t xml:space="preserve">hal-01156040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of wave-body interactions in viscous flow based on explicit wave models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of a 3D viscous flow around a vertical cylinder in non-linear waves using an explicit incident wave model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Cortona, Italy</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Offshore Mechanics and Arctic Engineering (OMAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156040v1</w:t>
+                <w:t xml:space="preserve">hal-01156025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a 3D viscous flow around a vertical cylinder in non-linear waves using an explicit incident wave model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and experimental evaluation of the viscous damping in a wellbay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maisondieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Jouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Offshore Mechanics and Arctic Engineering (OMAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156025v1</w:t>
+                <w:t xml:space="preserve">hal-01156043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental evaluation of the viscous damping in a wellbay</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. de Jouette</w:t>
+                <w:t xml:space="preserve">Simulation of the viscous Flow past a Ship in Waves using the SWENSE Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Offshore Mechanics and Arctic Engineering (OMAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">24th ONR Symposium on Naval Hydrodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, St John's Newfoundland, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156043v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the viscous Flow past a Ship in Waves using the SWENSE Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Viscous flow simulation past a ship in waves using the SWENSE approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th ONR Symposium on Naval Hydrodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, St John's Newfoundland, Canada</w:t>
+              <w:t xml:space="preserve">ONR Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, St John's, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156038v1</w:t>
+                <w:t xml:space="preserve">hal-01156041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the wave-induced free surface boundary layer in a canal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baklouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7029,51 +7029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANSE Analysis of 2D flow about a submerged body using explicit incident wave models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7131,349 +7131,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Potential and Viscous Flow Model s for Wave Interactions with a 2D Breakwater</w:t>
+                <w:t xml:space="preserve">A new RANSE/Potential Approach for Water Wave Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Int. Conf. Coastal Engineering, ICCE'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Cardiff, Wales, United Kingdom</w:t>
+              <w:t xml:space="preserve">Numerical Towing Tank Symposium; NUTTS'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Pornichet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155924v1</w:t>
+                <w:t xml:space="preserve">hal-01155923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new RANSE/Potential Approach for Water Wave Diffraction</w:t>
+                <w:t xml:space="preserve">Combination of Potential and Viscous Flow Model s for Wave Interactions with a 2D Breakwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Towing Tank Symposium; NUTTS'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Pornichet, France</w:t>
+              <w:t xml:space="preserve">28th Int. Conf. Coastal Engineering, ICCE'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Cardiff, Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155923v1</w:t>
+                <w:t xml:space="preserve">hal-01155924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation bidimensionnelles des écoulements dans une baie de forage. Etude des modes de résonance et des amortissements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Kimmoun</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Study of a Half Submerged Pile Supported Breakwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colmard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Nantes, France, France</w:t>
+              <w:t xml:space="preserve">11th Int. Offshore and Polar Engineering Conf. ISOPE2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Stavanger, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155893v1</w:t>
+                <w:t xml:space="preserve">hal-01155867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Study of a Half Submerged Pile Supported Breakwater</w:t>
+                <w:t xml:space="preserve">Modélisation expérimentale et numérique de l'écoulement autour d'une digue partielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Clement</w:t>
@@ -7491,181 +7491,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colmard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Int. Offshore and Polar Engineering Conf. ISOPE2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Stavanger, France</w:t>
+              <w:t xml:space="preserve">8ème Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Nantes, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155867v1</w:t>
+                <w:t xml:space="preserve">hal-01155869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation expérimentale et numérique de l'écoulement autour d'une digue partielle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A.H. Clement</w:t>
+                <w:t xml:space="preserve">Simulation bidimensionnelles des écoulements dans une baie de forage. Etude des modes de résonance et des amortissements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maisondieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Colmard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Nantes, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155869v1</w:t>
+                <w:t xml:space="preserve">hal-01155893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Wave Breaking in a 2D Viscous Numerical Wave Tank</w:t>
               </w:r>
@@ -8337,51 +8337,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8117ABD"/>
+    <w:nsid w:val="096A848F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8568,51 +8568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-gentaz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6115-8088" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120177986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bickert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gentaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2026.11.1.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuma Ncobo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Thiaucourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tauzia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2026.100745" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05553836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Myung Choi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clement" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.113267" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaobin Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108513" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05553953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reliquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/josr.03200023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106237" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Bhinder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2015.01.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colmard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhommeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delvoye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2025.158" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77466" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pag&#232;s A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux de Reilhac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Maisonneuve" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986768v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885150v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malenica" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Seng" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmyung Choi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885309v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Guillerm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reliquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Guillerm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilleul Olivia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158861v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202082v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198657v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158858v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bardin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156410v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156378v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhinder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156409v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Leffe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156307v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156242v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156256v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156219v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156184v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156093v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156092v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156025v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156043v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maisondieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kimmoun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Jouette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156038v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Molin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155924v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155867v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155826v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Yeung" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roddier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Liao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155786v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-gentaz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6115-8088" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120177986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491223v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuma Ncobo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Thiaucourt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tauzia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gentaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2026.100745" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491955v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bickert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2026.11.1.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05553836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Myung Choi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clement" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.113267" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaobin Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108513" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05553953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reliquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/josr.03200023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106237" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Bhinder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2015.01.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colmard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhommeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delvoye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2025.158" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pag&#232;s A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux de Reilhac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Maisonneuve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malenica" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Seng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmyung Choi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77466" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986779v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Guillerm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reliquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Guillerm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158859v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilleul Olivia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhinder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Leffe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bardin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156219v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156256v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156242v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156040v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maisondieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kimmoun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Jouette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Molin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155923v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155867v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155869v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155893v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155826v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Yeung" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roddier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Liao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155786v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>