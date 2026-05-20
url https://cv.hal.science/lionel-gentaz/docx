--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -181,248 +181,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of control strategies on a coupled ship propulsion system in waves</w:t>
+                <w:t xml:space="preserve">Effect of Wind Propulsion Systems on Sail-Induced Resistance, Rudder Angle and Heel Angle for the KVLCC2 and the KCS Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuma Ncobo</w:t>
+                <w:t xml:space="preserve">Florent Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Thiaucourt</w:t>
+                <w:t xml:space="preserve">Lionel Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Tauzia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gentaz</w:t>
+                <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2026.100745⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11 (01), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5957/jst/2026.11.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491223v1</w:t>
+                <w:t xml:space="preserve">hal-05491955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Wind Propulsion Systems on Sail-Induced Resistance, Rudder Angle and Heel Angle for the KVLCC2 and the KCS Vessels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of control strategies on a coupled ship propulsion system in waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuma Ncobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bickert</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jonas Thiaucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tauzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gentaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sailing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 11 (01), pp.1-30. </w:t>
+              <w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18, pp.100745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5957/jst/2026.11.1.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2026.100745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491955v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An alternative expression of the time domain free surface Green function for deep water</w:t>
               </w:r>
@@ -447,51 +447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -581,51 +581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -715,51 +715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Le Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -832,51 +832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1668,90 +1668,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sail-induced resistance for the KVLCC2 and the KCS ships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Delvoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth International Conference on Computational Methods in Marine Engineering (MARINE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Edimbourg, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2275,273 +2275,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in developing a SWENSE two-phase CFD solver for complex wave conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhaobin Li</w:t>
+                <w:t xml:space="preserve">Generation of Regular and Irregular Waves in Navier-Stokes CFD Solvers by Matching With the Nonlinear Potential Wave Solution at the Boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youngmyung Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sopheak Seng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Brest, France</w:t>
+              <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.V002T08A020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986771v1</w:t>
+                <w:t xml:space="preserve">hal-01986766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Regular and Irregular Waves in Navier-Stokes CFD Solvers by Matching With the Nonlinear Potential Wave Solution at the Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youngmyung Choi</w:t>
+                <w:t xml:space="preserve">Challenges in developing a SWENSE two-phase CFD solver for complex wave conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaobin Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducrozet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2018 37th International Conference on Ocean, Offshore and Arctic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Madrid, Spain. pp.V002T08A020</w:t>
+              <w:t xml:space="preserve">33rd International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986766v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of regular and irregular waves in Navier-Stokes CFD solvers by matching with nonlinear potential wave solution at the boundary</w:t>
               </w:r>
@@ -3350,458 +3350,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Gap Resonance between two rectangular barges in regular waves by a free surface viscous flow solver</w:t>
+                <w:t xml:space="preserve">Simulation of the Gap Resonance Between Two Rectangular Barges in Regular Waves by a Free Surface Viscous Flow Solver.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Gentaz</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Reliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Emmanuel Guillerm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilleul Olivia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International conference on Ocean, Offshore and Artic Engineering (OMAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve"> International Conference on Offshore Mechanics and Arctic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01158860v1</w:t>
+                <w:t xml:space="preserve">hal-01638421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of wave-body interaction using a single phase Level Set function in the SWENSE method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of the Gap Resonance between two rectangular barges in regular waves by a free surface viscous flow solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Jacquin</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International conference on Ocean, Offshore and Artic Engineering (OMAE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01158859v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the Gap Resonance Between Two Rectangular Barges in Regular Waves by a Free Surface Viscous Flow Solver.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Emmanuel Guillerm</w:t>
+                <w:t xml:space="preserve">Simulation of wave-body interaction using a single phase Level Set function in the SWENSE method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Reliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thilleul Olivia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ferrant</w:t>
+                <w:t xml:space="preserve">E. Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Offshore Mechanics and Arctic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">32nd International conference on Ocean, Offshore and Artic Engineering (OMAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638421v1</w:t>
+                <w:t xml:space="preserve">hal-01158859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of viscous forces on the performance of a surging wave energy converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Bhinder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3986,51 +3986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4448,51 +4448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Reliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5024,260 +5024,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of ship seakeeping by the SWENSE approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Advances Towards the Viscous Flow Simulation of Ships Manoeuvering in Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSW'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Daejon Corée, France</w:t>
+              <w:t xml:space="preserve">23rd IWWWFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Jeju Corée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156219v1</w:t>
+                <w:t xml:space="preserve">hal-01156243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances Towards the Viscous Flow Simulation of Ships Manoeuvering in Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of ship seakeeping by the SWENSE approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IWWWFB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Jeju Corée, France</w:t>
+              <w:t xml:space="preserve">ISSW'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Daejon Corée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156243v1</w:t>
+                <w:t xml:space="preserve">hal-01156219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Analysis of the Response of a Moored Barge To focused Waves</w:t>
               </w:r>
@@ -5628,390 +5628,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Pratical Tool for the Viscous Flow Simulation of Marine Structures in Complex Sea States</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of a TLP in Waves using the SWENSE Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine'2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Barcelone, France</w:t>
+              <w:t xml:space="preserve">17th ISOPE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lisbonne (Portugal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156184v1</w:t>
+                <w:t xml:space="preserve">hal-01156200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the SWENSE Method to Seakeeping Simulations in Irregular Waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Pratical Tool for the Viscous Flow Simulation of Marine Structures in Complex Sea States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducrozet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Numerical Ship Hydrodynamics Conference Ann Arbor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Michigan, France</w:t>
+              <w:t xml:space="preserve">Marine'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156199v1</w:t>
+                <w:t xml:space="preserve">hal-01156184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a TLP in Waves using the SWENSE Scheme</w:t>
+                <w:t xml:space="preserve">Application of the SWENSE Method to Seakeeping Simulations in Irregular Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducrozet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th ISOPE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lisbonne (Portugal), France</w:t>
+              <w:t xml:space="preserve">9th Numerical Ship Hydrodynamics Conference Ann Arbor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Michigan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156200v1</w:t>
+                <w:t xml:space="preserve">hal-01156199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naval and Offshore Applications of an Efficient Potential/RANSE Scheme for Wave-Body Interactions</w:t>
               </w:r>
@@ -6131,51 +6131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Simulation for a Free Model Combattant in Still Water and Head Waves by the SWENSE Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6256,51 +6256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANSE with Free Surface Computations around fixed and Free DTMB 5415 model in Still Water and in Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Guillerm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6362,243 +6362,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of wave-body interactions in viscous flow based on explicit wave models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of a 3D viscous flow around a vertical cylinder in non-linear waves using an explicit incident wave model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gentaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alessandrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Workshop on Water Waves and Floating Bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Cortona, Italy</w:t>
+              <w:t xml:space="preserve">23rd International Conference on Offshore Mechanics and Arctic Engineering (OMAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156040v1</w:t>
+                <w:t xml:space="preserve">hal-01156025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of a 3D viscous flow around a vertical cylinder in non-linear waves using an explicit incident wave model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of wave-body interactions in viscous flow based on explicit wave models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Luquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ferrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Offshore Mechanics and Arctic Engineering (OMAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">19th International Workshop on Water Waves and Floating Bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Cortona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156025v1</w:t>
+                <w:t xml:space="preserve">hal-01156040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental evaluation of the viscous damping in a wellbay</w:t>
               </w:r>
@@ -7131,217 +7131,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01155990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new RANSE/Potential Approach for Water Wave Diffraction</w:t>
+                <w:t xml:space="preserve">Combination of Potential and Viscous Flow Model s for Wave Interactions with a 2D Breakwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Towing Tank Symposium; NUTTS'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Pornichet, France</w:t>
+              <w:t xml:space="preserve">28th Int. Conf. Coastal Engineering, ICCE'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Cardiff, Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155923v1</w:t>
+                <w:t xml:space="preserve">hal-01155924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Potential and Viscous Flow Model s for Wave Interactions with a 2D Breakwater</w:t>
+                <w:t xml:space="preserve">A new RANSE/Potential Approach for Water Wave Diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gentaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Int. Conf. Coastal Engineering, ICCE'2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Cardiff, Wales, United Kingdom</w:t>
+              <w:t xml:space="preserve">Numerical Towing Tank Symposium; NUTTS'2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Pornichet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01155924v1</w:t>
+                <w:t xml:space="preserve">hal-01155923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Study of a Half Submerged Pile Supported Breakwater</w:t>
               </w:r>
@@ -8337,51 +8337,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="096A848F"/>
+    <w:nsid w:val="77566137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8568,51 +8568,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-gentaz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6115-8088" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120177986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491223v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuma Ncobo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Thiaucourt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tauzia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gentaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2026.100745" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491955v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bickert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2026.11.1.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05553836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Myung Choi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clement" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.113267" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaobin Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108513" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05553953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reliquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/josr.03200023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106237" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Bhinder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2015.01.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colmard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhommeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delvoye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2025.158" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pag&#232;s A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux de Reilhac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Maisonneuve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malenica" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Seng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmyung Choi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77466" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986779v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Guillerm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reliquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Guillerm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158860v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158859v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638421v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilleul Olivia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhinder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Leffe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bardin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156219v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156256v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156242v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156184v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156199v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156200v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156040v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156025v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maisondieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kimmoun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Jouette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Molin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155923v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155867v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155869v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155893v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155826v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Yeung" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roddier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Liao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155786v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lionel-gentaz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6115-8088" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/120177986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491955v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bickert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gentaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Babarit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/jst/2026.11.1.1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuma Ncobo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Thiaucourt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tauzia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2026.100745" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05553836v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Myung Choi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouscasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clement" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ferrant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.113267" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124375v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaobin Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducrozet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Touz&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.108513" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05553953v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Zhang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reliquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5957/josr.03200023" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884903v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2019030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374843v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganbo Deng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queutey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2019.106237" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145198v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Bhinder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Babarit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gentaz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijome.2015.01.005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145146v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducrozet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnefoy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699446v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duclos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Josset" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clement" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colmard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alessandrini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touze" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maury" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delhommeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343076v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Delvoye" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/marine.2025.158" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885095v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pag&#232;s A" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux de Reilhac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Maisonneuve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986768v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885150v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Malenica" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sopheak Seng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986766v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youngmyung Choi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885309v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/OMAE2018-77466" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885396v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986779v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885415v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Drouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Emmanuel Guillerm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215758v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reliquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Guillerm" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197439v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638421v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Elie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilleul Olivia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158860v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202082v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Touz&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158861v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156410v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156378v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bhinder" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156409v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Leffe" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bardin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156363v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Rousset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156243v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156219v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156256v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156242v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156184v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156145v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156025v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maisondieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kimmoun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Jouette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156038v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156041v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Molin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155990v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155924v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155867v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155869v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155893v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155826v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155811v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Yeung" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roddier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Liao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155785v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155786v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>