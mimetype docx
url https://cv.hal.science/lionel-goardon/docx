--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -795,295 +795,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal and genetic effects on embryonic survival from fertilization to swim up stage and reproductive success in a farmed rainbow trout line</w:t>
+                <w:t xml:space="preserve">Effects of dietary co-exposure to fungal and herbal functional feed additives on immune parameters and microbial intestinal diversity in rainbow trout (&amp;lt;i&amp;gt;Oncorhynchus mykiss&amp;lt;/i&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Paul</w:t>
+                <w:t xml:space="preserve">Julia Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pélissier</w:t>
+                <w:t xml:space="preserve">Victor Lobanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Roquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Danon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29, pp.101523. </w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137, pp.108773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2023.101523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012991v1</w:t>
+                <w:t xml:space="preserve">hal-04081993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary co-exposure to fungal and herbal functional feed additives on immune parameters and microbial intestinal diversity in rainbow trout (&amp;lt;i&amp;gt;Oncorhynchus mykiss&amp;lt;/i&amp;gt;)</w:t>
+                <w:t xml:space="preserve">Maternal and genetic effects on embryonic survival from fertilization to swim up stage and reproductive success in a farmed rainbow trout line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Mougin</w:t>
+                <w:t xml:space="preserve">K. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Lobanov</w:t>
+                <w:t xml:space="preserve">P. Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Danion</w:t>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Roquigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">J. Danon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 137, pp.108773. </w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.101523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2023.101523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081993v1</w:t>
+                <w:t xml:space="preserve">hal-04012991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are resistances to acute hyperthermia or hypoxia stress similar and consistent between early and late ages in rainbow trout using isogenic lines?</w:t>
               </w:r>
@@ -1276,51 +1276,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOV'AE</w:t>
+              <w:t xml:space="preserve">NOV'AE - Numéros spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Numéro Spécial 02, RARe, pp.54-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/novae-2022-NS02-art07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
@@ -1778,51 +1778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3759,286 +3759,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between behaviour traits and resistances to acute hyperthermia and hypoxia in rainbow trout</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of early cold temperature on genomewide dna methylation patterns in juvenile rainbow trout divergent lines for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bideau</w:t>
+                <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aquaculture Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS), Sep 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449088v1</w:t>
+                <w:t xml:space="preserve">hal-04256745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early cold temperature on genomewide dna methylation patterns in juvenile rainbow trout divergent lines for muscle fat content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between behaviour traits and resistances to acute hyperthermia and hypoxia in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Frambourg</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Aquaculture Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienne (Autriche), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04256745v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early cold temperature on response to acute confinement and temperature challenges in juvenile Rainbow trout divergent lines for muscle fat content</w:t>
               </w:r>
@@ -4402,76 +4402,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restauration post-ponte des qualités chez la truite arc-en-ciel (Oncorhynchus mykiss) : synthèse des résultats du projet Feamp QualiPostOv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4481,448 +4481,448 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726217v1</w:t>
+                <w:t xml:space="preserve">hal-04296533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to transportation challenge of rainbow trout isogenic lines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Peron</w:t>
+                <w:t xml:space="preserve">Effet d’un prébiotique en supplémentation d’un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Combot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpelleir, France</w:t>
+              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRAE des Monts d'Arrée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03713830v1</w:t>
+                <w:t xml:space="preserve">hal-04726176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration post-ponte des qualités chez la truite arc-en-ciel (Oncorhynchus mykiss) : synthèse des résultats du projet Feamp QualiPostOv</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response to transportation challenge of rainbow trout isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brit</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpelleir, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296533v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03713830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un prébiotique en supplémentation d’un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRAE des Monts d'Arrée)</w:t>
+              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726176v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance du muscle rouge et relation avec la capacité de nage chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
@@ -5719,51 +5719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ciobotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
@@ -6331,51 +6331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6443,51 +6443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6568,51 +6568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7411,277 +7411,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'aliment végétal et de la sélection sur la régulation du stress chez la truite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.58</w:t>
+              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. 191 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742715v1</w:t>
+                <w:t xml:space="preserve">hal-02742966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Impact de l'aliment végétal et de la sélection sur la régulation du stress chez la truite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France. 191 p</w:t>
+              <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2016, Paris, France. pp.58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742966v1</w:t>
+                <w:t xml:space="preserve">hal-02742715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
               </w:r>
@@ -8394,695 +8394,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving utilization of plant based diets in Rainbow trout and European sea bass: lessons from inference of genetic parameters and selection experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génétique de l'utilisation des produits d'origine végétale chez la truite arc-en-ciel [i](Oncorhynchus mykiss[/i]) et le bar européen ([i]Dicentrarchus labrax[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Auburn, United States</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001289v1</w:t>
+                <w:t xml:space="preserve">hal-01001268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique de l'utilisation des produits d'origine végétale chez la truite arc-en-ciel [i](Oncorhynchus mykiss[/i]) et le bar européen ([i]Dicentrarchus labrax[/i])</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procédures d'échantillonnage pour la conservation des espèces aquacoles dans la cryobanque nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+                <w:t xml:space="preserve">Marc M. Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.99</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.103-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001268v1</w:t>
+                <w:t xml:space="preserve">hal-01000326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédures d'échantillonnage pour la conservation des espèces aquacoles dans la cryobanque nationale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc M. Suquet</w:t>
+                <w:t xml:space="preserve">Genetic parameters of rainbow trout flesh texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian C. Fauvel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Allamellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.103-104</w:t>
+              <w:t xml:space="preserve">Aqua 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000326v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of rainbow trout flesh texture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving utilization of plant based diets in rainbow trout and european seabass: lessons from inference of genetic parameters and selection experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Allamellou</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aqua 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745494v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving utilization of plant based diets in rainbow trout and european seabass: lessons from inference of genetic parameters and selection experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+                <w:t xml:space="preserve">Improving utilization of plant based diets in Rainbow trout and European sea bass: lessons from inference of genetic parameters and selection experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Auburn, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745088v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoaqua : la cryobanque centralisée pour les ressources aquacoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Suquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas G. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9189,51 +9189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9314,51 +9314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9394,277 +9394,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of adaptation in rainbow trout: a multidisciplinary approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Prunet</w:t>
+                <w:t xml:space="preserve">Impact of plant-based diet on genetic improvement of rainbow trout (O. mykiss): family responses to marine vs plant-based diet from the first meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Bégout</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hooi Ling Khaw</w:t>
+                <w:t xml:space="preserve">J.M. Lecalvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193614v1</w:t>
+                <w:t xml:space="preserve">hal-01193560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of plant-based diet on genetic improvement of rainbow trout (O. mykiss): family responses to marine vs plant-based diet from the first meal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+                <w:t xml:space="preserve">Genetics of adaptation in rainbow trout: a multidisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Lecalvez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Hooi Ling Khaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193560v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant-based diet in trout ([i]O. mykiss[/i]): are there genotype x diet interactions for main production traits when fish are fed marine vs plant-based diets from the first meal?</w:t>
               </w:r>
@@ -10301,527 +10301,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des qualités après la ponte chez la truite arc-en-ciel (Oncorhynchus mykiss) en élevage biologique et conventionnel, comparaison avec des truites triploïdes sur deux années successives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du niveau d'adiposité des femelles sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss) modèle des lignées grasses et maigres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298385v1</w:t>
+                <w:t xml:space="preserve">hal-04298067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du niveau d'adiposité des femelles sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss) modèle des lignées grasses et maigres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet d'un prébiotique en supplémentation d'un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Combot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florian Geslin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298067v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un prébiotique en supplémentation d'un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+                <w:t xml:space="preserve">Impact de la durée de stockage au froid des oeufs embryonnés de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Harte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298169v1</w:t>
+                <w:t xml:space="preserve">hal-03779238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la durée de stockage au froid des oeufs embryonnés de truite arc-en-ciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tina Terrenne</w:t>
+                <w:t xml:space="preserve">Evolution des qualités après la ponte chez la truite arc-en-ciel (Oncorhynchus mykiss) en élevage biologique et conventionnel, comparaison avec des truites triploïdes sur deux années successives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779238v1</w:t>
+                <w:t xml:space="preserve">hal-04298385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la date de ponte et de la durée du jeune au moment de la ponte sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
@@ -10945,51 +10945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des pontes des lignées expérimentales automnales et printanières de la Pisciculture Expérimentale INRAE des Monts d'Arrée (PEIMA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11221,51 +11221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11471,51 +11471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11734,51 +11734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 2019</w:t>
@@ -13855,51 +13855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t>
@@ -14662,51 +14662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102343" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Lea Fazekas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740828" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;lissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101523" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04081993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lobanov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roquigny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108773" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagarde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bideau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738800" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art07" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George Holhorea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Ferrer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Naya-Catal&#224;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.854888" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Batard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15302-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199614v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.736290" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003559v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guivarc'H" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.057" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627301v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.10.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kiilerich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Servili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.08.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihua Hu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.01.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35957" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Le Boucher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044898" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.12.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQM5BM5V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez Lecalvez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.08.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57TRF2SV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Noel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449088v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bideau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256795v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12)" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Combot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284506v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184253v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delhomme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gavin-Plagne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187455v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737362v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734994v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790958v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737462v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837859v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012644v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901314v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741461v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742715v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742966v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139701v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798625v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743771v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744046v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jamin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bernardet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019529v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001289v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001268v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Le Calvez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000326v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Suquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fauvel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745494v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allamellou" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745088v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001216v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G. Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Duclos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lemarchand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000317v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000589v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193614v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pellegrini" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooi Ling Khaw" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193560v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecalvez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193727v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771504v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298207v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coup&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298385v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298067v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298169v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298327v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298270v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298122v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177994v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pelissier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184260v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738327v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trempont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282236v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734890v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fricot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184267v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184265v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Caudal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737370v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282326v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Na" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282235v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856402v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737912v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812825v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605305v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742974v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schmitt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740952v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741561v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799659v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743797v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#972;mez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bl&#940;zquez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crespo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743767v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/index1024.php" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729810v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03056127v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795725v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Blasquez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Crespo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zanuy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102343" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Lea Fazekas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740828" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04081993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lobanov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roquigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108773" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;lissier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101523" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagarde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bideau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738800" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art07" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George Holhorea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Ferrer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Naya-Catal&#224;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.854888" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Batard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15302-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199614v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.736290" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003559v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guivarc'H" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.057" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627301v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.10.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kiilerich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Servili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.08.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihua Hu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.01.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35957" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Le Boucher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044898" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.12.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQM5BM5V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez Lecalvez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.08.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57TRF2SV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Noel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bideau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256795v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12)" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726176v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Combot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713830v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284506v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184253v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delhomme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gavin-Plagne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187455v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737362v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734994v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790958v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737462v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837859v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012644v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901314v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741461v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742966v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742715v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139701v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798625v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743771v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744046v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jamin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bernardet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019529v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001268v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Le Calvez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000326v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Suquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fauvel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745494v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allamellou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745088v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001289v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001216v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G. Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Duclos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lemarchand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000317v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000589v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193560v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecalvez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193614v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pellegrini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooi Ling Khaw" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193727v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771504v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298207v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coup&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298169v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298385v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298327v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298270v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298122v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177994v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pelissier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184260v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738327v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trempont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282236v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734890v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fricot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184267v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184265v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Caudal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737370v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282326v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Na" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282235v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856402v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737912v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812825v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605305v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742974v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schmitt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740952v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741561v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799659v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743797v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#972;mez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bl&#940;zquez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crespo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743767v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/index1024.php" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729810v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03056127v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795725v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Blasquez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Crespo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zanuy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>