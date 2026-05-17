--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -795,295 +795,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of dietary co-exposure to fungal and herbal functional feed additives on immune parameters and microbial intestinal diversity in rainbow trout (&amp;lt;i&amp;gt;Oncorhynchus mykiss&amp;lt;/i&amp;gt;)</w:t>
+                <w:t xml:space="preserve">Maternal and genetic effects on embryonic survival from fertilization to swim up stage and reproductive success in a farmed rainbow trout line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Mougin</w:t>
+                <w:t xml:space="preserve">K. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Lobanov</w:t>
+                <w:t xml:space="preserve">P. Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Danion</w:t>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Roquigny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">J. Danon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 137, pp.108773. </w:t>
+              <w:t xml:space="preserve">Aquaculture Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.101523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2023.101523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081993v1</w:t>
+                <w:t xml:space="preserve">hal-04012991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal and genetic effects on embryonic survival from fertilization to swim up stage and reproductive success in a farmed rainbow trout line</w:t>
+                <w:t xml:space="preserve">Effects of dietary co-exposure to fungal and herbal functional feed additives on immune parameters and microbial intestinal diversity in rainbow trout (&amp;lt;i&amp;gt;Oncorhynchus mykiss&amp;lt;/i&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Paul</w:t>
+                <w:t xml:space="preserve">Julia Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pélissier</w:t>
+                <w:t xml:space="preserve">Victor Lobanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Roquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Danon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29, pp.101523. </w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 137, pp.108773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aqrep.2023.101523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2023.108773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04012991v1</w:t>
+                <w:t xml:space="preserve">hal-04081993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are resistances to acute hyperthermia or hypoxia stress similar and consistent between early and late ages in rainbow trout using isogenic lines?</w:t>
               </w:r>
@@ -1599,563 +1599,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flesh quality recovery in female rainbow trout (Oncorhynchus mykiss) after spawning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sources of variation of DNA methylation in rainbow trout: combined effects of temperature and genetic background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ciobotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.736290⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.1031-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199614v1</w:t>
+                <w:t xml:space="preserve">hal-03003559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources of variation of DNA methylation in rainbow trout: combined effects of temperature and genetic background</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flesh quality recovery in female rainbow trout (Oncorhynchus mykiss) after spawning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ciobotaru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, pp.1031-1052. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 536, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.736290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003559v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive impact of moderate food restriction on reproductive success of the rainbow trout Oncorhynchus mykiss</w:t>
+                <w:t xml:space="preserve">A novel emotional and cognitive approach to welfare phenotyping in rainbow trout exposed to poor water quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Cardona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guivarc'H</w:t>
+                <w:t xml:space="preserve">Aline Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.12.057⟩</w:t>
+              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 210, pp.103-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applanim.2018.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974617v1</w:t>
+                <w:t xml:space="preserve">hal-02627301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel emotional and cognitive approach to welfare phenotyping in rainbow trout exposed to poor water quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive impact of moderate food restriction on reproductive success of the rainbow trout Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Mure</w:t>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+                <w:t xml:space="preserve">François Guivarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Animal Behaviour Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 210, pp.103-112. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 502, pp.280-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applanim.2018.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2018.12.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627301v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the corticosteroid signalling system in rainbow trout HPI axis during confinement stress</w:t>
               </w:r>
@@ -2180,51 +2180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Servili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2435,51 +2435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sadoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Foucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3225,311 +3225,311 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early cold temperature on genome-wide DNA methylation patterns in rainbow trout divergent lines for muscle fat content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Lallias</w:t>
+                <w:t xml:space="preserve">Signatures of selection in two lines of rainbow trout selected for their divergent fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dehaullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Harté</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+                <w:t xml:space="preserve">Gwendal Restoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV International Symposium on Genetics in Aquaculture (ISGA XV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Genetics in Aquaculture (ISGA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cadix, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227755v1</w:t>
+                <w:t xml:space="preserve">hal-05105763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures of selection in two lines of rainbow trout selected for their divergent fat content</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Pouil</w:t>
+                <w:t xml:space="preserve">Impact of early cold temperature on genome-wide DNA methylation patterns in rainbow trout divergent lines for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Dehaullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Restoux</w:t>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Genetics in Aquaculture (ISGA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Cadix, Spain</w:t>
+              <w:t xml:space="preserve">XV International Symposium on Genetics in Aquaculture (ISGA XV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05105763v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between gills genes expressions during moderate heat stress and resistance to acute hyperthermia using rainbow trout isogenic lines</w:t>
               </w:r>
@@ -3759,286 +3759,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of early cold temperature on genomewide dna methylation patterns in juvenile rainbow trout divergent lines for muscle fat content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between behaviour traits and resistances to acute hyperthermia and hypoxia in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Frambourg</w:t>
+                <w:t xml:space="preserve">M Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Aquaculture Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society, Sep 2023, Vienne (Autriche), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04256745v1</w:t>
+                <w:t xml:space="preserve">hal-04449088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between behaviour traits and resistances to acute hyperthermia and hypoxia in rainbow trout</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of early cold temperature on genomewide dna methylation patterns in juvenile rainbow trout divergent lines for muscle fat content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M Bideau</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Harté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frambourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aquaculture Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS), Sep 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572329612068406E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449088v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of early cold temperature on response to acute confinement and temperature challenges in juvenile Rainbow trout divergent lines for muscle fat content</w:t>
               </w:r>
@@ -4402,1816 +4402,1816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration post-ponte des qualités chez la truite arc-en-ciel (Oncorhynchus mykiss) : synthèse des résultats du projet Feamp QualiPostOv</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296533v1</w:t>
+                <w:t xml:space="preserve">hal-04726217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’un prébiotique en supplémentation d’un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+                <w:t xml:space="preserve">Response to transportation challenge of rainbow trout isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRAE des Monts d'Arrée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
+              <w:t xml:space="preserve">14th International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpelleir, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726176v1</w:t>
+                <w:t xml:space="preserve">hal-03713830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to transportation challenge of rainbow trout isogenic lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwige Quillet</w:t>
+                <w:t xml:space="preserve">Genotype-Inulin interaction affects host metabolism in rainbow trout fed with a sustainable all plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2022, Montpelleir, France</w:t>
+              <w:t xml:space="preserve">, ICBF, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713830v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restauration post-ponte des qualités chez la truite arc-en-ciel (Oncorhynchus mykiss) : synthèse des résultats du projet Feamp QualiPostOv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726217v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance du muscle rouge et relation avec la capacité de nage chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Génevé</w:t>
+                <w:t xml:space="preserve">Effet d’un prébiotique en supplémentation d’un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Combot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Guyvarc'H</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITAVI, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRAE des Monts d'Arrée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE-PEIMA, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776035v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc en ciel (Oncorhynchus mykiss) après ovulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+                <w:t xml:space="preserve">Croissance du muscle rouge et relation avec la capacité de nage chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Génevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brit</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Sizun, France</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITAVI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298568v1</w:t>
+                <w:t xml:space="preserve">hal-03776035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature regime during embryonic development on genomewide patterns of DNA methylation in liver samples of juvenile rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">FEAMP Qualipostov : Optimisation des qualités de grande truite arc en ciel (Oncorhynchus mykiss) après ovulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t>
+              <w:t xml:space="preserve">Journée PEIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778951v1</w:t>
+                <w:t xml:space="preserve">hal-04298568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between early or late resistance to acute temperature or hypoxia stresses in six rainbow trout isogenic lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bideau</w:t>
+                <w:t xml:space="preserve">Impact of temperature regime during embryonic development on genomewide patterns of DNA methylation in liver samples of juvenile rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778876v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources de variation de la méthylation de l'ADN chez la truite arc-en-ciel : effets combinés de la température et du patrimoine génétique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Relationship between early or late resistance to acute temperature or hypoxia stresses in six rainbow trout isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Prchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779185v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flesh quality recovery in female rainbow trout (Oncorhynchus mykiss) after egg production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Sources de variation de la méthylation de l'ADN chez la truite arc-en-ciel : effets combinés de la température et du patrimoine génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chaulot-Talmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aubert-Frambourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6ème journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Zoom, France. pp.1031-1052, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592294.2020.1834924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284506v1</w:t>
+                <w:t xml:space="preserve">hal-03779185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of genomewide patterns of DNA methylation in response to an early temperature stress in rainbow trout</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flesh quality recovery in female rainbow trout (Oncorhynchus mykiss) after egg production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ciobotaru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02950585v1</w:t>
+                <w:t xml:space="preserve">hal-02284506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoconservation du sperme de salmonidés : évolution des pratiques et amélioration des fécondances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Analysis of genomewide patterns of DNA methylation in response to an early temperature stress in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ciobotaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184253v1</w:t>
+                <w:t xml:space="preserve">hal-02950585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact positif d’une restriction alimentaire modérée sur les performances de reproduction de la truite arc en ciel Oncorhynchus mykiss</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Guivarc'H</w:t>
+                <w:t xml:space="preserve">Cryoconservation du sperme de salmonidés : évolution des pratiques et amélioration des fécondances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gavin-Plagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02182571v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d’œufs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+                <w:t xml:space="preserve">Impact positif d’une restriction alimentaire modérée sur les performances de reproduction de la truite arc en ciel Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guivarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184246v1</w:t>
+                <w:t xml:space="preserve">hal-02182571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d'oeufs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d’œufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6240,1379 +6240,1379 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de Ecole Doctorale Ecologie Géosciences Agronomie Alimentation (ED EGAAL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bretagne Loire (COMUE) (UBL). FRA., Jul 2019, Rennes, France. pp.91</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187455v1</w:t>
+                <w:t xml:space="preserve">hal-02184246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of genetic variability of DNA methylation in response to an early temperature stress in rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
+                <w:t xml:space="preserve">Restauration de la qualité de la chair chez la truite arc-en-ciel femelle (Oncorhynchus mykiss) après la production d'oeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Symposium of Genetics in Aquaculture (ISGA XIII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de Ecole Doctorale Ecologie Géosciences Agronomie Alimentation (ED EGAAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bretagne Loire (COMUE) (UBL). FRA., Jul 2019, Rennes, France. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737362v1</w:t>
+                <w:t xml:space="preserve">hal-02187455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of genetic variability of global DNA methylation in response to an early temperature stress in rainbow trout</w:t>
+                <w:t xml:space="preserve">Analysis of genetic variability of DNA methylation in response to an early temperature stress in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Aug 2018, Montpellier, France. 848 p</w:t>
+              <w:t xml:space="preserve">13. International Symposium of Genetics in Aquaculture (ISGA XIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734994v1</w:t>
+                <w:t xml:space="preserve">hal-02737362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la variabilité génétique de la méthylation de l'ADN en réponse à un stress de température précoce chez la truite arc-en-ciel</w:t>
+                <w:t xml:space="preserve">Analysis of genetic variability of global DNA methylation in response to an early temperature stress in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nouzilly, France</w:t>
+              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Aug 2018, Montpellier, France. 848 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790958v1</w:t>
+                <w:t xml:space="preserve">hal-02734994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germ stem cells transplantation in fish: an innovative biotechnology for the faithful regeneration of cryopreserved genetic resources collected from selected lines of agronomic interest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Etude de la variabilité génétique de la méthylation de l'ADN en réponse à un stress de température précoce chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. 848 p</w:t>
+              <w:t xml:space="preserve">4. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nouzilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737462v1</w:t>
+                <w:t xml:space="preserve">hal-02790958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germ stem cells transplantation in fish: an innovative biotechnology for the faithfull regeneration of cryopreserved genetic ressources collected from selected lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Germ stem cells transplantation in fish: an innovative biotechnology for the faithful regeneration of cryopreserved genetic resources collected from selected lines of agronomic interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">World Aquaculture 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS)., Aug 2018, Montpellier, France. 848 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837859v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life environmental stress modifies physiology and ability to cope with acute stress in juvenile rainbow trout</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
+                <w:t xml:space="preserve">Germ stem cells transplantation in fish: an innovative biotechnology for the faithfull regeneration of cryopreserved genetic ressources collected from selected lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Congress of Comparative Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Alberta, Canada</w:t>
+              <w:t xml:space="preserve">Aqua 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012644v1</w:t>
+                <w:t xml:space="preserve">hal-01837859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a germ stem cell transplantation procedure for the regeneration of isogenic trout lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bideau</w:t>
+                <w:t xml:space="preserve">Agreenfish : adaptations aux transitions alimentaires en aquaculture: les caractériser et les favoriser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
+              <w:t xml:space="preserve">20. Journées Techniques Piscicoles du SYSAAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607605v1</w:t>
+                <w:t xml:space="preserve">hal-01901314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agreenfish : adaptations aux transitions alimentaires en aquaculture: les caractériser et les favoriser</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Prunet</w:t>
+                <w:t xml:space="preserve">Early life environmental stress modifies physiology and ability to cope with acute stress in juvenile rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Techniques Piscicoles du SYSAAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">18. International Congress of Comparative Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901314v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of both selection and plant-based diet on the regulation of stress response in rainbow trout</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+                <w:t xml:space="preserve">Implementation of a germ stem cell transplantation procedure for the regeneration of isogenic trout lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
+              <w:t xml:space="preserve">6. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of South Bohemia in České Budějovice. CZE., Sep 2017, Vodnany, Czech Republic. 156 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741461v1</w:t>
+                <w:t xml:space="preserve">hal-01607605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">Impact of both selection and plant-based diet on the regulation of stress response in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France. 191 p</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. 1146 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742966v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'aliment végétal et de la sélection sur la régulation du stress chez la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7740,2329 +7740,2454 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, FRA, Région indéterminée. pp.37-38</w:t>
+              <w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. 191 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139701v1</w:t>
+                <w:t xml:space="preserve">hal-02742966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la truite fumée à la PEIMA : les caractéristiques initiales du poisson impactent-elles la qualité du produit transformé</w:t>
+                <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Guyvarc'H</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
+              <w:t xml:space="preserve">Viandes et Produits Carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, FRA, Région indéterminée. pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798625v1</w:t>
+                <w:t xml:space="preserve">hal-02139701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible involvement of mineralocorticoid signaling pathways in stress response and embryogenesis in rainbow trout</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De la truite fumée à la PEIMA : les caractéristiques initiales du poisson impactent-elles la qualité du produit transformé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyvarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Congress on the Biology of Fish</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Heriot-Watt University. Edinburgh, GBR., Aug 2014, Edinburgh, United Kingdom. 255 p</w:t>
+              <w:t xml:space="preserve">Journée PEIMA (Pisciculture Expérimentale INRA des Monts d'Arrée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Pisciculture Expérimentale INRA des Monts d'Arrée (0937)., Jan 2015, Sizun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743771v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and behavioral analysis of the chronic stress response in rainbow trout exposed to water quality deterioration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+                <w:t xml:space="preserve">Essai de contrôle du portage de [i]Flavobacterium psychrophilum[/i] par des géniteurs de truite arc-en-ciel en pisciculture. Un assainissement est-il possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Bernardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
+              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744046v1</w:t>
+                <w:t xml:space="preserve">hal-01193848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de contrôle du portage de [i]Flavobacterium psychrophilum[/i] par des géniteurs de truite arc-en-ciel en pisciculture. Un assainissement est-il possible ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Francois Bernardet</w:t>
+                <w:t xml:space="preserve">Physiological and behavioral analysis of the chronic stress response in rainbow trout exposed to water quality deterioration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Leguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Mure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Oct 2014, Saint Sébastien, Spain. 1500 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193848v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour l'utilisation de l'aliment végétal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Possible involvement of mineralocorticoid signaling pathways in stress response and embryogenesis in rainbow trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Kiilerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Syndicat Français d'Aquaculture Marine et Nouvelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11. International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Heriot-Watt University. Edinburgh, GBR., Aug 2014, Edinburgh, United Kingdom. 255 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019529v1</w:t>
+                <w:t xml:space="preserve">hal-02743771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique de l'utilisation des produits d'origine végétale chez la truite arc-en-ciel [i](Oncorhynchus mykiss[/i]) et le bar européen ([i]Dicentrarchus labrax[/i])</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sélection pour l'utilisation de l'aliment végétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge Geurden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.99</w:t>
+              <w:t xml:space="preserve">Journée du Syndicat Français d'Aquaculture Marine et Nouvelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001268v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédures d'échantillonnage pour la conservation des espèces aquacoles dans la cryobanque nationale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian C. Fauvel</w:t>
+                <w:t xml:space="preserve">Evaluation des composantes comportementales et endocrines de l'adaptation en cas d'alimentation d'origine végétale chez deux lignées isogéniques de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Valotaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.103-104</w:t>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000326v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of rainbow trout flesh texture</w:t>
+                <w:t xml:space="preserve">Improving utilization of plant based diets in Rainbow trout and European sea bass: lessons from inference of genetic parameters and selection experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Allamellou</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge I. Geurden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Auburn, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745494v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving utilization of plant based diets in rainbow trout and european seabass: lessons from inference of genetic parameters and selection experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+                <w:t xml:space="preserve">Génétique de l'utilisation des produits d'origine végétale chez la truite arc-en-ciel [i](Oncorhynchus mykiss[/i]) et le bar européen ([i]Dicentrarchus labrax[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard R. Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aqua 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745088v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving utilization of plant based diets in Rainbow trout and European sea bass: lessons from inference of genetic parameters and selection experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procédures d'échantillonnage pour la conservation des espèces aquacoles dans la cryobanque nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian C. Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Auburn, United States</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.103-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001289v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryoaqua : la cryobanque centralisée pour les ressources aquacoles françaises</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Lemarchand</w:t>
+                <w:t xml:space="preserve">Genetic parameters of rainbow trout flesh texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Allamellou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.29</w:t>
+              <w:t xml:space="preserve">Aqua 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001216v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des composantes comportementales et endocrines de l'adaptation en cas d'alimentation d'origine végétale chez deux lignées isogéniques de truite arc-en-ciel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Improving utilization of plant based diets in rainbow trout and european seabass: lessons from inference of genetic parameters and selection experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.47</w:t>
+              <w:t xml:space="preserve">Aqua 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Aquaculture Society (EAS). BEL., Sep 2012, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000317v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding rainbow trout with a plant based diet from first feeding to spawning does not affect sperm quality</w:t>
+                <w:t xml:space="preserve">Cryoaqua : la cryobanque centralisée pour les ressources aquacoles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Suquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas G. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine D. Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Workshop on The Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary. pp.100-101</w:t>
+              <w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000589v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of plant-based diet on genetic improvement of rainbow trout (O. mykiss): family responses to marine vs plant-based diet from the first meal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+                <w:t xml:space="preserve">Feeding rainbow trout with a plant based diet from first feeding to spawning does not affect sperm quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.M. Lecalvez</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">3. International Workshop on The Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Budapest, Hungary. pp.100-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193560v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of adaptation in rainbow trout: a multidisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Bégout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L. Bégout</w:t>
+                <w:t xml:space="preserve">Patricia Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hooi Ling Khaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-based diet in trout ([i]O. mykiss[/i]): are there genotype x diet interactions for main production traits when fish are fed marine vs plant-based diets from the first meal?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+                <w:t xml:space="preserve">Impact of plant-based diet on genetic improvement of rainbow trout (O. mykiss): family responses to marine vs plant-based diet from the first meal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Le Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lecalvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.DVD, communication n°0650</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193727v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire sur l'utilisation de &amp;quot;l'Aqui'S&amp;quot;comme anesthésique pour la manipulation et l'échantillonnage de truites arc-en-ciel (Oncorhynchus mykiss) et de truites fario (Salmo trutta)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Aupérin</w:t>
+                <w:t xml:space="preserve">Plant-based diet in trout ([i]O. mykiss[/i]): are there genotype x diet interactions for main production traits when fish are fed marine vs plant-based diets from the first meal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Le Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Quillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Colloque de l'IFR 43 "Facteurs de l'environnement et biologie des poissons"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
+              <w:t xml:space="preserve">9th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Leipzig, Germany. pp.DVD, communication n°0650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767193v1</w:t>
+                <w:t xml:space="preserve">hal-01193727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'une période d'éclairement continu sur la première maturation sexuelle de la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Breton</w:t>
+                <w:t xml:space="preserve">Etude préliminaire sur l'utilisation de &amp;quot;l'Aqui'S&amp;quot;comme anesthésique pour la manipulation et l'échantillonnage de truites arc-en-ciel (Oncorhynchus mykiss) et de truites fario (Salmo trutta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Aupérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Quémeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque de l'IFR 43 "Facteurs de l'environnement et biologie des poissons"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771504v1</w:t>
+                <w:t xml:space="preserve">hal-02767193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence d'une période d'éclairement continu sur la première maturation sexuelle de la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Maisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Colloque de l'IFR 43 "Facteurs de l'environnement et biologie des poissons"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effet d'un nouvel anesthésique sur différents paramètres physiologiques de la truite arc-en-ciel suite à un stress lié au transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Aupérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10114,51 +10239,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque de l'IFR 43</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10168,1801 +10293,1801 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du taux de rationnement des femelles avant la ponte sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+                <w:t xml:space="preserve">Impact des étapes pré-abattage sur les caractéristiques des filets chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298207v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du niveau d'adiposité des femelles sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss) modèle des lignées grasses et maigres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet du taux de rationnement des femelles avant la ponte sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Geslin</w:t>
+                <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298067v1</w:t>
+                <w:t xml:space="preserve">hal-04298207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un prébiotique en supplémentation d'un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doriane Combot</w:t>
+                <w:t xml:space="preserve">Evolution des qualités après la ponte chez la truite arc-en-ciel (Oncorhynchus mykiss) en élevage biologique et conventionnel, comparaison avec des truites triploïdes sur deux années successives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298169v1</w:t>
+                <w:t xml:space="preserve">hal-04298385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la durée de stockage au froid des oeufs embryonnés de truite arc-en-ciel</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact du niveau d'adiposité des femelles sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss) modèle des lignées grasses et maigres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lebret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779238v1</w:t>
+                <w:t xml:space="preserve">hal-04298067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des qualités après la ponte chez la truite arc-en-ciel (Oncorhynchus mykiss) en élevage biologique et conventionnel, comparaison avec des truites triploïdes sur deux années successives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brit</w:t>
+                <w:t xml:space="preserve">Impact de la durée de stockage au froid des oeufs embryonnés de truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Harte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Terrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">7. journée d'animation scientifique autour de l'épigénétique (épiPHASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298385v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la date de ponte et de la durée du jeune au moment de la ponte sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet d'un prébiotique en supplémentation d'un aliment végétal ou commercial sur les qualités des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Combot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298327v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des pontes des lignées expérimentales automnales et printanières de la Pisciculture Expérimentale INRAE des Monts d'Arrée (PEIMA)</w:t>
+                <w:t xml:space="preserve">Effet de la date de ponte et de la durée du jeune au moment de la ponte sur la qualité post-ponte des produits chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298270v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des étapes pré-abattage sur les caractéristiques des filets chez la truite arc-en-ciel (Oncorhynchus mykiss)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des pontes des lignées expérimentales automnales et printanières de la Pisciculture Expérimentale INRAE des Monts d'Arrée (PEIMA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brit</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Coupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298122v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWEEPSTAKES REPRODUCTIVE SUCCESS FROM FERTILIZATION TO HATCHING IN A DOMESTICATED LINE OF ONCORHYNCHUS MYKISS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katy Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Pelissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Funchal (Madeira), Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la qualité de truites arc-en-ciel (Oncorhynchus mykiss) apres la ponte : effet de l’élevage biologique versus conventionnel et comparaison avec des truites triploïdes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Ruche</w:t>
+                <w:t xml:space="preserve">Towards improving the practicability of germ stem cell grafting in commercial salmonids farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Trempont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Terrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.119-120, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184260v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La greffe des cellules souches germinales permet la production de populations monosexes chez les salmonidés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Labbé</w:t>
+                <w:t xml:space="preserve">Evolution de la qualité de truites arc-en-ciel (Oncorhynchus mykiss) apres la ponte : effet de l’élevage biologique versus conventionnel et comparaison avec des truites triploïdes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738327v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in sperm cryopreservation procedure for industrial needs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Goardon</w:t>
+                <w:t xml:space="preserve">La greffe des cellules souches germinales permet la production de populations monosexes chez les salmonidés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Trempont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Terrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.134-134, 2019, 7th International Workshop on the Biology of Fish Gametes</w:t>
+              <w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 85 p., 2019, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282236v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la variabilité génétique de la méthylation de l'ADN en réponse à un stress de température précoce chez la truite arc-en-ciel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
+                <w:t xml:space="preserve">Changes in sperm cryopreservation procedure for industrial needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gavin-Plagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 2019</w:t>
+              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.134-134, 2019, 7th International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734890v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une procédure de production de populations monosexes femelles chez les salmonidés sans utilisation d’hormone exogène</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bideau</w:t>
+                <w:t xml:space="preserve">Etude de la variabilité génétique de la méthylation de l'ADN en réponse à un stress de température précoce chez la truite arc-en-ciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lallias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
+              <w:t xml:space="preserve">5. Journée d'Animation Scientifique du réseau épiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulouse, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184267v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NINAQUA : nouveaux ingrédients pour de nouveaux aliments aquacoles – effets sur la qualité des truites au stade portion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11984,775 +12109,775 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Caudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la qualité de la chair de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation - projet QualiPostOv</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+                <w:t xml:space="preserve">Développement d’une procédure de production de populations monosexes femelles chez les salmonidés sans utilisation d’hormone exogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Trempont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Terrenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bideau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184249v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régénération de lignées de truite par transplantation de cellules souches germinales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duret</w:t>
+                <w:t xml:space="preserve">Optimisation de la qualité de la chair de grande truite arc-en-ciel (Oncorhynchus mykiss) après ovulation - projet QualiPostOv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yéléhi Diane Ahongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737370v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term antibiotic-free preservation of rainbow trout milt (oncorhynchus mykiss)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Gavin-Plagne</w:t>
+                <w:t xml:space="preserve">Régénération de lignées de truite par transplantation de cellules souches germinales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Krieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Maouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Na</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Schmitt</w:t>
+                <w:t xml:space="preserve">Cécile Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , 178 p., 2019</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282326v1</w:t>
+                <w:t xml:space="preserve">hal-02737370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards improving the practicability of germ stem cell grafting in commercial salmonids farms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Bideau</w:t>
+                <w:t xml:space="preserve">Long-term antibiotic-free preservation of rainbow trout milt (oncorhynchus mykiss)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Gavin-Plagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Na</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Workshop on the Biology of Fish Gametes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , pp.119-120, 2019</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France. , 178 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282235v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological markers of environmental chronic stress in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on the Biology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Calgary, Canada. , pp.96, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological analysis after co2 exposure from hatching stage in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Le Cam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12771,198 +12896,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Aquaculture 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 848 p., 2018, #We R Aquaculture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germ stem cell transplantation procedure for the regeneration of isogenic trout lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Krieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Depince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Maouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Reproductive Physiology of Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Manaus, Brazil. , 251 p., 2018, New frontiers in reproductive diversity in a changing environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMETHYST : Analyse de la METHYlation après un stress de température chez la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12984,150 +13109,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'une température élevée ou fluctuante sur les réponses émotionnelles des jeunes truites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13146,198 +13271,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.47, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seven generations of divergent selection for muscle lipid content in rainbow trout: main impacts on lipid distribution and metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Plagnes- Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Larroquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Surget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 1146 p., 2016, AE2016 "Food for Thought"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de la chair des lignées de truite arc-en-ciel après sept générations de sélection sur la teneur en lipides musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13392,100 +13517,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.31, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d'un aliment végétal et de la sélection sur les comportements et la neurogenèse chez la truite arc-en-ciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13517,73 +13642,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. , Journées de la Recherche Filière Piscicole, pp.57, 2016, JRFP 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMETHYST : Analyse de la METHYlation après un stress de température chez la truite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13592,163 +13717,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Quillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Prunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion d'Animation épiPHASE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Saint-Pée-sur-Nivelle, France. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a non-lethal indicator to predict puberty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Gόmez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blάzquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Crespo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13767,189 +13892,189 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint Sébastien, Spain. , 1500 p., 2014, Adding value. Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse physiologique et comportementale du stress chronique mesuré chez des truites en condition d'hypoxie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Leguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel J.-M. Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, JRFP 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13959,273 +14084,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organoleptic qualities of rainbow trout fed with new ingredients added to a plant-based diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Goardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04729810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel emotional and cognitive approach to welfare phenotyping in rainbow trout exposed to poor water quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Mure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiane Valotaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Goardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03056127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14235,51 +14360,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet EpiCOOL -n° PFEA470018FA1000015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14335,187 +14460,187 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early markers of puberty phenotype in trout and sea bass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Blasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Crespo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Zanuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contract] 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId295"/>
+      <w:footerReference w:type="default" r:id="rId296"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14662,51 +14787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102343" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Lea Fazekas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740828" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04081993v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lobanov" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roquigny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108773" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012991v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;lissier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101523" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagarde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bideau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738800" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art07" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George Holhorea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Ferrer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Naya-Catal&#224;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.854888" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Batard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15302-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199614v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.736290" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003559v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974617v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guivarc'H" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.057" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627301v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mure" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.10.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kiilerich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Servili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.08.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihua Hu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.01.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35957" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Le Boucher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044898" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.12.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQM5BM5V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez Lecalvez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.08.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57TRF2SV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Noel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449088v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bideau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256795v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12)" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726176v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Combot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713830v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776035v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284506v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184253v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delhomme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gavin-Plagne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184246v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187455v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737362v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734994v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790958v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737462v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837859v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012644v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901314v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741461v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742966v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742715v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139701v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798625v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743771v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744046v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193848v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jamin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bernardet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019529v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001268v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Le Calvez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000326v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Suquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fauvel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745494v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allamellou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745088v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001289v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001216v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G. Michel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Duclos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lemarchand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000317v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000589v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193560v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecalvez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193614v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pellegrini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooi Ling Khaw" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193727v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767193v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771504v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768794v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298207v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coup&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298067v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298169v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298385v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298327v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298270v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298122v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177994v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pelissier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184260v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738327v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trempont" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282236v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734890v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fricot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184267v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184265v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Caudal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737370v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282326v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Na" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282235v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856402v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737912v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812825v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605305v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742974v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schmitt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740952v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741561v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799659v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743797v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#972;mez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bl&#940;zquez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crespo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743767v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/index1024.php" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729810v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03056127v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795725v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Blasquez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Crespo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zanuy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057569v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lagarde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Goardon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bideau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.555" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Kerneis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2024.102343" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04513347v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Amichaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lafond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Lea Fazekas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kleiber" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.740828" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04666176v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Hart&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Terrenne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741318" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04012991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Paul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;lissier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101523" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04081993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lobanov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Danion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roquigny" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2023.108773" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lagarde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bideau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738800" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04623893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Goupil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kica" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Depince" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/novae-2022-NS02-art07" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03634630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul George Holhorea" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Ferrer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Naya-Catal&#224;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.854888" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03746208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le-Calvez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Batard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-15302-7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003559v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ciobotaru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2020.1834924" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199614v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;l&#233;hi Diane Ahongo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.736290" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627301v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Colson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mure" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Valotaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2018.10.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974617v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Cardona" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guivarc'H" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.12.057" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Kiilerich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Servili" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Peron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2017.08.013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139719v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huihua Hu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leguen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2018.01.015" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595194v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Foucard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35957" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Le Boucher" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044898" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205027v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Labb&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.12.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQM5BM5V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Calvez Lecalvez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2011.08.010" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57TRF2SV-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698928v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Aup&#233;rin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Qu&#233;meneur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Maisse" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Noel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Breton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae:1998002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05105763v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Restoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05227755v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Marchand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chaulot-Talmon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698564v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Marchand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722110v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hart&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449088v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bideau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256745v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frambourg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256795v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572329612068406E12)" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240183v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas G&#233;nev&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Perquis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyvarc'H" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256478v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Harte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726217v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713830v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05618525v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296533v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726176v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Combot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776035v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298568v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778951v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aubert-Frambourg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778876v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prchal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779185v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284506v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950585v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184253v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Delhomme" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gavin-Plagne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182571v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184246v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187455v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737362v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734994v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790958v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737462v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lareyre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Maouche" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837859v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901314v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Callet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge Geurden" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Burel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012644v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607605v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741461v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742715v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139701v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798625v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193848v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Michel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jamin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Bernardet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744046v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743771v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019529v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Le Boucher" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Nguyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000317v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel J.-M. Le Calvez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001289v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge I. Geurden" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001268v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000326v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Suquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Fauvel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745494v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Allamellou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745088v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001216v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas G. Michel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine D. Duclos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lemarchand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000589v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193614v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. B&#233;gout" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pellegrini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hooi Ling Khaw" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193560v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lecalvez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193727v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767193v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771504v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768794v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298122v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298207v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Coup&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298385v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298067v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Geslin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779238v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298169v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04298327v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298270v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177994v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Paul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Pelissier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282235v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Trempont" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krieg" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184260v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738327v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282236v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734890v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fricot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184265v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Caudal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184267v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184249v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737370v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282326v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Na" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Schmitt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856402v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737912v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812825v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605305v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742974v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Schmitt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740952v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Plagnes- Juan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Larroquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Surget" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741781v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741561v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799659v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743797v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana G&#972;mez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bl&#940;zquez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Crespo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743767v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-de-la-recherche.org/index1024.php" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729810v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03056127v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228422v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795725v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Blasquez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Crespo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Zanuy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>